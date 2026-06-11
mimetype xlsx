--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,471 +5,322 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="466" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="383">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01-00-001-103-028</t>
   </si>
   <si>
     <t>MORAN SEAN &amp; RUTH</t>
   </si>
   <si>
     <t>VERMILION LSD</t>
   </si>
   <si>
     <t xml:space="preserve">444 MORTON RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>01-00-001-103-094</t>
   </si>
   <si>
     <t>VOGEL CONSTRUCTION INC</t>
   </si>
   <si>
     <t xml:space="preserve">LIBERTY AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-001-104-033</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-001-104-056</t>
   </si>
   <si>
     <t>CARROLL MARY ANN</t>
   </si>
   <si>
     <t xml:space="preserve">ERIE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-001-104-057</t>
   </si>
   <si>
     <t>01-00-001-105-008</t>
   </si>
   <si>
     <t>BARNETT RICHARD &amp; BELINDA</t>
   </si>
   <si>
     <t xml:space="preserve">241 ERIE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-001-105-019</t>
   </si>
   <si>
     <t>MCCULLAUGH SCOTT L</t>
   </si>
   <si>
     <t xml:space="preserve">349 ERIE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-001-105-020</t>
-[...27 lines deleted...]
-  <si>
     <t>01-00-001-105-031</t>
   </si>
   <si>
     <t>HUNTER BARBARA</t>
   </si>
   <si>
     <t>01-00-001-105-033</t>
   </si>
   <si>
     <t xml:space="preserve">461 ERIE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-001-105-053</t>
-[...18 lines deleted...]
-  <si>
     <t>01-00-001-105-062</t>
   </si>
   <si>
     <t xml:space="preserve">4340 LIBERTY AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-001-106-026</t>
   </si>
   <si>
     <t>MOUSER ROBERT A II</t>
   </si>
   <si>
     <t xml:space="preserve">405 ELBERTA RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-001-106-027</t>
   </si>
   <si>
     <t xml:space="preserve">ELBERTA RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-001-106-051</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-001-106-067</t>
   </si>
   <si>
     <t>ERIE SHORES BAIT &amp; TACKLE INC</t>
   </si>
   <si>
     <t xml:space="preserve">4294 LIBERTY AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-001-108-022</t>
   </si>
   <si>
     <t>BUCHTE JENNIE</t>
   </si>
   <si>
     <t xml:space="preserve">400 EDISON DR  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-001-701-120</t>
-[...18 lines deleted...]
-  <si>
     <t>01-00-001-703-003</t>
   </si>
   <si>
     <t>MEEKS WENDE RAE</t>
   </si>
   <si>
     <t xml:space="preserve">285 YORKTOWN PL UNIT A3
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-001-710-001</t>
   </si>
   <si>
     <t>PAS BOWLING LLC</t>
   </si>
   <si>
     <t xml:space="preserve">4523 LIBERTY AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-101-058</t>
   </si>
   <si>
     <t>RUBY MARK W &amp; ELIZABETH Y</t>
   </si>
   <si>
     <t xml:space="preserve">4114 FIRESTONE LN  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-002-101-072</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-002-104-001</t>
   </si>
   <si>
     <t>KHOURY NICHOLE LINEA</t>
   </si>
   <si>
     <t xml:space="preserve">4025 EDGEWATER BLVD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-106-005</t>
   </si>
   <si>
     <t>TAYLOR DAVID M</t>
   </si>
   <si>
     <t xml:space="preserve">HARCOURT RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-106-039</t>
   </si>
   <si>
     <t>LACUMSKY DIANE M</t>
   </si>
   <si>
     <t xml:space="preserve">WOODRIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-106-040</t>
   </si>
   <si>
     <t xml:space="preserve">200 WOODRIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-106-041</t>
   </si>
   <si>
-    <t>01-00-002-106-064</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-002-106-075</t>
   </si>
   <si>
     <t>NEIHARDT BRADLEY L</t>
   </si>
   <si>
     <t xml:space="preserve">434 WOODRIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-002-106-096</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-002-107-017</t>
   </si>
   <si>
     <t>OG REAL ESTATE HOLDINGS LLC</t>
   </si>
   <si>
-    <t>01-00-002-107-027</t>
-[...18 lines deleted...]
-  <si>
     <t>01-00-002-108-041</t>
   </si>
   <si>
     <t>KNOTT CINDY J</t>
   </si>
   <si>
     <t xml:space="preserve">212 ESSEX RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-108-043</t>
   </si>
   <si>
     <t>YONKINGS KATHLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">224 ESSEX RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-108-068</t>
   </si>
   <si>
     <t>ROSS JULIE D</t>
   </si>
   <si>
     <t xml:space="preserve">380 ESSEX RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-109-027</t>
   </si>
   <si>
     <t>MACLEAN DEAN</t>
   </si>
   <si>
     <t xml:space="preserve">351 ESSEX RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-109-067</t>
   </si>
   <si>
     <t>CLARK MARK &amp; TINA</t>
   </si>
   <si>
     <t xml:space="preserve">432 PARKLAND BLVD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-002-109-069</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-002-110-013</t>
   </si>
   <si>
     <t>LANG MARY A</t>
   </si>
   <si>
     <t xml:space="preserve">289 PARKLAND BLVD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-110-046</t>
   </si>
   <si>
     <t>ROMES BRITTANY N &amp; KELSEA A</t>
   </si>
   <si>
     <t xml:space="preserve">ROXBORO RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-110-059</t>
   </si>
   <si>
     <t>BAKER JUDITH A</t>
   </si>
@@ -488,60 +339,50 @@
   </si>
   <si>
     <t>01-00-002-111-012</t>
   </si>
   <si>
     <t>RUSSOS ALEXANDER</t>
   </si>
   <si>
     <t>01-00-002-111-013</t>
   </si>
   <si>
     <t xml:space="preserve">267 ROXBORO RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-111-014</t>
   </si>
   <si>
     <t>LAYBERGER KIRK</t>
   </si>
   <si>
     <t xml:space="preserve">273 ROXBORO RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-002-111-035</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-002-111-056</t>
   </si>
   <si>
     <t>WESTERN SKY PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">332 CUMMINGS RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-111-058</t>
   </si>
   <si>
     <t xml:space="preserve">348 CUMMINGS RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-111-059</t>
   </si>
   <si>
     <t>MEYERS REBECCA S</t>
   </si>
   <si>
     <t xml:space="preserve">356 CUMMINGS RD  
 VERMILION OH 44089</t>
@@ -684,94 +525,71 @@
   </si>
   <si>
     <t>01-00-003-104-016</t>
   </si>
   <si>
     <t>KRUSZYNSKI JEROME T &amp; KRYSTALE</t>
   </si>
   <si>
     <t xml:space="preserve">291 DEVONSHIRE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-104-017</t>
   </si>
   <si>
     <t>01-00-003-104-058</t>
   </si>
   <si>
     <t>DUNEGAN BRIAN R</t>
   </si>
   <si>
     <t xml:space="preserve">ALTAMONT RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-003-105-004</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-003-105-013</t>
   </si>
   <si>
     <t>HUNTER BARBARA R</t>
   </si>
   <si>
     <t>01-00-003-105-014</t>
   </si>
   <si>
     <t xml:space="preserve">273 ALTAMONT RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-003-105-055</t>
-[...19 lines deleted...]
-    <t>01-00-003-106-007</t>
+    <t>01-00-003-107-003</t>
+  </si>
+  <si>
+    <t>HUSTY KARL M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3613 EDGEWATER BLVD  
+VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-108-060</t>
   </si>
   <si>
     <t>KAMINSKY BRIAN</t>
   </si>
   <si>
     <t xml:space="preserve">327 MORNINGTON RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-111-012</t>
   </si>
   <si>
     <t>UFHEIL MELISSA E</t>
   </si>
   <si>
     <t xml:space="preserve">237 KENSINGTON RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-111-051</t>
   </si>
   <si>
@@ -869,56 +687,50 @@
     <t>01-00-003-120-015</t>
   </si>
   <si>
     <t>01-00-003-120-016</t>
   </si>
   <si>
     <t>01-00-003-120-017</t>
   </si>
   <si>
     <t>01-00-003-120-018</t>
   </si>
   <si>
     <t>01-00-003-120-019</t>
   </si>
   <si>
     <t>01-00-003-120-020</t>
   </si>
   <si>
     <t>01-00-003-120-021</t>
   </si>
   <si>
     <t xml:space="preserve">3594 LIBERTY AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-003-121-025</t>
-[...4 lines deleted...]
-  <si>
     <t>01-00-003-128-053</t>
   </si>
   <si>
     <t>MBPH HOLDINGS LTD</t>
   </si>
   <si>
     <t xml:space="preserve">3619 LIBERTY AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-130-001</t>
   </si>
   <si>
     <t>SMITH JODIE</t>
   </si>
   <si>
     <t xml:space="preserve">3509 LIBERTY AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-130-004</t>
   </si>
   <si>
     <t xml:space="preserve">MARLBOROUGH RD  
 VERMILION OH 44089</t>
@@ -938,78 +750,59 @@
   </si>
   <si>
     <t>01-00-003-130-017</t>
   </si>
   <si>
     <t>01-00-003-135-022</t>
   </si>
   <si>
     <t>MCNEELEY JORDAN J &amp; KARLEIGH M RIPLEY</t>
   </si>
   <si>
     <t xml:space="preserve">ELIZABETH DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-139-003</t>
   </si>
   <si>
     <t>WYSOCKI WALTER P</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-003-139-026</t>
-[...4 lines deleted...]
-  <si>
     <t>01-00-003-139-043</t>
   </si>
   <si>
     <t>STITCHICK BERNADETTE GELB</t>
   </si>
   <si>
     <t>01-00-003-139-048</t>
   </si>
   <si>
-    <t>01-00-003-139-064</t>
-[...11 lines deleted...]
-  <si>
     <t>01-00-004-104-007</t>
   </si>
   <si>
     <t>HEALY DANIEL ALLEN III &amp; LORI ANN</t>
   </si>
   <si>
     <t xml:space="preserve">EDGEWATER BLVD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-104-011</t>
   </si>
   <si>
     <t>JASKIEWICZ MARC J</t>
   </si>
   <si>
     <t xml:space="preserve">3189 EDGEWATER BLVD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-104-025</t>
   </si>
   <si>
     <t xml:space="preserve">ELYRIA DR  
 VERMILION OH 44089</t>
@@ -1025,60 +818,50 @@
   </si>
   <si>
     <t>MGJ ELIZABETH LLC</t>
   </si>
   <si>
     <t xml:space="preserve">3174 ELYRIA DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-104-039</t>
   </si>
   <si>
     <t>01-00-004-104-048</t>
   </si>
   <si>
     <t>01-00-004-106-017</t>
   </si>
   <si>
     <t>BLASINI MARTIN &amp; TAMELA</t>
   </si>
   <si>
     <t xml:space="preserve">LORAIN DR  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-004-107-021</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-004-108-018</t>
   </si>
   <si>
     <t>GIMBEN THOMAS L &amp; COLLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">VERMILION DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-112-022</t>
   </si>
   <si>
     <t>BEARD HENRY &amp; LEON BEARD &amp; ROSCOE BEARD ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">FERNDALE AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-113-001</t>
   </si>
   <si>
     <t>LACOURSE JAMIE L</t>
   </si>
@@ -1170,80 +953,60 @@
   </si>
   <si>
     <t>PATEL VIKAS</t>
   </si>
   <si>
     <t xml:space="preserve">HAZELWOOD AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-117-016</t>
   </si>
   <si>
     <t>BAISDEN SCOTT &amp; ADAMS JESSICA</t>
   </si>
   <si>
     <t>01-00-004-120-022</t>
   </si>
   <si>
     <t>OHIO TREE &amp; EXCAVATING LLC</t>
   </si>
   <si>
     <t xml:space="preserve">SUNNYSIDE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-004-120-033</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-004-127-017</t>
   </si>
   <si>
     <t>TRIPLETT PAUL M</t>
   </si>
   <si>
     <t xml:space="preserve">746 WOODSIDE AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-004-127-025</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-004-129-040</t>
   </si>
   <si>
     <t>JOHNSTON MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">771 ARLINGTON DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-005-103-007</t>
   </si>
   <si>
     <t>2D GROUP LLC</t>
   </si>
   <si>
     <t>01-00-005-104-002</t>
   </si>
   <si>
     <t>LARKINS MELANIE JORDAN</t>
   </si>
   <si>
     <t xml:space="preserve">585 SUNNYSIDE RD  
 VERMILION OH 44089</t>
   </si>
@@ -1270,67 +1033,50 @@
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-006-102-008</t>
   </si>
   <si>
     <t>ROBERTS IRENE PILNICK</t>
   </si>
   <si>
     <t>01-00-006-102-009</t>
   </si>
   <si>
     <t>HARVEY REBECCA K</t>
   </si>
   <si>
     <t>01-00-006-102-016</t>
   </si>
   <si>
     <t>FRASCA ELMARINA &amp; MARY V</t>
   </si>
   <si>
     <t>01-00-006-103-021</t>
   </si>
   <si>
     <t>TASCH LORI A</t>
-  </si>
-[...15 lines deleted...]
-LORAIN OH 44053</t>
   </si>
   <si>
     <t>01-00-010-000-024</t>
   </si>
   <si>
     <t>VEARD WAREHOUSE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">7444 DEER TRAIL LN  
 LORAIN OH 44053</t>
   </si>
   <si>
     <t>01-00-016-113-003</t>
   </si>
   <si>
     <t>KELLEY CODY M &amp; CATHERINE L</t>
   </si>
   <si>
     <t xml:space="preserve">LEWIS DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-016-113-008</t>
   </si>
   <si>
@@ -1370,64 +1116,64 @@
   </si>
   <si>
     <t>GUEDJ OLIVIER M</t>
   </si>
   <si>
     <t xml:space="preserve">6820 CLIFFSIDE DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-017-000-158</t>
   </si>
   <si>
     <t>BENNETT JOHN T III</t>
   </si>
   <si>
     <t xml:space="preserve">6635 CLIFFSIDE DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-017-000-195</t>
   </si>
   <si>
     <t>LOVETT RUSSELL &amp; ELISSA</t>
   </si>
   <si>
-    <t>01-00-017-000-263</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-032-000-050</t>
   </si>
   <si>
     <t>KREICHER JAMES BRYAN &amp; CARON MARIE</t>
+  </si>
+  <si>
+    <t>01-00-033-000-039</t>
+  </si>
+  <si>
+    <t>HOOPES JEFFREY L &amp; LAURIE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52434 DARROW RD  
+VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-034-000-056</t>
   </si>
   <si>
     <t>SMITH JOSEPH</t>
   </si>
   <si>
     <t>01-14-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>01-14-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>01-16-999-998-998</t>
@@ -1482,77 +1228,58 @@
   </si>
   <si>
     <t>HALL HAZEL P HARPER-</t>
   </si>
   <si>
     <t xml:space="preserve">GARDINER DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-20-027-107-012</t>
   </si>
   <si>
     <t>GRUBBS ROBERT H &amp; LEWIS D ROSE</t>
   </si>
   <si>
     <t xml:space="preserve">DOROTHY AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-20-027-108-013</t>
   </si>
   <si>
     <t>MIETZ REINHOLD &amp; CAROL A</t>
   </si>
   <si>
-    <t>01-20-027-108-016</t>
-[...8 lines deleted...]
-  <si>
     <t>01-20-027-108-030</t>
   </si>
   <si>
     <t>NEAL RAYMOND S &amp; MICHELLE L</t>
   </si>
   <si>
     <t xml:space="preserve">965 HOWARD DR  
 VERMILION OH 44089</t>
-  </si>
-[...7 lines deleted...]
-    <t>01-20-027-109-002</t>
   </si>
   <si>
     <t>02-44-999-998-998</t>
   </si>
   <si>
     <t>02-44-999-999-978</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1571,4380 +1298,3740 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F215" headerRowCount="1">
-  <autoFilter ref="A1:F215"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F183" headerRowCount="1">
+  <autoFilter ref="A1:F183"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28976&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28976&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F215"/>
+  <dimension ref="A1:F183"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="53.043731689453125" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>1734.12</v>
+        <v>1334.12</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>585.05</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>372.93</v>
+        <v>202.21</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E5" s="3">
         <v>202.21</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E6" s="3">
-        <v>202.21</v>
+        <v>1353.93</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
-        <v>1353.93</v>
+        <v>18.34</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E8" s="3">
-        <v>18.34</v>
+        <v>104.11</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>9174.3</v>
+        <v>282.06</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E10" s="3">
-        <v>1095.77</v>
+        <v>9853.21</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E11" s="3">
-        <v>8343.89</v>
+        <v>7298.97</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>1095.77</v>
+        <v>498.25</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="3">
-        <v>104.11</v>
+        <v>2671.05</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E14" s="3">
-        <v>482.06</v>
+        <v>2265.07</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15" s="3">
-        <v>4705.42</v>
+        <v>1965.22</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E16" s="3">
-        <v>157.08</v>
+        <v>67138.67</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="3">
-        <v>11353.21</v>
+        <v>4079.01</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="3">
-        <v>7298.97</v>
+        <v>502.28</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E19" s="3">
-        <v>498.25</v>
+        <v>379.15</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E20" s="3">
-        <v>1340.73</v>
+        <v>908.09</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E21" s="3">
-        <v>3271.05</v>
+        <v>8844.67</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E22" s="3">
-        <v>5265.07</v>
+        <v>718.5</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="3">
-        <v>3166.5</v>
+        <v>2662.06</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="E24" s="3">
-        <v>2060.06</v>
+        <v>441.11</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>2965.22</v>
+        <v>389.54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>67138.67</v>
+        <v>2567.56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="3">
-        <v>4079.01</v>
+        <v>1593.27</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>2153.32</v>
+        <v>5447.79</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>1802.28</v>
+        <v>2346.13</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>379.15</v>
+        <v>13551.85</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>908.09</v>
+        <v>211.13</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>8844.67</v>
+        <v>366.5</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>718.5</v>
+        <v>491.47</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>235.62</v>
+        <v>2798.94</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E35" s="3">
-        <v>2662.06</v>
+        <v>366.5</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E36" s="3">
-        <v>7373.77</v>
+        <v>1232.43</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="E37" s="3">
-        <v>441.11</v>
+        <v>495.99</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>157.08</v>
+        <v>199.18</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E39" s="3">
-        <v>157.08</v>
+        <v>951.16</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E40" s="3">
-        <v>1889.54</v>
+        <v>3288.41</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="E41" s="3">
-        <v>2567.56</v>
+        <v>0.71</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E42" s="3">
-        <v>1993.27</v>
+        <v>5.59</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="E43" s="3">
-        <v>5447.79</v>
+        <v>2.66</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="E44" s="3">
-        <v>8346.13</v>
+        <v>2.66</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="E45" s="3">
-        <v>392.7</v>
+        <v>5.59</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E46" s="3">
-        <v>13551.85</v>
+        <v>10517.61</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="E47" s="3">
-        <v>311.13</v>
+        <v>4948.87</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>134</v>
+        <v>68</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="E48" s="3">
-        <v>366.5</v>
+        <v>129.12</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>134</v>
+        <v>68</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="E49" s="3">
-        <v>491.47</v>
+        <v>220.96</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>137</v>
+        <v>68</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="E50" s="3">
-        <v>2798.94</v>
+        <v>47.72</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E51" s="3">
-        <v>366.5</v>
+        <v>2543.27</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="E52" s="3">
-        <v>1232.43</v>
+        <v>3609.76</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="E53" s="3">
-        <v>495.99</v>
+        <v>2643.49</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>147</v>
+        <v>121</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="E54" s="3">
-        <v>5.41</v>
+        <v>1120.52</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="E55" s="3">
-        <v>599.18</v>
+        <v>3366.61</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>153</v>
+        <v>122</v>
       </c>
       <c r="E56" s="3">
-        <v>1351.16</v>
+        <v>333.53</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="E57" s="3">
-        <v>3288.41</v>
+        <v>3411.4</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="E58" s="3">
-        <v>0.71</v>
+        <v>5485.17</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="E59" s="3">
-        <v>5.59</v>
+        <v>6367.18</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>160</v>
+        <v>131</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="E60" s="3">
-        <v>2.66</v>
+        <v>4203.24</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="E61" s="3">
-        <v>2.66</v>
+        <v>4276.58</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="E62" s="3">
-        <v>5.59</v>
+        <v>9147.86</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
       <c r="E63" s="3">
-        <v>10759.6</v>
+        <v>1006.34</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="E64" s="3">
-        <v>4948.87</v>
+        <v>1659.07</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="E65" s="3">
-        <v>1529.12</v>
+        <v>366.5</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="E66" s="3">
-        <v>620.96</v>
+        <v>1858.83</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E67" s="3">
-        <v>347.72</v>
+        <v>287.84</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="E68" s="3">
-        <v>2543.27</v>
+        <v>71.08</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="E69" s="3">
-        <v>3609.76</v>
+        <v>5965.02</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="E70" s="3">
-        <v>2643.49</v>
+        <v>312.36</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E71" s="3">
-        <v>1120.52</v>
+        <v>50.49</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E72" s="3">
-        <v>3366.61</v>
+        <v>461.04</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E73" s="3">
-        <v>333.53</v>
+        <v>73.43</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E74" s="3">
-        <v>3411.4</v>
+        <v>73.43</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E75" s="3">
-        <v>5485.17</v>
+        <v>73.43</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="E76" s="3">
-        <v>6367.18</v>
+        <v>73.43</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>195</v>
+        <v>173</v>
       </c>
       <c r="E77" s="3">
-        <v>4203.24</v>
+        <v>153.18</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>197</v>
+        <v>77</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="E78" s="3">
-        <v>5376.58</v>
+        <v>81.69</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>200</v>
+        <v>77</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="E79" s="3">
-        <v>9147.86</v>
+        <v>81.69</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>200</v>
+        <v>77</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="E80" s="3">
-        <v>1006.34</v>
+        <v>81.69</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>204</v>
+        <v>77</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="E81" s="3">
-        <v>1659.07</v>
+        <v>81.69</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>207</v>
+        <v>77</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="E82" s="3">
-        <v>78.54</v>
+        <v>81.69</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>210</v>
+        <v>77</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="E83" s="3">
-        <v>366.5</v>
+        <v>81.69</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>211</v>
+        <v>190</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>210</v>
+        <v>77</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>212</v>
+        <v>184</v>
       </c>
       <c r="E84" s="3">
-        <v>1858.83</v>
+        <v>81.69</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>214</v>
+        <v>77</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="E85" s="3">
-        <v>1243.83</v>
+        <v>81.69</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>217</v>
+        <v>77</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>218</v>
+        <v>193</v>
       </c>
       <c r="E86" s="3">
-        <v>17410.76</v>
+        <v>81.69</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>218</v>
+        <v>184</v>
       </c>
       <c r="E87" s="3">
-        <v>625.65</v>
+        <v>10.01</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="E88" s="3">
-        <v>2736.28</v>
+        <v>127.11</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>223</v>
+        <v>198</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>224</v>
+        <v>77</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="E89" s="3">
-        <v>5965.02</v>
+        <v>81.69</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>226</v>
+        <v>199</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>227</v>
+        <v>77</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E90" s="3">
-        <v>312.36</v>
+        <v>81.69</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>227</v>
+        <v>77</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E91" s="3">
-        <v>50.49</v>
+        <v>81.69</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>230</v>
+        <v>201</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>231</v>
+        <v>77</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E92" s="3">
-        <v>461.04</v>
+        <v>81.69</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>232</v>
+        <v>202</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>233</v>
+        <v>77</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E93" s="3">
-        <v>73.43</v>
+        <v>81.69</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>234</v>
+        <v>203</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>233</v>
+        <v>77</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E94" s="3">
-        <v>73.43</v>
+        <v>81.69</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>233</v>
+        <v>77</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E95" s="3">
-        <v>73.43</v>
+        <v>81.69</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>236</v>
+        <v>205</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>233</v>
+        <v>77</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E96" s="3">
-        <v>73.43</v>
+        <v>81.69</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>231</v>
+        <v>195</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E97" s="3">
-        <v>153.18</v>
+        <v>10.01</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>119</v>
+        <v>195</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="E98" s="3">
-        <v>81.69</v>
+        <v>12079.32</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>119</v>
+        <v>210</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>239</v>
+        <v>211</v>
       </c>
       <c r="E99" s="3">
-        <v>81.69</v>
+        <v>6388.12</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>241</v>
+        <v>212</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>119</v>
+        <v>213</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>239</v>
+        <v>214</v>
       </c>
       <c r="E100" s="3">
-        <v>81.69</v>
+        <v>17235.68</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>119</v>
+        <v>213</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="E101" s="3">
-        <v>81.69</v>
+        <v>841.93</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>243</v>
+        <v>217</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>119</v>
+        <v>213</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="E102" s="3">
-        <v>81.69</v>
+        <v>481.93</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>244</v>
+        <v>218</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>119</v>
+        <v>219</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="E103" s="3">
-        <v>81.69</v>
+        <v>665.7</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>245</v>
+        <v>221</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>119</v>
+        <v>219</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="E104" s="3">
-        <v>81.69</v>
+        <v>665.7</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>246</v>
+        <v>222</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="E105" s="3">
-        <v>81.69</v>
+        <v>364.7</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="E106" s="3">
-        <v>81.69</v>
+        <v>112.55</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E107" s="3">
-        <v>10.01</v>
+        <v>10.82</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>119</v>
+        <v>229</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>252</v>
+        <v>224</v>
       </c>
       <c r="E108" s="3">
-        <v>127.11</v>
+        <v>1606.26</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>253</v>
+        <v>231</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>119</v>
+        <v>232</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="E109" s="3">
-        <v>81.69</v>
+        <v>362.27</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>119</v>
+        <v>235</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="E110" s="3">
-        <v>81.69</v>
+        <v>926.31</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>119</v>
+        <v>235</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="E111" s="3">
-        <v>81.69</v>
+        <v>232.35</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>119</v>
+        <v>240</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="E112" s="3">
-        <v>81.69</v>
+        <v>291.07</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>119</v>
+        <v>242</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="E113" s="3">
-        <v>81.69</v>
+        <v>2308.92</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>119</v>
+        <v>240</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="E114" s="3">
-        <v>81.69</v>
+        <v>337.4</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>119</v>
+        <v>235</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="E115" s="3">
-        <v>81.69</v>
+        <v>306.62</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>119</v>
+        <v>247</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E116" s="3">
-        <v>81.69</v>
+        <v>579.47</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E117" s="3">
-        <v>10.01</v>
+        <v>75.82</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="E118" s="3">
-        <v>12079.32</v>
+        <v>279.37</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>13</v>
+        <v>254</v>
       </c>
       <c r="E119" s="3">
-        <v>0.6</v>
+        <v>226.3</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="E120" s="3">
-        <v>8138.12</v>
+        <v>251.1</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="E121" s="3">
-        <v>17235.68</v>
+        <v>192.71</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="E122" s="3">
-        <v>841.93</v>
+        <v>251.1</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="E123" s="3">
-        <v>481.93</v>
+        <v>251.1</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="E124" s="3">
-        <v>665.7</v>
+        <v>251.1</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="E125" s="3">
-        <v>665.7</v>
+        <v>251.1</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>281</v>
+        <v>254</v>
       </c>
       <c r="E126" s="3">
-        <v>364.7</v>
+        <v>1815.58</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>283</v>
+        <v>256</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="E127" s="3">
-        <v>112.55</v>
+        <v>1815.58</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>281</v>
+        <v>254</v>
       </c>
       <c r="E128" s="3">
-        <v>28.07</v>
+        <v>1815.58</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="E129" s="3">
-        <v>10.82</v>
+        <v>1815.58</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="E130" s="3">
-        <v>1606.26</v>
+        <v>1750</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="E131" s="3">
-        <v>0.41</v>
+        <v>1750</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>291</v>
+        <v>270</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>292</v>
+        <v>256</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>293</v>
+        <v>268</v>
       </c>
       <c r="E132" s="3">
-        <v>3602.87</v>
+        <v>1750</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>295</v>
+        <v>256</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="E133" s="3">
-        <v>362.27</v>
+        <v>1750</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>297</v>
+        <v>272</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>298</v>
+        <v>273</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>299</v>
+        <v>268</v>
       </c>
       <c r="E134" s="3">
-        <v>926.31</v>
+        <v>3740.03</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>300</v>
+        <v>274</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>298</v>
+        <v>275</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>301</v>
+        <v>268</v>
       </c>
       <c r="E135" s="3">
-        <v>232.35</v>
+        <v>125.82</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>302</v>
+        <v>276</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>303</v>
+        <v>277</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>301</v>
+        <v>268</v>
       </c>
       <c r="E136" s="3">
-        <v>291.07</v>
+        <v>436.78</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>304</v>
+        <v>278</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>305</v>
+        <v>256</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>306</v>
+        <v>268</v>
       </c>
       <c r="E137" s="3">
-        <v>2308.92</v>
+        <v>1750</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>307</v>
+        <v>279</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="E138" s="3">
-        <v>337.4</v>
+        <v>2361.85</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>308</v>
+        <v>282</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>296</v>
+        <v>227</v>
       </c>
       <c r="E139" s="3">
-        <v>306.62</v>
+        <v>4308.11</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>310</v>
+        <v>285</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>311</v>
+        <v>286</v>
       </c>
       <c r="E140" s="3">
-        <v>579.47</v>
+        <v>692.78</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>312</v>
+        <v>287</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>313</v>
+        <v>288</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>314</v>
+        <v>286</v>
       </c>
       <c r="E141" s="3">
-        <v>1380.94</v>
+        <v>479.3</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="E142" s="3">
-        <v>75.82</v>
+        <v>0.05</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="E143" s="3">
-        <v>279.37</v>
+        <v>2642.74</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>320</v>
+        <v>297</v>
       </c>
       <c r="E144" s="3">
-        <v>226.3</v>
+        <v>2426.96</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>323</v>
+        <v>298</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>322</v>
+        <v>299</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>320</v>
+        <v>13</v>
       </c>
       <c r="E145" s="3">
-        <v>251.1</v>
+        <v>169.47</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>324</v>
+        <v>300</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>322</v>
+        <v>301</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="E146" s="3">
-        <v>192.71</v>
+        <v>5737.25</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>325</v>
+        <v>303</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>320</v>
+        <v>227</v>
       </c>
       <c r="E147" s="3">
-        <v>251.1</v>
+        <v>111.82</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>326</v>
+        <v>305</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>320</v>
+        <v>227</v>
       </c>
       <c r="E148" s="3">
-        <v>251.1</v>
+        <v>60.19</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="E149" s="3">
-        <v>251.1</v>
+        <v>1363.8</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="E150" s="3">
-        <v>251.1</v>
+        <v>817.64</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="E151" s="3">
-        <v>1815.58</v>
+        <v>4524.21</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>320</v>
+        <v>227</v>
       </c>
       <c r="E152" s="3">
-        <v>1815.58</v>
+        <v>1053.72</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="E153" s="3">
-        <v>1815.58</v>
+        <v>185.11</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E154" s="3">
-        <v>1815.58</v>
+        <v>3002.11</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E155" s="3">
-        <v>1750</v>
+        <v>750.34</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E156" s="3">
-        <v>1750</v>
+        <v>84.26</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E157" s="3">
-        <v>1750</v>
+        <v>84.26</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E158" s="3">
-        <v>1750</v>
+        <v>84.26</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E159" s="3">
-        <v>3740.03</v>
+        <v>84.26</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E160" s="3">
-        <v>125.82</v>
+        <v>168.51</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E161" s="3">
-        <v>436.78</v>
+        <v>168.51</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E162" s="3">
-        <v>1750</v>
+        <v>3988.63</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="E163" s="3">
-        <v>2361.85</v>
+        <v>16317.34</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>284</v>
+        <v>340</v>
       </c>
       <c r="E164" s="3">
-        <v>4308.11</v>
+        <v>3235.03</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>352</v>
+        <v>227</v>
       </c>
       <c r="E165" s="3">
-        <v>692.78</v>
+        <v>66.84</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>352</v>
+        <v>227</v>
       </c>
       <c r="E166" s="3">
-        <v>479.3</v>
+        <v>60.21</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="E167" s="3">
-        <v>1.97</v>
+        <v>489.14</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>360</v>
+        <v>227</v>
       </c>
       <c r="E168" s="3">
-        <v>130.29</v>
+        <v>151.9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="E169" s="3">
-        <v>2642.74</v>
+        <v>331.79</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="E170" s="3">
-        <v>318.55</v>
+        <v>3382.16</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="E171" s="3">
-        <v>2426.96</v>
+        <v>1470.08</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>13</v>
+        <v>352</v>
       </c>
       <c r="E172" s="3">
-        <v>169.47</v>
+        <v>15159.36</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="E173" s="3">
-        <v>5737.25</v>
+        <v>38.28</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>284</v>
+        <v>362</v>
       </c>
       <c r="E174" s="3">
-        <v>111.82</v>
+        <v>10945.26</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>284</v>
+        <v>227</v>
       </c>
       <c r="E175" s="3">
-        <v>60.19</v>
+        <v>58.65</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="E176" s="3">
-        <v>1363.8</v>
+        <v>451.09</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>381</v>
+        <v>227</v>
       </c>
       <c r="E177" s="3">
-        <v>817.64</v>
+        <v>3248.44</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="E178" s="3">
-        <v>4524.21</v>
+        <v>416.09</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>284</v>
+        <v>375</v>
       </c>
       <c r="E179" s="3">
-        <v>1053.72</v>
+        <v>90.95</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="E180" s="3">
-        <v>185.11</v>
+        <v>107.1</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="E181" s="3">
-        <v>379.8</v>
+        <v>3791.56</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>391</v>
+        <v>351</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>394</v>
+        <v>352</v>
       </c>
       <c r="E182" s="3">
-        <v>459.2</v>
+        <v>33544.63</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>396</v>
+        <v>354</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>397</v>
+        <v>352</v>
       </c>
       <c r="E183" s="3">
-        <v>3902.11</v>
+        <v>15574.63</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>10</v>
-[...638 lines deleted...]
-      <c r="F215" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6088,64 +5175,32 @@
     <hyperlink ref="F159" r:id="rId159"/>
     <hyperlink ref="F160" r:id="rId160"/>
     <hyperlink ref="F161" r:id="rId161"/>
     <hyperlink ref="F162" r:id="rId162"/>
     <hyperlink ref="F163" r:id="rId163"/>
     <hyperlink ref="F164" r:id="rId164"/>
     <hyperlink ref="F165" r:id="rId165"/>
     <hyperlink ref="F166" r:id="rId166"/>
     <hyperlink ref="F167" r:id="rId167"/>
     <hyperlink ref="F168" r:id="rId168"/>
     <hyperlink ref="F169" r:id="rId169"/>
     <hyperlink ref="F170" r:id="rId170"/>
     <hyperlink ref="F171" r:id="rId171"/>
     <hyperlink ref="F172" r:id="rId172"/>
     <hyperlink ref="F173" r:id="rId173"/>
     <hyperlink ref="F174" r:id="rId174"/>
     <hyperlink ref="F175" r:id="rId175"/>
     <hyperlink ref="F176" r:id="rId176"/>
     <hyperlink ref="F177" r:id="rId177"/>
     <hyperlink ref="F178" r:id="rId178"/>
     <hyperlink ref="F179" r:id="rId179"/>
     <hyperlink ref="F180" r:id="rId180"/>
     <hyperlink ref="F181" r:id="rId181"/>
     <hyperlink ref="F182" r:id="rId182"/>
     <hyperlink ref="F183" r:id="rId183"/>
-    <hyperlink ref="F184" r:id="rId184"/>
-[...30 lines deleted...]
-    <hyperlink ref="F215" r:id="rId215"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>