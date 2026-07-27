--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="358">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01-00-001-103-028</t>
   </si>
   <si>
     <t>MORAN SEAN &amp; RUTH</t>
   </si>
   <si>
@@ -227,60 +227,50 @@
   </si>
   <si>
     <t xml:space="preserve">200 WOODRIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-106-041</t>
   </si>
   <si>
     <t>01-00-002-106-075</t>
   </si>
   <si>
     <t>NEIHARDT BRADLEY L</t>
   </si>
   <si>
     <t xml:space="preserve">434 WOODRIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-107-017</t>
   </si>
   <si>
     <t>OG REAL ESTATE HOLDINGS LLC</t>
   </si>
   <si>
-    <t>01-00-002-108-041</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-002-108-043</t>
   </si>
   <si>
     <t>YONKINGS KATHLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">224 ESSEX RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-108-068</t>
   </si>
   <si>
     <t>ROSS JULIE D</t>
   </si>
   <si>
     <t xml:space="preserve">380 ESSEX RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-109-027</t>
   </si>
   <si>
     <t>MACLEAN DEAN</t>
   </si>
@@ -339,135 +329,109 @@
   </si>
   <si>
     <t>01-00-002-111-012</t>
   </si>
   <si>
     <t>RUSSOS ALEXANDER</t>
   </si>
   <si>
     <t>01-00-002-111-013</t>
   </si>
   <si>
     <t xml:space="preserve">267 ROXBORO RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-111-014</t>
   </si>
   <si>
     <t>LAYBERGER KIRK</t>
   </si>
   <si>
     <t xml:space="preserve">273 ROXBORO RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-002-111-056</t>
+    <t>01-00-002-111-058</t>
   </si>
   <si>
     <t>WESTERN SKY PROPERTIES LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">332 CUMMINGS RD  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">348 CUMMINGS RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-111-059</t>
   </si>
   <si>
     <t>MEYERS REBECCA S</t>
   </si>
   <si>
     <t xml:space="preserve">356 CUMMINGS RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-002-112-002</t>
-[...4 lines deleted...]
-  <si>
     <t>01-00-002-116-013</t>
   </si>
   <si>
     <t>KASH PAUL L &amp; JOYCE S</t>
   </si>
   <si>
     <t xml:space="preserve">ESSEX RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-002-116-014</t>
   </si>
   <si>
     <t>01-00-002-116-015</t>
   </si>
   <si>
     <t>01-00-002-116-016</t>
   </si>
   <si>
     <t>01-00-003-101-025</t>
   </si>
   <si>
     <t>PEZZENTI DEBORAH &amp; DEBORAH A</t>
   </si>
   <si>
     <t xml:space="preserve">3606 EDGEWATER BLVD UNIT 1
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-102-042</t>
   </si>
   <si>
     <t>KELLEY MICHAEL C &amp; PERRINE A MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">DELAMERE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-003-102-049</t>
-[...11 lines deleted...]
-  <si>
     <t>01-00-003-102-054</t>
   </si>
   <si>
     <t>BUCHANAN SHANNON N</t>
   </si>
   <si>
     <t xml:space="preserve">344 DELAMERE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-102-055</t>
   </si>
   <si>
     <t>BUCHANAN BILL D &amp; JANE L</t>
   </si>
   <si>
     <t xml:space="preserve">350 DELAMERE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-102-062</t>
   </si>
   <si>
     <t>ZANDER CHRISTOPHER R &amp; LILLIAN D</t>
   </si>
@@ -538,60 +502,50 @@
   </si>
   <si>
     <t>01-00-003-104-058</t>
   </si>
   <si>
     <t>DUNEGAN BRIAN R</t>
   </si>
   <si>
     <t xml:space="preserve">ALTAMONT RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-105-013</t>
   </si>
   <si>
     <t>HUNTER BARBARA R</t>
   </si>
   <si>
     <t>01-00-003-105-014</t>
   </si>
   <si>
     <t xml:space="preserve">273 ALTAMONT RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-003-107-003</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-003-108-060</t>
   </si>
   <si>
     <t>KAMINSKY BRIAN</t>
   </si>
   <si>
     <t xml:space="preserve">327 MORNINGTON RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-111-012</t>
   </si>
   <si>
     <t>UFHEIL MELISSA E</t>
   </si>
   <si>
     <t xml:space="preserve">237 KENSINGTON RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-111-051</t>
   </si>
   <si>
     <t>BROWN JOAN M</t>
   </si>
@@ -769,106 +723,80 @@
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-003-139-043</t>
   </si>
   <si>
     <t>STITCHICK BERNADETTE GELB</t>
   </si>
   <si>
     <t>01-00-003-139-048</t>
   </si>
   <si>
     <t>01-00-004-104-007</t>
   </si>
   <si>
     <t>HEALY DANIEL ALLEN III &amp; LORI ANN</t>
   </si>
   <si>
     <t xml:space="preserve">EDGEWATER BLVD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-004-104-011</t>
-[...9 lines deleted...]
-    <t>01-00-004-104-025</t>
+    <t>01-00-004-104-026</t>
+  </si>
+  <si>
+    <t>JOHNSON CHARLES A</t>
   </si>
   <si>
     <t xml:space="preserve">ELYRIA DR  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-004-104-026</t>
-[...4 lines deleted...]
-  <si>
     <t>01-00-004-104-036</t>
   </si>
   <si>
     <t>MGJ ELIZABETH LLC</t>
   </si>
   <si>
     <t xml:space="preserve">3174 ELYRIA DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-104-039</t>
   </si>
   <si>
-    <t>01-00-004-104-048</t>
-[...1 lines deleted...]
-  <si>
     <t>01-00-004-106-017</t>
   </si>
   <si>
     <t>BLASINI MARTIN &amp; TAMELA</t>
   </si>
   <si>
     <t xml:space="preserve">LORAIN DR  
-VERMILION OH 44089</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">VERMILION DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-112-022</t>
   </si>
   <si>
     <t>BEARD HENRY &amp; LEON BEARD &amp; ROSCOE BEARD ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">FERNDALE AVE  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-004-113-001</t>
   </si>
   <si>
     <t>LACOURSE JAMIE L</t>
   </si>
   <si>
     <t>01-00-004-113-002</t>
   </si>
   <si>
     <t>01-00-004-113-003</t>
   </si>
   <si>
@@ -1158,60 +1086,50 @@
   </si>
   <si>
     <t>SMITH JOSEPH</t>
   </si>
   <si>
     <t>01-14-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>01-14-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>01-16-999-998-998</t>
   </si>
   <si>
     <t>01-16-999-999-978</t>
-  </si>
-[...8 lines deleted...]
-VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-20-027-102-045</t>
   </si>
   <si>
     <t>KLINGSHIRN PENELOPE A</t>
   </si>
   <si>
     <t xml:space="preserve">S SHORE CT  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-20-027-104-001</t>
   </si>
   <si>
     <t>SCHWENKE WILLIAM</t>
   </si>
   <si>
     <t>01-20-027-104-002</t>
   </si>
   <si>
     <t>FRENCH CHAD</t>
   </si>
   <si>
     <t xml:space="preserve">FREDERICK AVE  
@@ -1298,118 +1216,118 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F183" headerRowCount="1">
-  <autoFilter ref="A1:F183"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F171" headerRowCount="1">
+  <autoFilter ref="A1:F171"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28976&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=1998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=2937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=7063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28976&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F183"/>
+  <dimension ref="A1:F171"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="53.043731689453125" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>1334.12</v>
+        <v>1111.12</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>585.05</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1525,51 +1443,51 @@
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="3">
         <v>282.06</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="3">
-        <v>9853.21</v>
+        <v>8853.21</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="3">
         <v>7298.97</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1685,51 +1603,51 @@
       </c>
       <c r="D17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="3">
         <v>4079.01</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="3">
-        <v>502.28</v>
+        <v>302.28</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="3">
         <v>379.15</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1825,3213 +1743,2973 @@
       </c>
       <c r="D24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="3">
         <v>441.11</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="3">
-        <v>389.54</v>
+        <v>2567.56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="3">
-        <v>2567.56</v>
+        <v>1593.27</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="3">
-        <v>1593.27</v>
+        <v>5447.79</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="3">
-        <v>5447.79</v>
+        <v>2346.13</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="3">
-        <v>2346.13</v>
+        <v>13551.85</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="3">
-        <v>13551.85</v>
+        <v>211.13</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E31" s="3">
-        <v>211.13</v>
+        <v>366.5</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E32" s="3">
-        <v>366.5</v>
+        <v>491.47</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E33" s="3">
-        <v>491.47</v>
+        <v>2798.94</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="E34" s="3">
-        <v>2798.94</v>
+        <v>366.5</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>366.5</v>
+        <v>1232.43</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="3">
-        <v>1232.43</v>
+        <v>495.99</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="3">
-        <v>495.99</v>
+        <v>951.16</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E38" s="3">
-        <v>199.18</v>
+        <v>3288.41</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E39" s="3">
-        <v>951.16</v>
+        <v>5.59</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>3288.41</v>
+        <v>2.66</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="E41" s="3">
-        <v>0.71</v>
+        <v>2.66</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="E42" s="3">
         <v>5.59</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>2.66</v>
+        <v>9923.85</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>2.66</v>
+        <v>4948.87</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E45" s="3">
-        <v>5.59</v>
+        <v>2543.27</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E46" s="3">
-        <v>10517.61</v>
+        <v>3609.76</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E47" s="3">
-        <v>4948.87</v>
+        <v>2643.49</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>68</v>
+        <v>114</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="E48" s="3">
-        <v>129.12</v>
+        <v>1120.52</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="E49" s="3">
-        <v>220.96</v>
+        <v>3366.61</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="E50" s="3">
-        <v>47.72</v>
+        <v>333.53</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="E51" s="3">
-        <v>2543.27</v>
+        <v>3411.4</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="E52" s="3">
-        <v>3609.76</v>
+        <v>5485.17</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="3">
-        <v>2643.49</v>
+        <v>6367.18</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" s="3">
-        <v>1120.52</v>
+        <v>4203.24</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="E55" s="3">
-        <v>3366.61</v>
+        <v>4076.58</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="E56" s="3">
-        <v>333.53</v>
+        <v>9147.86</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="E57" s="3">
-        <v>3411.4</v>
+        <v>1006.34</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="E58" s="3">
-        <v>5485.17</v>
+        <v>1659.07</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E59" s="3">
-        <v>6367.18</v>
+        <v>366.5</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E60" s="3">
-        <v>4203.24</v>
+        <v>1858.83</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E61" s="3">
-        <v>4276.58</v>
+        <v>71.08</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E62" s="3">
-        <v>9147.86</v>
+        <v>5965.02</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="E63" s="3">
-        <v>1006.34</v>
+        <v>312.36</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E64" s="3">
-        <v>1659.07</v>
+        <v>50.49</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="3">
-        <v>366.5</v>
+        <v>461.04</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="3">
-        <v>1858.83</v>
+        <v>73.43</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="E67" s="3">
-        <v>287.84</v>
+        <v>73.43</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="E68" s="3">
-        <v>71.08</v>
+        <v>73.43</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="E69" s="3">
-        <v>5965.02</v>
+        <v>73.43</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="E70" s="3">
-        <v>312.36</v>
+        <v>153.18</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>172</v>
+        <v>74</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E71" s="3">
-        <v>50.49</v>
+        <v>81.69</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>176</v>
+        <v>74</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E72" s="3">
-        <v>461.04</v>
+        <v>81.69</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>178</v>
+        <v>74</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E73" s="3">
-        <v>73.43</v>
+        <v>81.69</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>178</v>
+        <v>74</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E74" s="3">
-        <v>73.43</v>
+        <v>81.69</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>178</v>
+        <v>74</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E75" s="3">
-        <v>73.43</v>
+        <v>81.69</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>178</v>
+        <v>74</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E76" s="3">
-        <v>73.43</v>
+        <v>81.69</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>176</v>
+        <v>74</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E77" s="3">
-        <v>153.18</v>
+        <v>81.69</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="E78" s="3">
         <v>81.69</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="E79" s="3">
         <v>81.69</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>77</v>
+        <v>181</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="E80" s="3">
-        <v>81.69</v>
+        <v>10.01</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E81" s="3">
-        <v>81.69</v>
+        <v>127.11</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E82" s="3">
         <v>81.69</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E83" s="3">
         <v>81.69</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E84" s="3">
         <v>81.69</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E85" s="3">
         <v>81.69</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="E86" s="3">
         <v>81.69</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>195</v>
+        <v>74</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E87" s="3">
-        <v>10.01</v>
+        <v>81.69</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="E88" s="3">
-        <v>127.11</v>
+        <v>81.69</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="E89" s="3">
         <v>81.69</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>77</v>
+        <v>181</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="E90" s="3">
-        <v>81.69</v>
+        <v>10.01</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>77</v>
+        <v>181</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="E91" s="3">
-        <v>81.69</v>
+        <v>12079.32</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>77</v>
+        <v>196</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E92" s="3">
-        <v>81.69</v>
+        <v>5388.12</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>77</v>
+        <v>199</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E93" s="3">
-        <v>81.69</v>
+        <v>17235.68</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>77</v>
+        <v>199</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E94" s="3">
-        <v>81.69</v>
+        <v>841.93</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>77</v>
+        <v>199</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E95" s="3">
-        <v>81.69</v>
+        <v>481.93</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="B96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="E96" s="3">
-        <v>81.69</v>
+        <v>665.7</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B97" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E97" s="3">
-        <v>10.01</v>
+        <v>665.7</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E98" s="3">
-        <v>12079.32</v>
+        <v>364.7</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E99" s="3">
-        <v>6388.12</v>
+        <v>112.55</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="3">
-        <v>17235.68</v>
+        <v>10.82</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="E101" s="3">
-        <v>841.93</v>
+        <v>1606.26</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E102" s="3">
-        <v>481.93</v>
+        <v>362.27</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E103" s="3">
-        <v>665.7</v>
+        <v>291.07</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E104" s="3">
-        <v>665.7</v>
+        <v>2308.92</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E105" s="3">
-        <v>364.7</v>
+        <v>337.4</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E106" s="3">
-        <v>112.55</v>
+        <v>579.47</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E107" s="3">
-        <v>10.82</v>
+        <v>279.37</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E108" s="3">
-        <v>1606.26</v>
+        <v>226.3</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="3">
-        <v>362.27</v>
+        <v>251.1</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="E110" s="3">
-        <v>926.31</v>
+        <v>192.71</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E111" s="3">
-        <v>232.35</v>
+        <v>251.1</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E112" s="3">
-        <v>291.07</v>
+        <v>251.1</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="E113" s="3">
-        <v>2308.92</v>
+        <v>251.1</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E114" s="3">
-        <v>337.4</v>
+        <v>251.1</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E115" s="3">
-        <v>306.62</v>
+        <v>1815.58</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="E116" s="3">
-        <v>579.47</v>
+        <v>1815.58</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="E117" s="3">
-        <v>75.82</v>
+        <v>1815.58</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="E118" s="3">
-        <v>279.37</v>
+        <v>1815.58</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E119" s="3">
-        <v>226.3</v>
+        <v>1750</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E120" s="3">
-        <v>251.1</v>
+        <v>1750</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E121" s="3">
-        <v>192.71</v>
+        <v>1750</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E122" s="3">
-        <v>251.1</v>
+        <v>1750</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E123" s="3">
-        <v>251.1</v>
+        <v>3740.03</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E124" s="3">
-        <v>251.1</v>
+        <v>125.82</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E125" s="3">
-        <v>251.1</v>
+        <v>436.78</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E126" s="3">
-        <v>1815.58</v>
+        <v>1750</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E127" s="3">
-        <v>1815.58</v>
+        <v>2361.85</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>254</v>
+        <v>213</v>
       </c>
       <c r="E128" s="3">
-        <v>1815.58</v>
+        <v>4308.11</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="E129" s="3">
-        <v>1815.58</v>
+        <v>692.78</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E130" s="3">
-        <v>1750</v>
+        <v>479.3</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="B131" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E131" s="3">
-        <v>1750</v>
+        <v>0.05</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>256</v>
+        <v>271</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E132" s="3">
-        <v>1750</v>
+        <v>2642.74</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="E133" s="3">
-        <v>1750</v>
+        <v>2426.96</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>268</v>
+        <v>13</v>
       </c>
       <c r="E134" s="3">
-        <v>3740.03</v>
+        <v>169.47</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="E135" s="3">
-        <v>125.82</v>
+        <v>5737.25</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>268</v>
+        <v>213</v>
       </c>
       <c r="E136" s="3">
-        <v>436.78</v>
+        <v>111.82</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>268</v>
+        <v>213</v>
       </c>
       <c r="E137" s="3">
-        <v>1750</v>
+        <v>60.19</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E138" s="3">
-        <v>2361.85</v>
+        <v>1363.8</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>227</v>
+        <v>287</v>
       </c>
       <c r="E139" s="3">
-        <v>4308.11</v>
+        <v>817.64</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E140" s="3">
-        <v>692.78</v>
+        <v>4524.21</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>286</v>
+        <v>213</v>
       </c>
       <c r="E141" s="3">
-        <v>479.3</v>
+        <v>1053.72</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="E142" s="3">
-        <v>0.05</v>
+        <v>185.11</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E143" s="3">
-        <v>2642.74</v>
+        <v>2939.23</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="E144" s="3">
-        <v>2426.96</v>
+        <v>750.34</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>13</v>
+        <v>301</v>
       </c>
       <c r="E145" s="3">
-        <v>169.47</v>
+        <v>84.26</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B146" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="C146" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E146" s="3">
-        <v>5737.25</v>
+        <v>84.26</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="B147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>227</v>
+        <v>301</v>
       </c>
       <c r="E147" s="3">
-        <v>111.82</v>
+        <v>84.26</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>227</v>
+        <v>301</v>
       </c>
       <c r="E148" s="3">
-        <v>60.19</v>
+        <v>84.26</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B149" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="C149" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E149" s="3">
-        <v>1363.8</v>
+        <v>168.51</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E150" s="3">
-        <v>817.64</v>
+        <v>168.51</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D151" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B151" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E151" s="3">
-        <v>4524.21</v>
+        <v>3988.63</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B152" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="B152" s="0" t="s">
+      <c r="C152" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="C152" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E152" s="3">
-        <v>1053.72</v>
+        <v>16317.34</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>316</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="E153" s="3">
-        <v>185.11</v>
+        <v>3235.03</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>320</v>
+        <v>213</v>
       </c>
       <c r="E154" s="3">
-        <v>3002.11</v>
+        <v>66.84</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>323</v>
+        <v>213</v>
       </c>
       <c r="E155" s="3">
-        <v>750.34</v>
+        <v>60.21</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="B156" s="0" t="s">
+      <c r="C156" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D156" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C156" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E156" s="3">
-        <v>84.26</v>
+        <v>489.14</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>323</v>
+        <v>213</v>
       </c>
       <c r="E157" s="3">
-        <v>84.26</v>
+        <v>151.9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="E158" s="3">
-        <v>84.26</v>
+        <v>331.79</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="E159" s="3">
-        <v>84.26</v>
+        <v>3382.16</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E160" s="3">
-        <v>168.51</v>
+        <v>1470.08</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="3">
-        <v>168.51</v>
+        <v>15159.36</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E162" s="3">
-        <v>3988.63</v>
+        <v>10945.26</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>337</v>
+        <v>213</v>
       </c>
       <c r="E163" s="3">
-        <v>16317.34</v>
+        <v>58.65</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E164" s="3">
-        <v>3235.03</v>
+        <v>451.09</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="E165" s="3">
-        <v>66.84</v>
+        <v>3248.44</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>227</v>
+        <v>347</v>
       </c>
       <c r="E166" s="3">
-        <v>60.21</v>
+        <v>416.09</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E167" s="3">
-        <v>489.14</v>
+        <v>90.95</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>227</v>
+        <v>347</v>
       </c>
       <c r="E168" s="3">
-        <v>151.9</v>
+        <v>107.1</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E169" s="3">
-        <v>331.79</v>
+        <v>3791.56</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>354</v>
+        <v>329</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>352</v>
+        <v>330</v>
       </c>
       <c r="E170" s="3">
-        <v>3382.16</v>
+        <v>33544.63</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>351</v>
+        <v>332</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>352</v>
+        <v>330</v>
       </c>
       <c r="E171" s="3">
-        <v>1470.08</v>
+        <v>15574.63</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>10</v>
-[...238 lines deleted...]
-      <c r="F183" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5163,44 +4841,32 @@
     <hyperlink ref="F147" r:id="rId147"/>
     <hyperlink ref="F148" r:id="rId148"/>
     <hyperlink ref="F149" r:id="rId149"/>
     <hyperlink ref="F150" r:id="rId150"/>
     <hyperlink ref="F151" r:id="rId151"/>
     <hyperlink ref="F152" r:id="rId152"/>
     <hyperlink ref="F153" r:id="rId153"/>
     <hyperlink ref="F154" r:id="rId154"/>
     <hyperlink ref="F155" r:id="rId155"/>
     <hyperlink ref="F156" r:id="rId156"/>
     <hyperlink ref="F157" r:id="rId157"/>
     <hyperlink ref="F158" r:id="rId158"/>
     <hyperlink ref="F159" r:id="rId159"/>
     <hyperlink ref="F160" r:id="rId160"/>
     <hyperlink ref="F161" r:id="rId161"/>
     <hyperlink ref="F162" r:id="rId162"/>
     <hyperlink ref="F163" r:id="rId163"/>
     <hyperlink ref="F164" r:id="rId164"/>
     <hyperlink ref="F165" r:id="rId165"/>
     <hyperlink ref="F166" r:id="rId166"/>
     <hyperlink ref="F167" r:id="rId167"/>
     <hyperlink ref="F168" r:id="rId168"/>
     <hyperlink ref="F169" r:id="rId169"/>
     <hyperlink ref="F170" r:id="rId170"/>
     <hyperlink ref="F171" r:id="rId171"/>
-    <hyperlink ref="F172" r:id="rId172"/>
-[...10 lines deleted...]
-    <hyperlink ref="F183" r:id="rId183"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>