--- v1 (2026-06-11)
+++ v2 (2026-10-23)
@@ -60,60 +60,50 @@
 </t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>14-47-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>14-00-001-630-001</t>
   </si>
   <si>
     <t>HYER ADAM</t>
   </si>
   <si>
     <t>OBERLIN CSD</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>14-00-004-000-003</t>
-[...8 lines deleted...]
-  <si>
     <t>14-00-008-000-006</t>
   </si>
   <si>
     <t>SULTAN PROPERTIES &amp; FARMS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-035-000-004</t>
   </si>
   <si>
     <t>MCCONNELL LORI A &amp; ERIC N</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 58  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-035-000-005</t>
   </si>
   <si>
     <t>14-00-035-000-008</t>
   </si>
@@ -163,50 +153,60 @@
   </si>
   <si>
     <t>14-48-999-999-978</t>
   </si>
   <si>
     <t>14-00-085-000-033</t>
   </si>
   <si>
     <t>COUNTRY SKATELAND PROPERTIES A GEN PTNSHP</t>
   </si>
   <si>
     <t>WELLINGTON EVSD</t>
   </si>
   <si>
     <t xml:space="preserve">45841 ST RT 303  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-098-000-007</t>
   </si>
   <si>
     <t>BOCKMORE DOMINIC C TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">HAWLEY RD  
+WELLINGTON OH 44090</t>
+  </si>
+  <si>
+    <t>14-00-159-000-002</t>
+  </si>
+  <si>
+    <t>ABICHT DEBORAH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19224 WEST RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>14-49-999-998-998</t>
   </si>
   <si>
     <t>14-49-999-999-978</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -240,51 +240,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F19" headerRowCount="1">
   <autoFilter ref="A1:F19"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178566&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178566&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="45.59581756591797" customWidth="1"/>
     <col min="3" max="3" width="18.46003532409668" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
@@ -293,391 +293,391 @@
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>146.5</v>
+        <v>154.19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3">
-        <v>168.31</v>
+        <v>177.15</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>68.27</v>
+        <v>71.86</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>5349.11</v>
+        <v>9990.04</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>9491.72</v>
+        <v>1062.3</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E7" s="3">
-        <v>1009.31</v>
+        <v>438.82</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" s="3">
-        <v>416.93</v>
+        <v>1937.94</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3">
-        <v>1841.28</v>
+        <v>5515.13</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="3">
-        <v>5240.03</v>
+        <v>66145.29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="3">
-        <v>62845.89</v>
+        <v>161.18</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>153.14</v>
+        <v>84790.61</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E13" s="3">
-        <v>80561.15</v>
+        <v>94.98</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="3">
-        <v>90.24</v>
+        <v>966.7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="1" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E15" s="3">
-        <v>918.48</v>
+        <v>3690.81</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="3">
-        <v>8257.3</v>
+        <v>217.75</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="3">
-        <v>206.89</v>
+        <v>13465.44</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="3">
-        <v>104.21</v>
+        <v>109.68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="3">
-        <v>1936.28</v>
+        <v>2037.93</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>