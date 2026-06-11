--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="343">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>05-03-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
@@ -76,100 +76,50 @@
   </si>
   <si>
     <t xml:space="preserve">9841 ST RT 58  LOT 9841</t>
   </si>
   <si>
     <t>09-00-007-000-017</t>
   </si>
   <si>
     <t>WILLIAMS KEVIN E &amp; JOELLEN M</t>
   </si>
   <si>
     <t xml:space="preserve">9830 OBERLIN RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>09-00-019-000-011</t>
   </si>
   <si>
     <t>PIZZOFERRATO LINDA TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">44176 RUSSIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>09-00-019-701-003</t>
-[...48 lines deleted...]
-  <si>
     <t>09-00-027-000-031</t>
   </si>
   <si>
     <t>JOHNSON MICHAEL D &amp; GLENDA M</t>
   </si>
   <si>
     <t xml:space="preserve">RUSSIA RD  
 ELYRIA OH 44074</t>
   </si>
   <si>
     <t>09-00-027-000-032</t>
   </si>
   <si>
     <t>09-00-027-000-033</t>
   </si>
   <si>
     <t>JOHNSON GLENDA M &amp; MICHAEL D</t>
   </si>
   <si>
     <t xml:space="preserve">10540 OBERLIN RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-037-000-019</t>
   </si>
@@ -179,684 +129,459 @@
   <si>
     <t xml:space="preserve">OBERLIN RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-043-000-024</t>
   </si>
   <si>
     <t>MASCARO ANTHONY N</t>
   </si>
   <si>
     <t xml:space="preserve">47330 GARFIELD RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-045-000-011</t>
   </si>
   <si>
     <t>BEAN KAREN A TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">11534 ST RT 58  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-054-000-005</t>
-[...2 lines deleted...]
-    <t>CVEC INVESTORS LLC</t>
+    <t>09-00-046-000-001</t>
+  </si>
+  <si>
+    <t>RAMALEY BLAIR &amp; CLAUDETTE &amp; IAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11429 ST RT 58  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-054-000-028</t>
+  </si>
+  <si>
+    <t>SNYDER RYAN &amp; NICHOLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46948 BUTTERNUT RIDGE RD  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-067-000-034</t>
+  </si>
+  <si>
+    <t>NEW RUSSIA TOWNSHIP BOARD OF TRUSTEES</t>
+  </si>
+  <si>
+    <t>09-00-072-000-035</t>
+  </si>
+  <si>
+    <t>LOVELESS CLAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47788 ST RT 511 W 
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-074-101-008</t>
+  </si>
+  <si>
+    <t>BOSS CARL E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">530 W LORAIN ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-074-101-050</t>
+  </si>
+  <si>
+    <t>JOURNEY 580 LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">580 W LORAIN ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-074-103-074</t>
+  </si>
+  <si>
+    <t>SCHROTH REBECCA L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">307 EASTERN AVE  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-075-101-078</t>
+  </si>
+  <si>
+    <t>HANCOCK DYLAN J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">262 HOLLYWOOD ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-075-108-011</t>
+  </si>
+  <si>
+    <t>TUCK CALEB G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">322 N MAIN ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-075-108-012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N MAIN ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-075-108-014</t>
+  </si>
+  <si>
+    <t>MORENO ISABELLA R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">327 N PROFESSOR ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-075-109-015</t>
+  </si>
+  <si>
+    <t>KRAUSS ETHAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52 UNION ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-075-109-029</t>
+  </si>
+  <si>
+    <t>FRAZIER ARTHUR &amp; LEWIS &amp; JERRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">250 N MAIN ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-076-101-014</t>
+  </si>
+  <si>
+    <t>HENDERSON RYAN &amp; AMANDA JERKINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">255 N MAIN ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-076-103-026</t>
+  </si>
+  <si>
+    <t>HARTMAN STUART E &amp; VICKI L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151 N PLEASANT ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-076-103-030</t>
+  </si>
+  <si>
+    <t>VANALSTINE BRIAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">129 N PLEASANT ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-076-104-058</t>
+  </si>
+  <si>
+    <t>OHIO CONCRETE MAINTENANCE LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREEKSIDE DR  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-077-101-002</t>
+  </si>
+  <si>
+    <t>UNITED STATES OF AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">326 E LORAIN ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-077-101-067</t>
+  </si>
+  <si>
+    <t>09-00-077-101-068</t>
+  </si>
+  <si>
+    <t>09-00-079-000-002</t>
+  </si>
+  <si>
+    <t>ANDERSON AARON L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44496 ST RT 511 E 
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-079-000-016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ST RT 511 E 
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-084-101-078</t>
+  </si>
+  <si>
+    <t>TROY COOVER LLC &amp; EVELYN JANE KOUNTOUPES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">W LORAIN ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-085-101-004</t>
+  </si>
+  <si>
+    <t>US BANK TRUST NA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59 N PROSPECT ST  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
+    <t>09-00-085-101-005</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-054-000-028</t>
-[...316 lines deleted...]
-  <si>
     <t>09-00-085-101-059</t>
   </si>
   <si>
-    <t>ELKAN SCOTT</t>
+    <t>CHABAD OF LORAIN COUNTY INC</t>
   </si>
   <si>
     <t xml:space="preserve">214 W COLLEGE ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-085-108-050</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-085-109-041</t>
   </si>
   <si>
     <t>MALTBY CLARRISA</t>
   </si>
   <si>
     <t xml:space="preserve">VACANT LAND  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-085-112-004</t>
   </si>
   <si>
     <t>ASCHAFFENBURG RUTH</t>
   </si>
   <si>
     <t xml:space="preserve">29 W COLLEGE ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-085-112-032</t>
   </si>
   <si>
     <t>FIRST METHODIST CHURCH TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">45 S PROFESSOR ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-085-112-076</t>
   </si>
   <si>
     <t>UNITED STATES OF AMERICA POSTAL SERVICE</t>
   </si>
   <si>
     <t xml:space="preserve">68 S MAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-085-113-018</t>
   </si>
   <si>
     <t>MARSH MARSHA G &amp; JOSEPH R</t>
   </si>
   <si>
-    <t>09-00-085-113-019</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-086-103-004</t>
   </si>
   <si>
     <t>BOBERG TIMOTHY J II</t>
   </si>
   <si>
     <t xml:space="preserve">19 E VINE ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-086-103-023</t>
   </si>
   <si>
     <t>SHERRARD GEORGE W &amp; BARBARA J</t>
   </si>
   <si>
     <t>09-00-086-104-008</t>
   </si>
   <si>
     <t>HARRIS ST JOHN &amp; DANNY COLBERT</t>
   </si>
   <si>
     <t xml:space="preserve">61 GROVELAND ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-086-104-009</t>
   </si>
   <si>
     <t xml:space="preserve">S PLEASANT ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-086-105-004</t>
   </si>
   <si>
     <t>YAKUNOVICH KATHLEEN A</t>
   </si>
   <si>
     <t xml:space="preserve">99 E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-086-105-037</t>
-[...18 lines deleted...]
-  <si>
     <t>09-00-086-106-030</t>
   </si>
   <si>
     <t>CITY OF OBERLIN</t>
   </si>
   <si>
     <t xml:space="preserve">S PARK ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-086-108-006</t>
-[...18 lines deleted...]
-  <si>
     <t>09-00-086-109-007</t>
   </si>
   <si>
     <t>RAINBOW ARIANA TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-086-109-008</t>
   </si>
   <si>
     <t xml:space="preserve">161 E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-086-109-023</t>
   </si>
   <si>
     <t>HAUPT ROBERT MICHAEL &amp; BONITA BLAIR</t>
   </si>
   <si>
     <t>09-00-086-109-024</t>
   </si>
   <si>
-    <t>09-00-086-110-011</t>
-[...38 lines deleted...]
-  <si>
     <t>09-00-086-112-039</t>
   </si>
   <si>
     <t>FREY SPRING V &amp; LORRAINE ZIEBA ETAL</t>
   </si>
   <si>
     <t>09-00-086-112-041</t>
   </si>
   <si>
     <t>BROADWELL DOROTHY C</t>
   </si>
   <si>
     <t>09-00-087-101-016</t>
   </si>
   <si>
     <t>MYERS JAMES G</t>
   </si>
   <si>
     <t xml:space="preserve">343 E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-087-101-023</t>
   </si>
   <si>
     <t>OXBOW INVESTMENT PROPERTIES LTD</t>
   </si>
   <si>
-    <t>09-00-087-101-024</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-087-101-046</t>
   </si>
   <si>
     <t>SEBLE AND ABATE PROPERTIES INC</t>
   </si>
   <si>
     <t xml:space="preserve">331 E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-087-102-001</t>
   </si>
   <si>
     <t>ASHENHURST DAVID R</t>
   </si>
   <si>
     <t xml:space="preserve">ORCHARD ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-087-102-002</t>
   </si>
   <si>
-    <t>09-00-087-104-014</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-087-107-011</t>
   </si>
   <si>
     <t>YOUNG GLADYS</t>
   </si>
   <si>
     <t xml:space="preserve">E COLLEGE ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-087-107-012</t>
   </si>
   <si>
     <t xml:space="preserve">451 E COLLEGE ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-087-107-022</t>
   </si>
   <si>
     <t>LOUNSBOROUGH LAURA L</t>
   </si>
   <si>
     <t xml:space="preserve">450 CASKEY CT  
 OBERLIN OH 44074</t>
@@ -899,260 +624,129 @@
   </si>
   <si>
     <t>09-00-091-000-006</t>
   </si>
   <si>
     <t>YOUNG VICTORIA &amp; RENELL TAYLOR &amp; REBECCA LEWIS</t>
   </si>
   <si>
     <t xml:space="preserve">QUARRY RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-091-000-022</t>
   </si>
   <si>
     <t>NOBLE NAOMI</t>
   </si>
   <si>
     <t>09-00-091-000-028</t>
   </si>
   <si>
     <t xml:space="preserve">13620 QUARRY RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-092-000-034</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-094-103-007</t>
   </si>
   <si>
     <t>WEBBER HARRY G</t>
   </si>
   <si>
     <t xml:space="preserve">LINCOLN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-095-103-010</t>
   </si>
   <si>
     <t>SECOND BAPTIST CHURCH</t>
   </si>
   <si>
-    <t>09-00-095-103-040</t>
-[...18 lines deleted...]
-  <si>
     <t>09-00-095-103-078</t>
   </si>
   <si>
     <t>BARNES ERROL D</t>
   </si>
   <si>
     <t xml:space="preserve">204 W HAMILTON ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-095-103-087</t>
-[...25 lines deleted...]
-  <si>
     <t>09-00-095-104-032</t>
   </si>
   <si>
     <t>EASTWOOD PROPERTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">47 MORGAN ST APT 5
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-095-105-003</t>
-[...28 lines deleted...]
-  <si>
     <t>09-00-095-108-012</t>
   </si>
   <si>
     <t>BURNETT RONALD A &amp; RUTH</t>
   </si>
   <si>
     <t>09-00-095-108-020</t>
   </si>
   <si>
     <t>BURNETT RONALD A &amp; RUTH G</t>
   </si>
   <si>
     <t xml:space="preserve">378 S PROFESSOR ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-095-108-024</t>
   </si>
   <si>
     <t xml:space="preserve">WASHINGTON CIR  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-095-108-040</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-096-103-015</t>
   </si>
   <si>
     <t>SHERRARD SHELLY JEAN</t>
   </si>
   <si>
     <t xml:space="preserve">S MAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-103-020</t>
   </si>
   <si>
     <t>DAVIS LORENZO A ET AL &amp; LACOI A WALKER ET AL ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">SMITH ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-096-104-001</t>
-[...32 lines deleted...]
-  <si>
     <t>09-00-096-105-006</t>
   </si>
   <si>
     <t>WILLIAMS SHEENA</t>
   </si>
   <si>
     <t>09-00-096-106-019</t>
   </si>
   <si>
     <t>KOLB WANDA ELAINE &amp; WILLIAM DARNELL SMITH ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">237 S PLEASANT ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-106-020</t>
   </si>
   <si>
     <t>09-00-096-106-021</t>
   </si>
   <si>
     <t>09-00-096-107-011</t>
   </si>
   <si>
@@ -1277,411 +871,299 @@
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-113-077</t>
   </si>
   <si>
     <t>CAMPBELL JOYCE</t>
   </si>
   <si>
     <t xml:space="preserve">E HAMILTON ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-113-079</t>
   </si>
   <si>
     <t>GILCHRIST DAISY</t>
   </si>
   <si>
     <t>09-00-096-113-086</t>
   </si>
   <si>
     <t>HOLMAN IDA</t>
   </si>
   <si>
-    <t>09-00-096-113-095</t>
-[...4 lines deleted...]
-  <si>
     <t>09-00-096-500-012</t>
   </si>
   <si>
     <t>JUS-COR INVESTMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">RAILROAD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-097-000-019</t>
   </si>
   <si>
     <t>CHAMPE MERVIN L SR TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">PARSONS RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-097-000-023</t>
   </si>
   <si>
     <t>JONES DAMIEN C &amp; MICHAEL A PRESIDENT ETAL</t>
   </si>
   <si>
-    <t>09-00-097-000-027</t>
-[...4 lines deleted...]
-  <si>
     <t>09-00-097-000-040</t>
   </si>
   <si>
     <t>SHORTS REGINA E</t>
   </si>
   <si>
     <t>09-00-097-000-041</t>
   </si>
   <si>
     <t xml:space="preserve">45000 E HAMILTON ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-099-000-039</t>
-[...34 lines deleted...]
-    <t xml:space="preserve">43792 PARSONS RD  
+    <t>09-00-099-000-052</t>
+  </si>
+  <si>
+    <t>J C HUFFMAN COUNTRY INN AND MOTOR LODGE LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44077 OBERLIN ELYRIA RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-100-000-012</t>
   </si>
   <si>
     <t>BYRD JACOB</t>
   </si>
   <si>
-    <t>09-00-100-000-052</t>
-[...14 lines deleted...]
-  <si>
     <t>09-00-100-000-070</t>
   </si>
   <si>
     <t>BROOKS THOMAS O SR &amp; MARLENE R</t>
   </si>
   <si>
     <t>09-00-100-000-079</t>
   </si>
   <si>
     <t>MCCANN AARON</t>
   </si>
   <si>
-    <t>09-00-102-000-012</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-106-000-031</t>
   </si>
   <si>
     <t>ORIGINAL GLORIOUS CHURCH IN CHRIST OF THE APOSTOLIC FAITH</t>
   </si>
   <si>
     <t>09-00-106-000-054</t>
   </si>
   <si>
     <t>NIEMEYER BETH &amp; RUSSELL</t>
   </si>
   <si>
     <t xml:space="preserve">14409 ST RT 58  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-108-000-016</t>
   </si>
   <si>
     <t>TYUS GRAY ANGELA</t>
   </si>
   <si>
     <t>09-00-108-000-037</t>
   </si>
   <si>
     <t>GEST NORMA L &amp; NORMA L SZANYI ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">44575 HALLAUER RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-109-000-006</t>
-[...8 lines deleted...]
-  <si>
     <t>09-58-999-998-998</t>
   </si>
   <si>
     <t>09-58-999-999-978</t>
   </si>
   <si>
     <t>09-60-999-998-998</t>
   </si>
   <si>
     <t>09-60-999-999-978</t>
   </si>
   <si>
     <t>10-00-020-102-022</t>
   </si>
   <si>
     <t>CHERRY VALLEY FARMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">RIGHT OF WAY  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>10-00-020-103-049</t>
   </si>
   <si>
     <t>WALKER RHONDA L</t>
   </si>
   <si>
     <t xml:space="preserve">43273 HASTINGS RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>10-00-020-103-056</t>
   </si>
   <si>
     <t>CROCKETT LERESSA</t>
   </si>
   <si>
     <t xml:space="preserve">13791 HALE RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>10-00-020-103-059</t>
   </si>
   <si>
     <t xml:space="preserve">HALE RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>10-00-020-103-079</t>
-[...8 lines deleted...]
-  <si>
     <t>10-24-999-998-998</t>
   </si>
   <si>
     <t>10-24-999-999-978</t>
   </si>
   <si>
     <t>14-00-001-630-001</t>
   </si>
   <si>
     <t>HYER ADAM</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-004-000-003</t>
   </si>
   <si>
     <t>MILLER MARIA J</t>
   </si>
   <si>
     <t xml:space="preserve">45224 U S RT 20  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>14-00-006-000-022</t>
-[...8 lines deleted...]
-  <si>
     <t>14-00-008-000-006</t>
   </si>
   <si>
     <t>SULTAN PROPERTIES &amp; FARMS LLC</t>
   </si>
   <si>
-    <t>14-00-012-000-021</t>
-[...4 lines deleted...]
-  <si>
     <t>14-00-013-000-010</t>
   </si>
   <si>
     <t xml:space="preserve">47094 U S RT 20  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-013-000-014</t>
   </si>
   <si>
     <t xml:space="preserve">47104 U S RT 20  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-035-000-004</t>
   </si>
   <si>
     <t>MCCONNELL LORI A &amp; ERIC N</t>
   </si>
   <si>
+    <t xml:space="preserve">ST RT 58  
+OBERLIN OH 44074</t>
+  </si>
+  <si>
     <t>14-00-035-000-005</t>
   </si>
   <si>
     <t>14-00-035-000-008</t>
   </si>
   <si>
     <t>MCCONNELL ERIC N &amp; LORI A</t>
   </si>
   <si>
     <t xml:space="preserve">15456 ST RT 58  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-036-000-007</t>
   </si>
   <si>
     <t>WARD TYLER &amp; RICHARD</t>
   </si>
   <si>
     <t xml:space="preserve">HALLAUER RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-046-000-012</t>
   </si>
   <si>
     <t xml:space="preserve">15788 ST RT 58  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-046-000-013</t>
   </si>
   <si>
     <t>MCCONNELL ERIC &amp; LORI</t>
   </si>
   <si>
     <t xml:space="preserve">HUGHES RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>14-00-046-000-015</t>
   </si>
   <si>
     <t xml:space="preserve">46234 HUGHES RD  
 OBERLIN OH 44074</t>
-  </si>
-[...11 lines deleted...]
-    <t>14-00-079-000-008</t>
   </si>
   <si>
     <t>14-48-999-998-998</t>
   </si>
   <si>
     <t>14-48-999-999-978</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1700,77 +1182,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F198" headerRowCount="1">
-  <autoFilter ref="A1:F198"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F138" headerRowCount="1">
+  <autoFilter ref="A1:F138"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153618&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177217&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178549&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153618&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177217&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178549&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F198"/>
+  <dimension ref="A1:F138"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="70.32535552978516" customWidth="1"/>
+    <col min="2" max="2" width="59.7867546081543" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="22.931854248046875" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -1847,3893 +1329,2693 @@
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">
         <v>12168.17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>4922.17</v>
+        <v>4522.17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>119.44</v>
+        <v>2499.61</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E8" s="3">
-        <v>2508.11</v>
+        <v>2516.16</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>1975.85</v>
+        <v>5069.85</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" s="3">
-        <v>35.94</v>
+        <v>12140.56</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>156.67</v>
+        <v>200.23</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>2499.61</v>
+        <v>4573.52</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="3">
-        <v>2516.16</v>
+        <v>390.42</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="3">
-        <v>7969.85</v>
+        <v>4386.37</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="E15" s="3">
-        <v>12140.56</v>
+        <v>4357.47</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>200.23</v>
+        <v>2281.29</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>4573.52</v>
+        <v>4107.05</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>2.16</v>
+        <v>10676.67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>4386.37</v>
+        <v>12808.87</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="E20" s="3">
-        <v>65.91</v>
+        <v>1251.13</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="E21" s="3">
-        <v>2.18</v>
+        <v>175.02</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="E22" s="3">
-        <v>4357.47</v>
+        <v>613.15</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E23" s="3">
-        <v>2281.29</v>
+        <v>7655.35</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E24" s="3">
-        <v>4107.05</v>
+        <v>0.05</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E25" s="3">
-        <v>20676.67</v>
+        <v>797.73</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E26" s="3">
-        <v>12808.87</v>
+        <v>1750.78</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E27" s="3">
-        <v>1251.13</v>
+        <v>1405.62</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E28" s="3">
-        <v>161.58</v>
+        <v>2470.48</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E29" s="3">
-        <v>175.02</v>
+        <v>2043.06</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E30" s="3">
-        <v>613.15</v>
+        <v>80544.97</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E31" s="3">
-        <v>7655.35</v>
+        <v>455.66</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E32" s="3">
-        <v>0.05</v>
+        <v>636.14</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>797.73</v>
+        <v>11329.83</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>1750.78</v>
+        <v>3995.08</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>1974.04</v>
+        <v>722.23</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>395.39</v>
+        <v>5289.02</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E37" s="3">
-        <v>2458.38</v>
+        <v>98.27</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E38" s="3">
-        <v>1405.62</v>
+        <v>12207.67</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E39" s="3">
-        <v>2470.48</v>
+        <v>85.05</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E40" s="3">
-        <v>1869.16</v>
+        <v>8760.62</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E41" s="3">
-        <v>2043.06</v>
+        <v>2684.79</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E42" s="3">
-        <v>80544.97</v>
+        <v>5238.99</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="E43" s="3">
-        <v>455.66</v>
+        <v>26.39</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>636.14</v>
+        <v>693.53</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>127</v>
+        <v>104</v>
       </c>
       <c r="E45" s="3">
-        <v>11329.83</v>
+        <v>663.75</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="3">
-        <v>3995.08</v>
+        <v>274.93</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="3">
-        <v>148.49</v>
+        <v>391.44</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="3">
-        <v>133.95</v>
+        <v>6466.96</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="3">
-        <v>2000.32</v>
+        <v>325.2</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>722.23</v>
+        <v>924.82</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E51" s="3">
-        <v>2181.27</v>
+        <v>3234.53</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="E52" s="3">
-        <v>5289.02</v>
+        <v>0.36</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>55</v>
+        <v>140</v>
       </c>
       <c r="E53" s="3">
-        <v>98.27</v>
+        <v>5.39</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>151</v>
+        <v>104</v>
       </c>
       <c r="E54" s="3">
-        <v>7258.91</v>
+        <v>450.98</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>154</v>
+        <v>104</v>
       </c>
       <c r="E55" s="3">
-        <v>12207.67</v>
+        <v>93.8</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="E56" s="3">
-        <v>3.58</v>
+        <v>7653.52</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="E57" s="3">
-        <v>85.05</v>
+        <v>179.89</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E58" s="3">
-        <v>8760.62</v>
+        <v>69308.37</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E59" s="3">
-        <v>2684.79</v>
+        <v>187.5</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="E60" s="3">
-        <v>5238.99</v>
+        <v>184.16</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>55</v>
+        <v>164</v>
       </c>
       <c r="E61" s="3">
-        <v>26.39</v>
+        <v>2014.07</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="E62" s="3">
-        <v>244.17</v>
+        <v>1744.73</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="E63" s="3">
-        <v>4693.53</v>
+        <v>24847.53</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>55</v>
+        <v>172</v>
       </c>
       <c r="E64" s="3">
-        <v>663.75</v>
+        <v>1355.58</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="E65" s="3">
-        <v>274.93</v>
+        <v>4051.05</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="E66" s="3">
-        <v>391.44</v>
+        <v>2275.01</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>187</v>
+        <v>104</v>
       </c>
       <c r="E67" s="3">
-        <v>6466.96</v>
+        <v>517.05</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="E68" s="3">
-        <v>141.37</v>
+        <v>9365.68</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="E69" s="3">
-        <v>92.81</v>
+        <v>1448.25</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="E70" s="3">
-        <v>325.2</v>
+        <v>4660.95</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="E71" s="3">
-        <v>181.29</v>
+        <v>797.6</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>202</v>
+        <v>104</v>
       </c>
       <c r="E72" s="3">
-        <v>256.66</v>
+        <v>767.11</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="E73" s="3">
-        <v>924.82</v>
+        <v>1386.31</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="E74" s="3">
-        <v>3234.53</v>
+        <v>15457.2</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="E75" s="3">
-        <v>0.36</v>
+        <v>139.45</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E76" s="3">
-        <v>5.39</v>
+        <v>2148.41</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="E77" s="3">
-        <v>7146.64</v>
+        <v>155.81</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="E78" s="3">
-        <v>2335.35</v>
+        <v>967.87</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="E79" s="3">
-        <v>124.24</v>
+        <v>1229.87</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>222</v>
+        <v>104</v>
       </c>
       <c r="E80" s="3">
-        <v>359.01</v>
+        <v>61.55</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>55</v>
+        <v>216</v>
       </c>
       <c r="E81" s="3">
-        <v>450.98</v>
+        <v>6347.79</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="E82" s="3">
-        <v>93.8</v>
+        <v>168.54</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>229</v>
+        <v>104</v>
       </c>
       <c r="E83" s="3">
-        <v>7653.52</v>
+        <v>255.23</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="E84" s="3">
-        <v>179.89</v>
+        <v>653</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="E85" s="3">
-        <v>120.43</v>
+        <v>313.44</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="E86" s="3">
-        <v>69308.37</v>
+        <v>1359.81</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="E87" s="3">
-        <v>187.5</v>
+        <v>466.43</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="E88" s="3">
-        <v>184.16</v>
+        <v>392.7</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="E89" s="3">
-        <v>139.01</v>
+        <v>462.88</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="E90" s="3">
-        <v>2014.07</v>
+        <v>6311.05</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="E91" s="3">
-        <v>3744.73</v>
+        <v>11534.28</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="E92" s="3">
-        <v>24847.53</v>
+        <v>829.61</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>255</v>
+        <v>104</v>
       </c>
       <c r="E93" s="3">
-        <v>2055.58</v>
+        <v>83.63</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>258</v>
+        <v>131</v>
       </c>
       <c r="E94" s="3">
-        <v>4051.05</v>
+        <v>953.28</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="E95" s="3">
-        <v>2275.01</v>
+        <v>4242.67</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>55</v>
+        <v>211</v>
       </c>
       <c r="E96" s="3">
-        <v>517.05</v>
+        <v>1123.13</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="E97" s="3">
-        <v>9365.68</v>
+        <v>295.45</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="E98" s="3">
-        <v>1948.25</v>
+        <v>1778.29</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="E99" s="3">
-        <v>5160.95</v>
+        <v>6977.32</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="E100" s="3">
-        <v>940.74</v>
+        <v>8728.39</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>276</v>
+        <v>211</v>
       </c>
       <c r="E101" s="3">
-        <v>797.6</v>
+        <v>2709.14</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>55</v>
+        <v>266</v>
       </c>
       <c r="E102" s="3">
-        <v>767.11</v>
+        <v>133.59</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="E103" s="3">
-        <v>508.05</v>
+        <v>77.34</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="E104" s="3">
-        <v>2628.04</v>
+        <v>349.83</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="E105" s="3">
-        <v>1426.31</v>
+        <v>79.45</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="E106" s="3">
-        <v>769.69</v>
+        <v>4281.13</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
       <c r="E107" s="3">
-        <v>416.7</v>
+        <v>7822.48</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>295</v>
+        <v>104</v>
       </c>
       <c r="E108" s="3">
-        <v>6.03</v>
+        <v>806.44</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>298</v>
+        <v>104</v>
       </c>
       <c r="E109" s="3">
-        <v>15457.2</v>
+        <v>1053.41</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="E110" s="3">
-        <v>0.04</v>
+        <v>90.37</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>304</v>
+        <v>104</v>
       </c>
       <c r="E111" s="3">
-        <v>2.65</v>
+        <v>214.58</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="E112" s="3">
-        <v>437.8</v>
+        <v>45.02</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="E113" s="3">
-        <v>139.45</v>
+        <v>5348.07</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="E114" s="3">
-        <v>2148.41</v>
+        <v>4983.74</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>309</v>
+        <v>7</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>314</v>
+        <v>9</v>
       </c>
       <c r="E115" s="3">
-        <v>155.81</v>
+        <v>944.07</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>317</v>
+        <v>9</v>
       </c>
       <c r="E116" s="3">
-        <v>36.32</v>
+        <v>10049.1</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>318</v>
+        <v>297</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>319</v>
+        <v>7</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>320</v>
+        <v>9</v>
       </c>
       <c r="E117" s="3">
-        <v>967.87</v>
+        <v>19.84</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>322</v>
+        <v>12</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>323</v>
+        <v>9</v>
       </c>
       <c r="E118" s="3">
-        <v>1229.87</v>
+        <v>192.39</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>192</v>
+        <v>300</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>325</v>
+        <v>301</v>
       </c>
       <c r="E119" s="3">
-        <v>107.85</v>
+        <v>7.73</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>192</v>
+        <v>303</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="E120" s="3">
-        <v>76.01</v>
+        <v>14577.67</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>192</v>
+        <v>306</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>329</v>
+        <v>307</v>
       </c>
       <c r="E121" s="3">
-        <v>97.76</v>
+        <v>591.67</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>330</v>
+        <v>308</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>332</v>
+        <v>309</v>
       </c>
       <c r="E122" s="3">
-        <v>569.91</v>
+        <v>47.18</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>198</v>
+        <v>7</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="E123" s="3">
-        <v>2.76</v>
+        <v>20.07</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>334</v>
+        <v>311</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>335</v>
+        <v>12</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="E124" s="3">
-        <v>61.55</v>
+        <v>206.29</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>336</v>
+        <v>312</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>337</v>
+        <v>313</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>338</v>
+        <v>314</v>
       </c>
       <c r="E125" s="3">
-        <v>6347.79</v>
+        <v>68.27</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>339</v>
+        <v>315</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>337</v>
+        <v>316</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>55</v>
+        <v>317</v>
       </c>
       <c r="E126" s="3">
-        <v>168.54</v>
+        <v>5349.11</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>340</v>
+        <v>318</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="E127" s="3">
-        <v>255.23</v>
+        <v>9491.72</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>341</v>
+        <v>320</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>342</v>
+        <v>319</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>343</v>
+        <v>321</v>
       </c>
       <c r="E128" s="3">
-        <v>653</v>
+        <v>33021.69</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>344</v>
+        <v>322</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>342</v>
+        <v>319</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="E129" s="3">
-        <v>313.44</v>
+        <v>24532.24</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>345</v>
+        <v>324</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>346</v>
+        <v>325</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>347</v>
+        <v>326</v>
       </c>
       <c r="E130" s="3">
-        <v>1359.81</v>
+        <v>1009.31</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>348</v>
+        <v>327</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>349</v>
+        <v>325</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>350</v>
+        <v>326</v>
       </c>
       <c r="E131" s="3">
-        <v>466.43</v>
+        <v>416.93</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>351</v>
+        <v>328</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>352</v>
+        <v>329</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="E132" s="3">
-        <v>392.7</v>
+        <v>1841.28</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>355</v>
+        <v>332</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="E133" s="3">
-        <v>462.88</v>
+        <v>5240.03</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>357</v>
+        <v>334</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>358</v>
+        <v>325</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>359</v>
+        <v>335</v>
       </c>
       <c r="E134" s="3">
-        <v>6311.05</v>
+        <v>62845.89</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="E135" s="3">
-        <v>11534.28</v>
+        <v>153.14</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>361</v>
+        <v>329</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="E136" s="3">
-        <v>829.61</v>
+        <v>80561.15</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>365</v>
+        <v>7</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="E137" s="3">
-        <v>83.63</v>
+        <v>90.24</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>366</v>
+        <v>342</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>367</v>
+        <v>12</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>184</v>
+        <v>9</v>
       </c>
       <c r="E138" s="3">
-        <v>953.28</v>
+        <v>918.48</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>10</v>
-[...1198 lines deleted...]
-      <c r="F198" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5832,92 +4114,32 @@
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
-    <hyperlink ref="F139" r:id="rId139"/>
-[...58 lines deleted...]
-    <hyperlink ref="F198" r:id="rId198"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>