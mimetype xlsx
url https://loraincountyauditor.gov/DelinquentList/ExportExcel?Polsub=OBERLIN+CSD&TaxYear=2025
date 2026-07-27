--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="312">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>05-03-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
@@ -195,87 +195,60 @@
   <si>
     <t xml:space="preserve">530 W LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-074-101-050</t>
   </si>
   <si>
     <t>JOURNEY 580 LLC</t>
   </si>
   <si>
     <t xml:space="preserve">580 W LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-074-103-074</t>
   </si>
   <si>
     <t>SCHROTH REBECCA L</t>
   </si>
   <si>
     <t xml:space="preserve">307 EASTERN AVE  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-075-101-078</t>
-[...9 lines deleted...]
-    <t>09-00-075-108-011</t>
+    <t>09-00-075-108-012</t>
   </si>
   <si>
     <t>TUCK CALEB G</t>
   </si>
   <si>
-    <t xml:space="preserve">322 N MAIN ST  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">N MAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-075-108-014</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-075-109-015</t>
   </si>
   <si>
     <t>KRAUSS ETHAN</t>
   </si>
   <si>
     <t xml:space="preserve">52 UNION ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-075-109-029</t>
   </si>
   <si>
     <t>FRAZIER ARTHUR &amp; LEWIS &amp; JERRY</t>
   </si>
   <si>
     <t xml:space="preserve">250 N MAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-076-101-014</t>
   </si>
   <si>
     <t>HENDERSON RYAN &amp; AMANDA JERKINS</t>
   </si>
@@ -352,60 +325,50 @@
   <si>
     <t>TROY COOVER LLC &amp; EVELYN JANE KOUNTOUPES</t>
   </si>
   <si>
     <t xml:space="preserve">W LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-085-101-004</t>
   </si>
   <si>
     <t>US BANK TRUST NA</t>
   </si>
   <si>
     <t xml:space="preserve">59 N PROSPECT ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-085-101-005</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-085-101-059</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-085-109-041</t>
   </si>
   <si>
     <t>MALTBY CLARRISA</t>
   </si>
   <si>
     <t xml:space="preserve">VACANT LAND  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-085-112-004</t>
   </si>
   <si>
     <t>ASCHAFFENBURG RUTH</t>
   </si>
   <si>
     <t xml:space="preserve">29 W COLLEGE ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-085-112-032</t>
   </si>
   <si>
     <t>FIRST METHODIST CHURCH TRUSTEES</t>
   </si>
@@ -451,137 +414,101 @@
   <si>
     <t>HARRIS ST JOHN &amp; DANNY COLBERT</t>
   </si>
   <si>
     <t xml:space="preserve">61 GROVELAND ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-086-104-009</t>
   </si>
   <si>
     <t xml:space="preserve">S PLEASANT ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-086-105-004</t>
   </si>
   <si>
     <t>YAKUNOVICH KATHLEEN A</t>
   </si>
   <si>
     <t xml:space="preserve">99 E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-086-106-030</t>
-[...12 lines deleted...]
-    <t>RAINBOW ARIANA TRUSTEE</t>
+    <t>09-00-086-109-023</t>
+  </si>
+  <si>
+    <t>HAUPT ROBERT MICHAEL &amp; BONITA BLAIR</t>
+  </si>
+  <si>
+    <t>09-00-086-109-024</t>
   </si>
   <si>
     <t xml:space="preserve">E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-086-109-008</t>
-[...14 lines deleted...]
-  <si>
     <t>09-00-086-112-039</t>
   </si>
   <si>
     <t>FREY SPRING V &amp; LORRAINE ZIEBA ETAL</t>
   </si>
   <si>
     <t>09-00-086-112-041</t>
   </si>
   <si>
     <t>BROADWELL DOROTHY C</t>
   </si>
   <si>
     <t>09-00-087-101-016</t>
   </si>
   <si>
     <t>MYERS JAMES G</t>
   </si>
   <si>
     <t xml:space="preserve">343 E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-087-101-023</t>
   </si>
   <si>
     <t>OXBOW INVESTMENT PROPERTIES LTD</t>
   </si>
   <si>
     <t>09-00-087-101-046</t>
   </si>
   <si>
     <t>SEBLE AND ABATE PROPERTIES INC</t>
   </si>
   <si>
     <t xml:space="preserve">331 E LORAIN ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>09-00-087-102-001</t>
-[...11 lines deleted...]
-  <si>
     <t>09-00-087-107-011</t>
   </si>
   <si>
     <t>YOUNG GLADYS</t>
   </si>
   <si>
     <t xml:space="preserve">E COLLEGE ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-087-107-012</t>
   </si>
   <si>
     <t xml:space="preserve">451 E COLLEGE ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-087-107-022</t>
   </si>
   <si>
     <t>LOUNSBOROUGH LAURA L</t>
   </si>
   <si>
     <t xml:space="preserve">450 CASKEY CT  
 OBERLIN OH 44074</t>
@@ -781,108 +708,88 @@
   </si>
   <si>
     <t>09-00-096-109-020</t>
   </si>
   <si>
     <t>SILVA SAMUEL</t>
   </si>
   <si>
     <t xml:space="preserve">SUMNER ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-109-027</t>
   </si>
   <si>
     <t>WHITE FIELDS DENISE</t>
   </si>
   <si>
     <t xml:space="preserve">GRAFTON ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-109-029</t>
   </si>
   <si>
-    <t>GARN INA L &amp; KEVIN R</t>
+    <t>GARN INA L</t>
   </si>
   <si>
     <t xml:space="preserve">224 GRAFTON ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-110-005</t>
   </si>
   <si>
     <t>WALKER CARRIE ETAL &amp; LORENZO A DAVIS ET AL ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">125 GRAFTON ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-110-019</t>
   </si>
   <si>
     <t>09-00-096-111-040</t>
   </si>
   <si>
     <t>GRIFFIN PRINCE</t>
   </si>
   <si>
     <t>09-00-096-111-050</t>
   </si>
   <si>
     <t>MUNSON MARY E</t>
   </si>
   <si>
-    <t>09-00-096-112-008</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-096-113-011</t>
   </si>
   <si>
     <t>HAYNES RUSSELL</t>
   </si>
   <si>
-    <t>09-00-096-113-038</t>
-[...8 lines deleted...]
-  <si>
     <t>09-00-096-113-046</t>
   </si>
   <si>
     <t>ATWOOD HENRY L &amp; ETTA R</t>
   </si>
   <si>
     <t xml:space="preserve">137 GLADYS CT  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-113-077</t>
   </si>
   <si>
     <t>CAMPBELL JOYCE</t>
   </si>
   <si>
     <t xml:space="preserve">E HAMILTON ST  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-096-113-079</t>
   </si>
   <si>
     <t>GILCHRIST DAISY</t>
   </si>
@@ -942,60 +849,50 @@
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-100-000-012</t>
   </si>
   <si>
     <t>BYRD JACOB</t>
   </si>
   <si>
     <t>09-00-100-000-070</t>
   </si>
   <si>
     <t>BROOKS THOMAS O SR &amp; MARLENE R</t>
   </si>
   <si>
     <t>09-00-100-000-079</t>
   </si>
   <si>
     <t>MCCANN AARON</t>
   </si>
   <si>
     <t>09-00-106-000-031</t>
   </si>
   <si>
     <t>ORIGINAL GLORIOUS CHURCH IN CHRIST OF THE APOSTOLIC FAITH</t>
-  </si>
-[...8 lines deleted...]
-OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-00-108-000-016</t>
   </si>
   <si>
     <t>TYUS GRAY ANGELA</t>
   </si>
   <si>
     <t>09-00-108-000-037</t>
   </si>
   <si>
     <t>GEST NORMA L &amp; NORMA L SZANYI ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">44575 HALLAUER RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>09-58-999-998-998</t>
   </si>
   <si>
     <t>09-58-999-999-978</t>
   </si>
   <si>
     <t>09-60-999-998-998</t>
@@ -1182,70 +1079,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F138" headerRowCount="1">
-  <autoFilter ref="A1:F138"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F126" headerRowCount="1">
+  <autoFilter ref="A1:F126"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153618&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177217&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178549&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=149745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=150730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=151992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=152983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153618&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177217&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=177535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178549&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F138"/>
+  <dimension ref="A1:F126"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="59.7867546081543" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="22.931854248046875" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1329,51 +1226,51 @@
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">
         <v>12168.17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>4522.17</v>
+        <v>4022.17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
         <v>2499.61</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1389,51 +1286,51 @@
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="3">
         <v>2516.16</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="3">
-        <v>5069.85</v>
+        <v>3069.85</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="3">
         <v>12140.56</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1609,2413 +1506,2173 @@
       </c>
       <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="3">
         <v>12808.87</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="3">
-        <v>1251.13</v>
+        <v>613.15</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="3">
-        <v>175.02</v>
+        <v>0.05</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E22" s="3">
-        <v>613.15</v>
+        <v>797.73</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E23" s="3">
-        <v>7655.35</v>
+        <v>1750.78</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E24" s="3">
-        <v>0.05</v>
+        <v>1405.62</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E25" s="3">
-        <v>797.73</v>
+        <v>2470.48</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E26" s="3">
-        <v>1750.78</v>
+        <v>2043.06</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E27" s="3">
-        <v>1405.62</v>
+        <v>80544.97</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E28" s="3">
-        <v>2470.48</v>
+        <v>455.66</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="E29" s="3">
-        <v>2043.06</v>
+        <v>636.14</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E30" s="3">
-        <v>80544.97</v>
+        <v>11329.83</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E31" s="3">
-        <v>455.66</v>
+        <v>3995.08</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>636.14</v>
+        <v>722.23</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="3">
-        <v>11329.83</v>
+        <v>5289.02</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="3">
-        <v>3995.08</v>
+        <v>98.27</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="3">
-        <v>722.23</v>
+        <v>85.05</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E36" s="3">
-        <v>5289.02</v>
+        <v>8760.62</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E37" s="3">
-        <v>98.27</v>
+        <v>2684.79</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="3">
-        <v>12207.67</v>
+        <v>5238.99</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="E39" s="3">
-        <v>85.05</v>
+        <v>26.39</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="3">
-        <v>8760.62</v>
+        <v>693.53</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="E41" s="3">
-        <v>2684.79</v>
+        <v>663.75</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>5238.99</v>
+        <v>274.93</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>26.39</v>
+        <v>391.44</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>693.53</v>
+        <v>6466.96</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="E45" s="3">
-        <v>663.75</v>
+        <v>0.36</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E46" s="3">
-        <v>274.93</v>
+        <v>5.39</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>131</v>
+        <v>96</v>
       </c>
       <c r="E47" s="3">
-        <v>391.44</v>
+        <v>450.98</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="E48" s="3">
-        <v>6466.96</v>
+        <v>93.8</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E49" s="3">
-        <v>325.2</v>
+        <v>7653.52</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>140</v>
+        <v>96</v>
       </c>
       <c r="E50" s="3">
-        <v>924.82</v>
+        <v>179.89</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="3">
-        <v>3234.53</v>
+        <v>69308.37</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E52" s="3">
-        <v>0.36</v>
+        <v>2014.07</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="3">
-        <v>5.39</v>
+        <v>1744.73</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="3">
-        <v>450.98</v>
+        <v>24847.53</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="E55" s="3">
-        <v>93.8</v>
+        <v>1255.58</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E56" s="3">
-        <v>7653.52</v>
+        <v>4051.05</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>104</v>
+        <v>156</v>
       </c>
       <c r="E57" s="3">
-        <v>179.89</v>
+        <v>2275.01</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="E58" s="3">
-        <v>69308.37</v>
+        <v>517.05</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E59" s="3">
-        <v>187.5</v>
+        <v>9365.68</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B60" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E60" s="3">
-        <v>184.16</v>
+        <v>1148.25</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E61" s="3">
-        <v>2014.07</v>
+        <v>4360.95</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E62" s="3">
-        <v>1744.73</v>
+        <v>797.6</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="E63" s="3">
-        <v>24847.53</v>
+        <v>767.11</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E64" s="3">
-        <v>1355.58</v>
+        <v>1386.31</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E65" s="3">
-        <v>4051.05</v>
+        <v>15457.2</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>178</v>
+        <v>96</v>
       </c>
       <c r="E66" s="3">
-        <v>2275.01</v>
+        <v>139.45</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>104</v>
+        <v>181</v>
       </c>
       <c r="E67" s="3">
-        <v>517.05</v>
+        <v>2148.41</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E68" s="3">
-        <v>9365.68</v>
+        <v>155.81</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E69" s="3">
-        <v>1448.25</v>
+        <v>967.87</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E70" s="3">
-        <v>4660.95</v>
+        <v>1229.87</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>190</v>
+        <v>96</v>
       </c>
       <c r="E71" s="3">
-        <v>797.6</v>
+        <v>61.55</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>104</v>
+        <v>194</v>
       </c>
       <c r="E72" s="3">
-        <v>767.11</v>
+        <v>6347.79</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>195</v>
+        <v>96</v>
       </c>
       <c r="E73" s="3">
-        <v>1386.31</v>
+        <v>168.54</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>198</v>
+        <v>96</v>
       </c>
       <c r="E74" s="3">
-        <v>15457.2</v>
+        <v>255.23</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>139.45</v>
+        <v>653</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E76" s="3">
-        <v>2148.41</v>
+        <v>313.44</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E77" s="3">
-        <v>155.81</v>
+        <v>1359.81</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E78" s="3">
-        <v>967.87</v>
+        <v>466.43</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" s="3">
-        <v>1229.87</v>
+        <v>392.7</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" s="3">
-        <v>61.55</v>
+        <v>462.88</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="3">
-        <v>6347.79</v>
+        <v>6311.05</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="B82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>104</v>
+        <v>218</v>
       </c>
       <c r="E82" s="3">
-        <v>168.54</v>
+        <v>11534.28</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>104</v>
+        <v>212</v>
       </c>
       <c r="E83" s="3">
-        <v>255.23</v>
+        <v>829.61</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>221</v>
+        <v>96</v>
       </c>
       <c r="E84" s="3">
-        <v>653</v>
+        <v>83.63</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>221</v>
+        <v>120</v>
       </c>
       <c r="E85" s="3">
-        <v>313.44</v>
+        <v>953.28</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>225</v>
+        <v>189</v>
       </c>
       <c r="E86" s="3">
-        <v>1359.81</v>
+        <v>1123.13</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E87" s="3">
-        <v>466.43</v>
+        <v>1778.29</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E88" s="3">
-        <v>392.7</v>
+        <v>6977.32</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="E89" s="3">
-        <v>462.88</v>
+        <v>8728.39</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>237</v>
+        <v>189</v>
       </c>
       <c r="E90" s="3">
-        <v>6311.05</v>
+        <v>2709.14</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E91" s="3">
-        <v>11534.28</v>
+        <v>133.59</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B92" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E92" s="3">
-        <v>829.61</v>
+        <v>77.34</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>104</v>
+        <v>241</v>
       </c>
       <c r="E93" s="3">
-        <v>83.63</v>
+        <v>349.83</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>131</v>
+        <v>231</v>
       </c>
       <c r="E94" s="3">
-        <v>953.28</v>
+        <v>79.45</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="3">
-        <v>4242.67</v>
+        <v>4281.13</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B96" s="0" t="s">
+      <c r="C96" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="3">
-        <v>1123.13</v>
+        <v>7822.48</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>253</v>
+        <v>96</v>
       </c>
       <c r="E97" s="3">
-        <v>295.45</v>
+        <v>806.44</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="B98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>256</v>
+        <v>96</v>
       </c>
       <c r="E98" s="3">
-        <v>1778.29</v>
+        <v>1053.41</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="E99" s="3">
-        <v>6977.32</v>
+        <v>90.37</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>259</v>
+        <v>96</v>
       </c>
       <c r="E100" s="3">
-        <v>8728.39</v>
+        <v>214.58</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>211</v>
+        <v>96</v>
       </c>
       <c r="E101" s="3">
-        <v>2709.14</v>
+        <v>5348.07</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="E102" s="3">
-        <v>133.59</v>
+        <v>4983.74</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>268</v>
+        <v>7</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>269</v>
+        <v>9</v>
       </c>
       <c r="E103" s="3">
-        <v>77.34</v>
+        <v>944.07</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>269</v>
+        <v>9</v>
       </c>
       <c r="E104" s="3">
-        <v>349.83</v>
+        <v>10049.1</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>273</v>
+        <v>7</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>259</v>
+        <v>9</v>
       </c>
       <c r="E105" s="3">
-        <v>79.45</v>
+        <v>19.84</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>273</v>
+        <v>12</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>275</v>
+        <v>9</v>
       </c>
       <c r="E106" s="3">
-        <v>4281.13</v>
+        <v>192.39</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="E107" s="3">
-        <v>7822.48</v>
+        <v>7.73</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>104</v>
+        <v>273</v>
       </c>
       <c r="E108" s="3">
-        <v>806.44</v>
+        <v>14577.67</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>104</v>
+        <v>276</v>
       </c>
       <c r="E109" s="3">
-        <v>1053.41</v>
+        <v>591.67</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="E110" s="3">
-        <v>90.37</v>
+        <v>47.18</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>286</v>
+        <v>7</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="E111" s="3">
-        <v>214.58</v>
+        <v>20.07</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>288</v>
+        <v>12</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>289</v>
+        <v>9</v>
       </c>
       <c r="E112" s="3">
-        <v>45.02</v>
+        <v>206.29</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>104</v>
+        <v>283</v>
       </c>
       <c r="E113" s="3">
-        <v>5348.07</v>
+        <v>68.27</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="E114" s="3">
-        <v>4983.74</v>
+        <v>5349.11</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>7</v>
+        <v>288</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="E115" s="3">
-        <v>944.07</v>
+        <v>9491.72</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>12</v>
+        <v>288</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>9</v>
+        <v>290</v>
       </c>
       <c r="E116" s="3">
-        <v>10049.1</v>
+        <v>33021.69</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>7</v>
+        <v>288</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>9</v>
+        <v>292</v>
       </c>
       <c r="E117" s="3">
-        <v>19.84</v>
+        <v>24532.24</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>12</v>
+        <v>294</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>9</v>
+        <v>295</v>
       </c>
       <c r="E118" s="3">
-        <v>192.39</v>
+        <v>1009.31</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="E119" s="3">
-        <v>7.73</v>
+        <v>416.93</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="E120" s="3">
-        <v>14577.67</v>
+        <v>1841.28</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E121" s="3">
-        <v>591.67</v>
+        <v>5240.03</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E122" s="3">
-        <v>47.18</v>
+        <v>62845.89</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>7</v>
+        <v>306</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>9</v>
+        <v>307</v>
       </c>
       <c r="E123" s="3">
-        <v>20.07</v>
+        <v>153.14</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>12</v>
+        <v>298</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>9</v>
+        <v>309</v>
       </c>
       <c r="E124" s="3">
-        <v>206.29</v>
+        <v>80561.15</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>313</v>
+        <v>7</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>314</v>
+        <v>9</v>
       </c>
       <c r="E125" s="3">
-        <v>68.27</v>
+        <v>90.24</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>317</v>
+        <v>9</v>
       </c>
       <c r="E126" s="3">
-        <v>5349.11</v>
+        <v>918.48</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>10</v>
-[...238 lines deleted...]
-      <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4102,44 +3759,32 @@
     <hyperlink ref="F102" r:id="rId102"/>
     <hyperlink ref="F103" r:id="rId103"/>
     <hyperlink ref="F104" r:id="rId104"/>
     <hyperlink ref="F105" r:id="rId105"/>
     <hyperlink ref="F106" r:id="rId106"/>
     <hyperlink ref="F107" r:id="rId107"/>
     <hyperlink ref="F108" r:id="rId108"/>
     <hyperlink ref="F109" r:id="rId109"/>
     <hyperlink ref="F110" r:id="rId110"/>
     <hyperlink ref="F111" r:id="rId111"/>
     <hyperlink ref="F112" r:id="rId112"/>
     <hyperlink ref="F113" r:id="rId113"/>
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
-    <hyperlink ref="F127" r:id="rId127"/>
-[...10 lines deleted...]
-    <hyperlink ref="F138" r:id="rId138"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>