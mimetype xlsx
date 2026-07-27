--- v0 (2026-02-05)
+++ v1 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="1264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="901" uniqueCount="901">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00614</t>
   </si>
   <si>
     <t>CASWELL FRANK A</t>
   </si>
   <si>
@@ -67,77 +67,59 @@
   <si>
     <t>DEAN JEFFLEE P</t>
   </si>
   <si>
     <t>214 NORTH CAROLINA DR LOT 214</t>
   </si>
   <si>
     <t>00733</t>
   </si>
   <si>
     <t>BROCIOUS ROBERT</t>
   </si>
   <si>
     <t>231 CONNECTICUT DR LOT 231</t>
   </si>
   <si>
     <t>00738</t>
   </si>
   <si>
     <t>JACOBS JESSICA L</t>
   </si>
   <si>
     <t>109 DELAWARE CIR LOT 109</t>
   </si>
   <si>
-    <t>00739</t>
-[...7 lines deleted...]
-  <si>
     <t>00753</t>
   </si>
   <si>
     <t>THOMPSON MARY M</t>
   </si>
   <si>
     <t>238 NORTH CAROLINA DR LOT 238</t>
   </si>
   <si>
-    <t>00759</t>
-[...7 lines deleted...]
-  <si>
     <t>00762</t>
   </si>
   <si>
     <t>PARKER KIMBERLY J WROS &amp; JOSHUA B SYCH WROS</t>
   </si>
   <si>
     <t>113 KENTUCKY DR LOT 113</t>
   </si>
   <si>
     <t>00764</t>
   </si>
   <si>
     <t>HALFHILL SHAWN</t>
   </si>
   <si>
     <t>250 NEW YORK AVE LOT 250</t>
   </si>
   <si>
     <t>00768</t>
   </si>
   <si>
     <t>PIRKEL BARBARA A</t>
   </si>
   <si>
     <t>214 NEW YORK AVE LOT 214</t>
@@ -247,59 +229,50 @@
   <si>
     <t>BAISDEN DEYAWNA M</t>
   </si>
   <si>
     <t>211 CONNECTICUT DR LOT 211</t>
   </si>
   <si>
     <t>00840</t>
   </si>
   <si>
     <t>ROWE ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">232 RHODE ISLAND  LOT 232</t>
   </si>
   <si>
     <t>00859</t>
   </si>
   <si>
     <t>JAKUPAK TORI</t>
   </si>
   <si>
     <t>112 KENTUCKY DR LOT 112</t>
   </si>
   <si>
-    <t>00866</t>
-[...7 lines deleted...]
-  <si>
     <t>00868</t>
   </si>
   <si>
     <t>MCCUNE BETTY J</t>
   </si>
   <si>
     <t>115 PENNSYLVANIA AVE LOT 115</t>
   </si>
   <si>
     <t>00872</t>
   </si>
   <si>
     <t>ARBOGAST AMBER N</t>
   </si>
   <si>
     <t>140 PENNSYLVANIA AVE LOT 140</t>
   </si>
   <si>
     <t>00875</t>
   </si>
   <si>
     <t>MILLER ROBERT W JR</t>
   </si>
   <si>
     <t>121 PENNSYLVANIA AVE LOT 121</t>
@@ -319,77 +292,50 @@
   <si>
     <t>MOZYNSKI MICHAEL R &amp; LORIE A</t>
   </si>
   <si>
     <t>203 CONNECTICUT DR LOT 203</t>
   </si>
   <si>
     <t>00895</t>
   </si>
   <si>
     <t>POLLY DEBRA L</t>
   </si>
   <si>
     <t>109 VIRGINIA AVE LOT 109</t>
   </si>
   <si>
     <t>00904</t>
   </si>
   <si>
     <t>PETRUNA FAITH</t>
   </si>
   <si>
     <t>124 PENNSYLVANIA AVE LOT 124</t>
   </si>
   <si>
-    <t>00914</t>
-[...25 lines deleted...]
-  <si>
     <t>00928</t>
   </si>
   <si>
     <t>REMER SCOTT A</t>
   </si>
   <si>
     <t>118 KENTUCKY DR LOT 118</t>
   </si>
   <si>
     <t>00945</t>
   </si>
   <si>
     <t>FERRARO JARED M</t>
   </si>
   <si>
     <t>220 NORTH CAROLINA DR LOT 220</t>
   </si>
   <si>
     <t>00946</t>
   </si>
   <si>
     <t>MORRISON SUSAN &amp; KENNETH</t>
   </si>
   <si>
     <t>110 VIRGINIA AVE LOT 110</t>
@@ -400,185 +346,140 @@
   <si>
     <t>BACKENSTO TAMMY R</t>
   </si>
   <si>
     <t>205 CONNECTICUT DR LOT 205</t>
   </si>
   <si>
     <t>00953</t>
   </si>
   <si>
     <t>SILVIS STEWART</t>
   </si>
   <si>
     <t>116 VIRGINIA AVE LOT 116</t>
   </si>
   <si>
     <t>00954</t>
   </si>
   <si>
     <t>FRISH TODD F &amp; DAWN M SAWYER</t>
   </si>
   <si>
     <t>207 CONNECTICUT DR LOT 207</t>
   </si>
   <si>
-    <t>00957</t>
-[...7 lines deleted...]
-  <si>
     <t>00961</t>
   </si>
   <si>
     <t>RUSSELL TIANA M</t>
   </si>
   <si>
     <t>111 DELAWARE CIR LOT 111</t>
   </si>
   <si>
     <t>00966</t>
   </si>
   <si>
     <t>DOWNS JOAN &amp; JOHN</t>
   </si>
   <si>
     <t>233 MASSACHUSETTS AVE LOT 233</t>
   </si>
   <si>
     <t>00968</t>
   </si>
   <si>
     <t>SMITH KENNETH R</t>
   </si>
   <si>
     <t>128 VIRGINIA AVE LOT 128</t>
   </si>
   <si>
-    <t>00969</t>
-[...7 lines deleted...]
-  <si>
     <t>00972</t>
   </si>
   <si>
     <t>WHITMORE SHANNON L &amp; TERESA M</t>
   </si>
   <si>
     <t>232 MASSACHUSETTS AVE LOT 232</t>
   </si>
   <si>
     <t>00975</t>
   </si>
   <si>
     <t>WARD JAMES A</t>
   </si>
   <si>
     <t>127 PENNSYLVANIA AVE LOT 127</t>
   </si>
   <si>
-    <t>00991</t>
-[...7 lines deleted...]
-  <si>
     <t>00995</t>
   </si>
   <si>
     <t>TWEEDIE KEVIN V</t>
   </si>
   <si>
     <t>240 MASSACHUSETTS AVE LOT 240</t>
   </si>
   <si>
     <t>01003</t>
   </si>
   <si>
     <t>CARDER ALEXANDER J R</t>
   </si>
   <si>
     <t>133 PENNSYLVANIA AVE LOT 133</t>
   </si>
   <si>
     <t>01004</t>
   </si>
   <si>
     <t>MORRIS JALISSA L</t>
   </si>
   <si>
     <t>103 VIRGINIA AVE LOT 103</t>
   </si>
   <si>
     <t>01016</t>
   </si>
   <si>
     <t>MOLNAR BARBARA &amp; JAMES</t>
   </si>
   <si>
     <t>129 PENNSYLVANIA AVE LOT 129</t>
   </si>
   <si>
     <t>01028</t>
   </si>
   <si>
     <t>SPENCE DUSTIN</t>
   </si>
   <si>
     <t>218 CONNECTICUT DR LOT 218</t>
   </si>
   <si>
-    <t>01927</t>
-[...16 lines deleted...]
-  <si>
     <t>02479</t>
   </si>
   <si>
     <t>DOBBINS LAMBERT C &amp; DUSTI D</t>
   </si>
   <si>
     <t>150 PENNSYLVANIA AVE LOT 150</t>
   </si>
   <si>
     <t>02611</t>
   </si>
   <si>
     <t>BROWN STEPHANIE &amp; JOSHUA MELLEN</t>
   </si>
   <si>
     <t>149 KENTUCKY DR LOT 149</t>
   </si>
   <si>
     <t>03105</t>
   </si>
   <si>
     <t>FIELDS TAYLOR K</t>
   </si>
   <si>
     <t>107 KENTUCKY DR LOT 107</t>
@@ -607,59 +508,50 @@
   <si>
     <t>WILLIAMS EIM J</t>
   </si>
   <si>
     <t>136 KENTUCKY DR LOT 136</t>
   </si>
   <si>
     <t>03188</t>
   </si>
   <si>
     <t>MCATEE ARIELLA V</t>
   </si>
   <si>
     <t>146 VIRGINIA AVE LOT 146</t>
   </si>
   <si>
     <t>03189</t>
   </si>
   <si>
     <t>LANGFORD THOMAS MELISSA D</t>
   </si>
   <si>
     <t>233 NORTH CAROLINA DR LOT 233</t>
   </si>
   <si>
-    <t>03199</t>
-[...7 lines deleted...]
-  <si>
     <t>03202</t>
   </si>
   <si>
     <t>LEWIS CHRISTINE</t>
   </si>
   <si>
     <t>161 KENTUCKY DR LOT 161</t>
   </si>
   <si>
     <t>03214</t>
   </si>
   <si>
     <t>DOOLEY JAMIE L</t>
   </si>
   <si>
     <t>127 VIRGINIA AVE LOT 127</t>
   </si>
   <si>
     <t>03236</t>
   </si>
   <si>
     <t>LANDES MICHAEL E</t>
   </si>
   <si>
     <t>138 VIRGINIA AVE LOT 138</t>
@@ -670,120 +562,93 @@
   <si>
     <t>GRAY KENNETH N &amp; RICKIE L PORTER</t>
   </si>
   <si>
     <t>121 DELAWARE CIR LOT 121</t>
   </si>
   <si>
     <t>03323</t>
   </si>
   <si>
     <t>BRODERICK EDWARD</t>
   </si>
   <si>
     <t>127 DELAWARE CIR LOT 127</t>
   </si>
   <si>
     <t>03330</t>
   </si>
   <si>
     <t>COGAR ROBERT E &amp; JUNE E</t>
   </si>
   <si>
     <t>113 PENNSYLVANIA AVE LOT 113</t>
   </si>
   <si>
-    <t>03345</t>
-[...16 lines deleted...]
-  <si>
     <t>03367</t>
   </si>
   <si>
     <t>WILLIAMS JANET</t>
   </si>
   <si>
     <t>130 DELAWARE CIR LOT 130</t>
   </si>
   <si>
     <t>03401</t>
   </si>
   <si>
     <t>GUILD VALERIE</t>
   </si>
   <si>
     <t>142 VIRGINIA AVE LOT 142</t>
   </si>
   <si>
-    <t>03416</t>
-[...7 lines deleted...]
-  <si>
     <t>03420</t>
   </si>
   <si>
     <t>FREDERICK ROY &amp; DALENE</t>
   </si>
   <si>
     <t>117 DELAWARE CIR LOT 117</t>
   </si>
   <si>
     <t>03460</t>
   </si>
   <si>
     <t>NOLAND GREGORY</t>
   </si>
   <si>
     <t>115 DELAWARE CIR LOT 115</t>
   </si>
   <si>
     <t>03492</t>
   </si>
   <si>
     <t>ELEK TERRY E</t>
   </si>
   <si>
-    <t>125 EDGECLIFF CIR W LOT 125</t>
+    <t>125 EDGECLIFF CIR W LOT 134</t>
   </si>
   <si>
     <t>03513</t>
   </si>
   <si>
     <t>SCAGLIONE DENISE M</t>
   </si>
   <si>
     <t>182 DELAWARE CIR LOT 182</t>
   </si>
   <si>
     <t>03524</t>
   </si>
   <si>
     <t>RZACA GARY</t>
   </si>
   <si>
     <t>184 DELAWARE CIR LOT 184</t>
   </si>
   <si>
     <t>03535</t>
   </si>
   <si>
     <t>STREETER JEANIE</t>
   </si>
@@ -841,59 +706,50 @@
   <si>
     <t>ATWELL KRISTI</t>
   </si>
   <si>
     <t>160 DELAWARE CIR LOT 160</t>
   </si>
   <si>
     <t>03642</t>
   </si>
   <si>
     <t>SWORD BRANDIE</t>
   </si>
   <si>
     <t>165 DELAWARE CIR LOT 165</t>
   </si>
   <si>
     <t>03721</t>
   </si>
   <si>
     <t>DRUMMOND DAVID L</t>
   </si>
   <si>
     <t>156 DELAWARE CIR LOT 156</t>
   </si>
   <si>
-    <t>03805</t>
-[...7 lines deleted...]
-  <si>
     <t>03846</t>
   </si>
   <si>
     <t>HILL MICHELLE R</t>
   </si>
   <si>
     <t>157 DELAWARE CIR LOT 157</t>
   </si>
   <si>
     <t>03853</t>
   </si>
   <si>
     <t>STCLAIR BARBARA &amp; LORETTA ROUNDTREE</t>
   </si>
   <si>
     <t>109 SOUTH CAROLINA AVE LOT 109</t>
   </si>
   <si>
     <t>03886</t>
   </si>
   <si>
     <t>OWENS MELVIN T SR</t>
   </si>
   <si>
     <t xml:space="preserve">205 RHODE ISLAND  LOT 205</t>
@@ -985,59 +841,50 @@
   <si>
     <t>EVANS KIMBERLY A</t>
   </si>
   <si>
     <t>147 DELAWARE CIR LOT 147</t>
   </si>
   <si>
     <t>04033</t>
   </si>
   <si>
     <t>FOGEL DAVID L</t>
   </si>
   <si>
     <t xml:space="preserve">209 RHODE ISLAND  LOT 209</t>
   </si>
   <si>
     <t>04043</t>
   </si>
   <si>
     <t>PICKERING BARBARA M</t>
   </si>
   <si>
     <t>141 PENNSYLVANIA AVE LOT 141</t>
   </si>
   <si>
-    <t>04061</t>
-[...7 lines deleted...]
-  <si>
     <t>04108</t>
   </si>
   <si>
     <t>RAY MARY &amp; ROGER D</t>
   </si>
   <si>
     <t>243 MASSACHUSETTS AVE LOT 243</t>
   </si>
   <si>
     <t>04116</t>
   </si>
   <si>
     <t>DIFRANCO FRANK</t>
   </si>
   <si>
     <t>133 SOUTH CAROLINA AVE LOT 133</t>
   </si>
   <si>
     <t>04117</t>
   </si>
   <si>
     <t>DAVIS HEATHER WROS &amp; JOHN WROS</t>
   </si>
   <si>
     <t>135 SOUTH CAROLINA AVE LOT 135</t>
@@ -1084,59 +931,50 @@
   <si>
     <t>FOX ROGER III</t>
   </si>
   <si>
     <t>237 MASSACHUSETTS AVE LOT 237</t>
   </si>
   <si>
     <t>04363</t>
   </si>
   <si>
     <t>DAGGETT AMY &amp; JERRY</t>
   </si>
   <si>
     <t>170 DELAWARE CIR LOT 170</t>
   </si>
   <si>
     <t>04364</t>
   </si>
   <si>
     <t>WULFF HEATHER M &amp; KEVIN A TREMBLEY</t>
   </si>
   <si>
     <t>238 MASSACHUSETTS AVE LOT 238</t>
   </si>
   <si>
-    <t>04368</t>
-[...7 lines deleted...]
-  <si>
     <t>04371</t>
   </si>
   <si>
     <t>PAVILACK PATTY L &amp; DAVID P</t>
   </si>
   <si>
     <t>281 CONNECTICUT DR LOT 281</t>
   </si>
   <si>
     <t>04374</t>
   </si>
   <si>
     <t>SCOTT ELAINE S &amp; BOBBY</t>
   </si>
   <si>
     <t>258 NEW YORK AVE LOT 258</t>
   </si>
   <si>
     <t>04400</t>
   </si>
   <si>
     <t>BALLARD MEGAN</t>
   </si>
   <si>
     <t>149 SOUTH CAROLINA AVE LOT 149</t>
@@ -1165,95 +1003,77 @@
   <si>
     <t>HINER TINA M</t>
   </si>
   <si>
     <t>137 SOUTH CAROLINA AVE LOT 137</t>
   </si>
   <si>
     <t>04454</t>
   </si>
   <si>
     <t>ABBOTT CHERYL</t>
   </si>
   <si>
     <t>227 MASSACHUSETTS AVE LOT 227</t>
   </si>
   <si>
     <t>04467</t>
   </si>
   <si>
     <t>SALUPPO SETH &amp; JESSICA HEISLEY</t>
   </si>
   <si>
     <t>168 DELAWARE CIR LOT 168</t>
   </si>
   <si>
-    <t>04470</t>
-[...7 lines deleted...]
-  <si>
     <t>04471</t>
   </si>
   <si>
     <t>MOLNAR HOLLY E</t>
   </si>
   <si>
     <t xml:space="preserve">223 RHODE ISLAND  LOT 223</t>
   </si>
   <si>
     <t>04476</t>
   </si>
   <si>
     <t>CHRONISTER CYNTHIA &amp; CHARLES</t>
   </si>
   <si>
     <t>253 MASSACHUSETTS AVE LOT 253</t>
   </si>
   <si>
     <t>04490</t>
   </si>
   <si>
     <t>EGER BEVERLY &amp; PAMELA A</t>
   </si>
   <si>
     <t xml:space="preserve">225 RHODE ISLAND  LOT 225</t>
   </si>
   <si>
-    <t>04501</t>
-[...7 lines deleted...]
-  <si>
     <t>04539</t>
   </si>
   <si>
     <t>BUETTNER DEBORAH L</t>
   </si>
   <si>
     <t>121 SOUTH CAROLINA AVE LOT 121</t>
   </si>
   <si>
     <t>04590</t>
   </si>
   <si>
     <t>LANE PAMELA L &amp; CHARLES D PIERCE</t>
   </si>
   <si>
     <t>256 MASSACHUSETTS AVE LOT 256</t>
   </si>
   <si>
     <t>04659</t>
   </si>
   <si>
     <t>ODY ADAM</t>
   </si>
   <si>
     <t>239 MASSACHUSETTS AVE LOT 239</t>
@@ -1271,68 +1091,50 @@
     <t>04680</t>
   </si>
   <si>
     <t>SPARTANS PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  LOT 171</t>
   </si>
   <si>
     <t>04819</t>
   </si>
   <si>
     <t>SONGER ARIANNE</t>
   </si>
   <si>
     <t>246 CONNECTICUT DR LOT 246</t>
   </si>
   <si>
     <t>04824</t>
   </si>
   <si>
     <t>LOTTIG CANDI</t>
   </si>
   <si>
     <t>135 KENTUCKY DR LOT 135</t>
-  </si>
-[...16 lines deleted...]
-    <t>225 NEW YORK AVE LOT 225</t>
   </si>
   <si>
     <t>06236</t>
   </si>
   <si>
     <t>YES HOMESALES EXP LLC</t>
   </si>
   <si>
     <t>110 DELAWARE CIR LOT 110</t>
   </si>
   <si>
     <t>06-34-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>06-34-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
@@ -1346,222 +1148,159 @@
   <si>
     <t xml:space="preserve">OBERLIN ELYRIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-003-123-001</t>
   </si>
   <si>
     <t>AXFORD TIM</t>
   </si>
   <si>
     <t xml:space="preserve">501 OBERLIN ELYRIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-003-123-002</t>
   </si>
   <si>
     <t>DAVIS CRAIG</t>
   </si>
   <si>
     <t xml:space="preserve">503 OBERLIN ELYRIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-003-123-017</t>
-[...18 lines deleted...]
-  <si>
     <t>10-00-003-124-034</t>
   </si>
   <si>
     <t>675 OBERLIN LLC</t>
   </si>
   <si>
     <t xml:space="preserve">675 OBERLIN ELYRIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-003-125-021</t>
   </si>
   <si>
     <t>CHASE ABBEGALE &amp; FAITH MCKINLEY</t>
   </si>
   <si>
     <t xml:space="preserve">10464 LAGRANGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-003-127-033</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-003-129-005</t>
   </si>
   <si>
     <t>BROWN MATTIE O &amp; MATTIE</t>
   </si>
   <si>
     <t xml:space="preserve">STEELTON ST  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-003-129-006</t>
   </si>
   <si>
     <t>10-00-003-129-007</t>
   </si>
   <si>
     <t xml:space="preserve">198 STEELTON ST  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-003-131-003</t>
   </si>
   <si>
     <t>WILSON JEFFREY</t>
   </si>
   <si>
     <t xml:space="preserve">606 OBERLIN ELYRIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-003-131-004</t>
   </si>
   <si>
     <t>10-00-003-131-060</t>
   </si>
   <si>
     <t>CLEVELAND SOUTHWESTERN &amp; COLUMBUS R R CO</t>
   </si>
   <si>
-    <t>10-00-003-131-062</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">40000 MYRTLE CT  
+    <t>10-00-004-107-044</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ MOISES &amp; KEILA NEGRONI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">613 STATE ST  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-107-040</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">606 FULLER RD  
+    <t>10-00-004-107-045</t>
+  </si>
+  <si>
+    <t>STILES NORMAN J JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">617 STATE ST  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-107-043</t>
-[...2 lines deleted...]
-    <t>RODRIGUEZ MOISES &amp; KEILA NEGRONI</t>
+    <t>10-00-004-109-043</t>
+  </si>
+  <si>
+    <t>STACEY ALONZO &amp; MARSHA STACEY WALTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">629 WAYNE ST  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-004-109-058</t>
+  </si>
+  <si>
+    <t>GLASS LELA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WAYNE ST  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-004-109-060</t>
+  </si>
+  <si>
+    <t>GLASS LELA M</t>
   </si>
   <si>
     <t xml:space="preserve">STATE ST  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-107-044</t>
-[...51 lines deleted...]
-  <si>
     <t>10-00-004-109-061</t>
   </si>
   <si>
     <t>10-00-004-111-056</t>
   </si>
   <si>
     <t>JOHNSON DOREATHEA</t>
   </si>
   <si>
     <t xml:space="preserve">625 WOOD ST  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-112-038</t>
   </si>
   <si>
     <t>LITZENDORF DANA M</t>
   </si>
   <si>
     <t>10-00-004-112-039</t>
   </si>
   <si>
     <t>OLIVER ANDREA M</t>
   </si>
   <si>
@@ -1586,958 +1325,581 @@
   <si>
     <t>10-00-004-113-028</t>
   </si>
   <si>
     <t>10-00-004-113-029</t>
   </si>
   <si>
     <t>10-00-004-113-030</t>
   </si>
   <si>
     <t>10-00-004-113-031</t>
   </si>
   <si>
     <t>10-00-004-113-032</t>
   </si>
   <si>
     <t>10-00-004-113-033</t>
   </si>
   <si>
     <t>10-00-004-113-044</t>
   </si>
   <si>
     <t>SZABO STEPHANIE J</t>
   </si>
   <si>
-    <t>10-00-004-117-001</t>
-[...2 lines deleted...]
-    <t>SMITH ROBERT &amp; CHERYL</t>
+    <t>10-00-004-120-017</t>
+  </si>
+  <si>
+    <t>ROSE SIRHAN LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAST AVE  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-004-120-018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1425 EAST AVE  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-004-123-034</t>
+  </si>
+  <si>
+    <t>SAYERS GEOFFREY A</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-117-002</t>
-[...27 lines deleted...]
-  <si>
     <t>10-00-004-123-053</t>
   </si>
   <si>
     <t xml:space="preserve">239 OAKWOOD ST  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-123-073</t>
   </si>
   <si>
     <t>ROSE DRIVE THRU LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1501 GRAFTON RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-123-090</t>
-[...25 lines deleted...]
-  <si>
     <t>10-00-004-124-021</t>
   </si>
   <si>
     <t>SPROUSE RANDALL</t>
   </si>
   <si>
     <t xml:space="preserve">250 OAKWOOD ST  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-124-030</t>
-[...1 lines deleted...]
-  <si>
     <t>10-00-004-124-033</t>
   </si>
   <si>
     <t>MILLER JOHNNIE</t>
   </si>
   <si>
     <t>10-00-004-124-060</t>
   </si>
   <si>
-    <t>ZWOLENIK JOSHUA C</t>
+    <t>SHAW ROBERT G &amp; LAURA S</t>
   </si>
   <si>
     <t xml:space="preserve">MILLER CT  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-125-029</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-004-125-039</t>
   </si>
   <si>
     <t>PALIDER NORMAN D</t>
   </si>
   <si>
     <t xml:space="preserve">1829 GRAFTON RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-125-097</t>
   </si>
   <si>
     <t>ELBERT INVESTMENTS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">113 HOPE CT  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-125-118</t>
-[...28 lines deleted...]
-  <si>
     <t>10-00-004-127-028</t>
   </si>
   <si>
     <t>HAWS MARY ELLEN</t>
   </si>
   <si>
     <t xml:space="preserve">414 SOUTHWOOD DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-127-032</t>
   </si>
   <si>
     <t>KUCERA JENNIFER</t>
   </si>
   <si>
     <t xml:space="preserve">328 SOUTHWOOD DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-127-050</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">141 FULLER RD  
+    <t>10-00-004-128-004</t>
+  </si>
+  <si>
+    <t>PAYNE REBECCA &amp; B P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10489 INDIAN HOLLOW RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-130-001</t>
   </si>
   <si>
     <t>HERNANDEZ ALFREDO &amp; DEMARIS L RIVERA MARRERO</t>
   </si>
   <si>
     <t>10-00-004-131-010</t>
   </si>
   <si>
     <t>SEIBER BRANDON SCOTT</t>
   </si>
   <si>
     <t xml:space="preserve">126 FULLER RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-131-012</t>
   </si>
   <si>
     <t>O ACES OHIO REALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">21 ARDOLA CT  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-131-035</t>
   </si>
   <si>
     <t>PLAS JOYCE R</t>
   </si>
   <si>
     <t xml:space="preserve">161 PLAS DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-131-064</t>
-[...1 lines deleted...]
-  <si>
     <t>10-00-004-131-082</t>
   </si>
   <si>
     <t>SIMMERLY EMMA</t>
   </si>
   <si>
     <t xml:space="preserve">GRAFTON RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-132-014</t>
   </si>
   <si>
     <t>DETTORE FARMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">EAST RIVER RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-132-034</t>
   </si>
   <si>
     <t>LITTLETON PATRICIA A</t>
   </si>
   <si>
     <t>10-00-004-132-037</t>
   </si>
   <si>
     <t xml:space="preserve">FULLER RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-004-133-011</t>
   </si>
   <si>
     <t>SMITH CALVIN C &amp; STOKLEY JOAN M</t>
   </si>
   <si>
     <t>10-00-004-140-006</t>
   </si>
   <si>
     <t>DRIVER WILLIAM PAUL</t>
   </si>
   <si>
     <t xml:space="preserve">39696 ROBERT LN  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-004-142-001</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-005-101-605</t>
   </si>
   <si>
     <t>ELYRIA EAST LITTLE LEAGUE INC</t>
   </si>
   <si>
     <t xml:space="preserve">WITTENBERG RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-005-102-004</t>
   </si>
   <si>
     <t>MOORE JESSICA</t>
   </si>
   <si>
     <t xml:space="preserve">9715 ABBE RD S 
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-005-106-001</t>
-[...18 lines deleted...]
-  <si>
     <t>10-00-005-107-089</t>
   </si>
   <si>
     <t>CEJA GREGORY E &amp; CAROLYN</t>
   </si>
   <si>
     <t xml:space="preserve">CHESTNUT RIDGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-005-107-098</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-005-107-117</t>
   </si>
   <si>
     <t>ELYRIA EAST CONGREGATION OF JEHOVAHS WITNESSES</t>
   </si>
   <si>
     <t xml:space="preserve">39099 CHESTNUT RIDGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-005-107-177</t>
-[...18 lines deleted...]
-  <si>
     <t>10-00-005-107-372</t>
   </si>
   <si>
     <t>CUSTOM WELL BUILT HOMES INC</t>
   </si>
   <si>
     <t xml:space="preserve">FINCH DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-005-107-382</t>
   </si>
   <si>
     <t>SCHMIDT MICHELLE ANN</t>
   </si>
   <si>
     <t xml:space="preserve">228 FINCH DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-005-107-523</t>
   </si>
   <si>
     <t>SINGER KENNETH C</t>
   </si>
   <si>
+    <t>10-00-005-107-563</t>
+  </si>
+  <si>
+    <t>DANIEL DENVER L &amp; MISTY D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">119 TEAL ST  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
     <t>10-00-005-107-611</t>
   </si>
   <si>
     <t>JJI LLC</t>
   </si>
   <si>
     <t xml:space="preserve">401 ALEXIS DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-005-721-008</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-005-762-011</t>
   </si>
   <si>
     <t>SCHNEIDER KAREN M</t>
   </si>
   <si>
     <t xml:space="preserve">910 HAMPTON DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-006-107-026</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-006-109-006</t>
   </si>
   <si>
     <t>CHAVALIA HOWARD K &amp; DAWN E</t>
   </si>
   <si>
     <t xml:space="preserve">2017 GRAFTON RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-006-110-014</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-006-111-069</t>
   </si>
   <si>
     <t>BURDEN DAVID LEE &amp; KATHY LEE</t>
   </si>
   <si>
     <t xml:space="preserve">BUTTERNUT RIDGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-006-112-005</t>
   </si>
   <si>
     <t>WIGGINS JEREMIE W &amp; GINA M</t>
   </si>
   <si>
     <t xml:space="preserve">JERROL CT  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-006-112-017</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-006-112-025</t>
   </si>
   <si>
     <t>CASTLE MICHAEL W</t>
   </si>
   <si>
     <t xml:space="preserve">107 YUNKER CT  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-006-120-001</t>
   </si>
   <si>
     <t>GOODYEAR WILLIAM A</t>
   </si>
   <si>
-    <t>10-00-006-120-050</t>
-[...14 lines deleted...]
-  <si>
     <t>10-00-006-124-013</t>
   </si>
   <si>
     <t>NEWTON CHRISTINE M</t>
   </si>
   <si>
     <t xml:space="preserve">2220 GRAFTON RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-006-124-020</t>
   </si>
   <si>
     <t xml:space="preserve">PROSPECT ST  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-006-126-089</t>
   </si>
   <si>
     <t>SHEPARD GRACE A</t>
   </si>
   <si>
     <t xml:space="preserve">ROBSON RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>10-00-007-101-030</t>
-[...98 lines deleted...]
-  <si>
     <t>10-00-007-105-023</t>
   </si>
   <si>
     <t>DEIBELE TOM</t>
   </si>
   <si>
     <t xml:space="preserve">40152 BUTTERNUT RIDGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-007-106-063</t>
   </si>
   <si>
     <t>BEANE ROGER E &amp; ELAINE J</t>
   </si>
   <si>
     <t>10-00-007-108-009</t>
   </si>
   <si>
     <t>HARTLEY LLOYD E ETAL</t>
   </si>
   <si>
     <t>10-00-007-109-033</t>
   </si>
   <si>
     <t>MULLINS JEFFREY JAMES</t>
   </si>
   <si>
     <t xml:space="preserve">39611 BUTTERNUT RIDGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-007-109-035</t>
   </si>
   <si>
     <t>HEBEBRAND RICHARD N</t>
   </si>
   <si>
     <t xml:space="preserve">39677 BUTTERNUT RIDGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-008-113-018</t>
-[...2 lines deleted...]
-    <t>SPEARS CLARK &amp; KELLY</t>
+    <t>10-00-008-113-037</t>
+  </si>
+  <si>
+    <t>ASSET VENTURE INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40666 CARLISLE AVE  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-008-113-044</t>
+  </si>
+  <si>
+    <t>MORRISON TERI LYNNE &amp; WILLIARD J HARRISON ETAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40602 CARLISLE AVE  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-008-113-045</t>
+  </si>
+  <si>
+    <t>ROURKE MICHAEL A &amp; LAUREN N CONKLIN</t>
   </si>
   <si>
     <t xml:space="preserve">CARLISLE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-008-113-019</t>
-[...31 lines deleted...]
-  <si>
     <t>10-00-008-113-046</t>
   </si>
   <si>
     <t xml:space="preserve">40586 CARLISLE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-008-113-054</t>
   </si>
   <si>
     <t>HARRISON WILLARD E</t>
   </si>
   <si>
     <t>10-00-008-113-055</t>
   </si>
   <si>
     <t>10-00-008-114-013</t>
   </si>
   <si>
     <t>WESTFALL LAURENCE D</t>
   </si>
   <si>
     <t xml:space="preserve">40851 CARLISLE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-008-114-054</t>
   </si>
   <si>
     <t>PIXLEY OSCAR J &amp;</t>
   </si>
   <si>
-    <t>10-00-008-115-003</t>
-[...11 lines deleted...]
-  <si>
     <t>10-00-014-000-180</t>
   </si>
   <si>
     <t>MCCOY MARY L</t>
   </si>
   <si>
     <t xml:space="preserve">11600 INDIAN HOLLOW RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-014-630-001</t>
   </si>
   <si>
     <t>ENERGEX POWER INC</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 </t>
   </si>
   <si>
     <t>10-00-014-630-002</t>
   </si>
   <si>
-    <t>10-00-015-102-034</t>
-[...18 lines deleted...]
-  <si>
     <t>10-00-015-110-021</t>
   </si>
   <si>
     <t>O REILLY KATHERINE A</t>
   </si>
   <si>
     <t xml:space="preserve">53 EDGEWOOD DR  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-015-113-019</t>
   </si>
   <si>
     <t>FITZGERALD ROBERT &amp; VIRGINIA</t>
   </si>
   <si>
     <t xml:space="preserve">22000 HOLLOW LAKE CT  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-015-113-021</t>
   </si>
   <si>
     <t>FITZGERALD ROBERT E &amp; VIRGINIA L</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>10-00-015-114-023</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-015-630-001</t>
   </si>
   <si>
     <t>10-00-016-000-109</t>
   </si>
   <si>
     <t>KELLY VANESSA</t>
   </si>
   <si>
     <t xml:space="preserve">38425 RIVER RIDGE CT  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-017-000-029</t>
   </si>
   <si>
     <t>SCAVNICKY STEPHANIE A</t>
   </si>
   <si>
     <t xml:space="preserve">39803 SLIFE RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-017-000-030</t>
   </si>
@@ -2547,1375 +1909,881 @@
   <si>
     <t xml:space="preserve">39813 SLIFE RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-024-630-001</t>
   </si>
   <si>
     <t>BRICK SERVICE AND SALES INC</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>10-00-025-101-010</t>
   </si>
   <si>
     <t>CARTER CRAIG ALLEN</t>
   </si>
   <si>
     <t xml:space="preserve">13660 INDIAN HOLLOW RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>10-00-025-101-046</t>
-[...18 lines deleted...]
-  <si>
     <t>10-22-999-998-998</t>
   </si>
   <si>
     <t>10-22-999-999-978</t>
   </si>
   <si>
     <t>11-00-003-000-037</t>
   </si>
   <si>
     <t>BEGAN LORRAINE A</t>
   </si>
   <si>
     <t xml:space="preserve">13123 COWLEY RD  
 COLUMBIA STATION OH 44028</t>
   </si>
   <si>
     <t>11-00-004-000-016</t>
   </si>
   <si>
     <t>BORN MELISSA ANN</t>
   </si>
   <si>
     <t xml:space="preserve">12505 COWLEY RD  
 COLUMBIA STATION OH 44028</t>
   </si>
   <si>
+    <t>11-00-005-000-082</t>
+  </si>
+  <si>
+    <t>IMPEL PROPERTIES LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12090 EATON COMMERCE PKWY  
+COLUMBIA STATION OH 44028</t>
+  </si>
+  <si>
+    <t>11-00-005-701-001</t>
+  </si>
+  <si>
+    <t>BES HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33549 ROYALTON RD UNIT 1
+COLUMBIA STATION OH 44028</t>
+  </si>
+  <si>
+    <t>11-00-005-701-002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33549 ROYALTON RD UNIT 2
+COLUMBIA STATION OH 44028</t>
+  </si>
+  <si>
     <t>11-00-005-702-002</t>
   </si>
   <si>
     <t>NAVAWN PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">33549 ROYALTON RD UNIT 10
 COLUMBIA STATION OH 44028</t>
   </si>
   <si>
     <t>11-00-005-702-003</t>
   </si>
   <si>
     <t xml:space="preserve">33549 ROYALTON RD UNIT 11
 COLUMBIA STATION OH 44028</t>
   </si>
   <si>
-    <t>11-00-005-711-009</t>
-[...28 lines deleted...]
-  <si>
     <t>11-00-013-000-025</t>
   </si>
   <si>
     <t>LEACH MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">34340 COOLEY RD  
 COLUMBIA STATION OH 44028</t>
   </si>
   <si>
     <t>11-00-014-000-009</t>
   </si>
   <si>
     <t>HORN JO ELLEN</t>
   </si>
   <si>
     <t xml:space="preserve">34191 COOLEY RD  
 COLUMBIA STATION OH 44028</t>
   </si>
   <si>
-    <t>11-00-014-000-019</t>
-[...8 lines deleted...]
-  <si>
     <t>11-00-014-000-024</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 COLUMBIA STATION OH 44028</t>
   </si>
   <si>
-    <t>11-00-014-000-031</t>
-[...5 lines deleted...]
-  <si>
     <t>11-00-015-000-017</t>
   </si>
   <si>
     <t>THOMASON TIMOTHY R &amp; KAYLA R</t>
   </si>
   <si>
     <t xml:space="preserve">34200 ROYALTON RD  
 COLUMBIA STATION OH 44028</t>
   </si>
   <si>
     <t>11-00-016-000-093</t>
   </si>
   <si>
     <t>GATEWAY COMMUNITY CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">12109 S REED RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>11-00-023-000-024</t>
   </si>
   <si>
     <t>DOVE JAMES E JR &amp; ANNA M</t>
   </si>
   <si>
     <t xml:space="preserve">REED RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>11-00-026-000-079</t>
   </si>
   <si>
     <t>WALLACE KRISTINA N &amp; THOMAS B</t>
   </si>
   <si>
     <t xml:space="preserve">34828 N LEGENDS WAY  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>11-00-027-000-015</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">COOLEY RD  
+    <t>11-00-028-000-003</t>
+  </si>
+  <si>
+    <t>WAGNER GENEVA B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10835 ISLAND RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>11-00-027-000-024</t>
+    <t>11-00-029-000-030</t>
+  </si>
+  <si>
+    <t>THOMAS MATTHEW PAUL &amp; TRICIA CHRISTINE</t>
+  </si>
+  <si>
+    <t>11-00-030-000-020</t>
+  </si>
+  <si>
+    <t>PERRY MARTIN V JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9827 ISLAND RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-034-000-020</t>
+  </si>
+  <si>
+    <t>DUKE NICHOLAS C &amp; SHERI NORMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11060 ISLAND RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-034-630-001</t>
+  </si>
+  <si>
+    <t>11-00-035-000-025</t>
+  </si>
+  <si>
+    <t>DILLON DAVID P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35550 ROYALTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-036-104-022</t>
+  </si>
+  <si>
+    <t>MITCHELL ANGELA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12404 MELODY LN  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-036-105-022</t>
+  </si>
+  <si>
+    <t>NEVIN RYAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12464 HARMONY DR  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-036-106-010</t>
+  </si>
+  <si>
+    <t>CORN BRIDGETT L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12367 HARMONY DR  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-036-106-021</t>
+  </si>
+  <si>
+    <t>LATASSA KYLE &amp; ANNA LATESSA &amp; SOPHIA CALVILLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12290 EATON BLVD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-036-112-036</t>
+  </si>
+  <si>
+    <t>MENCL FRANK &amp; GARNET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTON DR  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-036-113-025</t>
+  </si>
+  <si>
+    <t>HUFF DOUGLAS O</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12248 AVALON DR  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-036-113-026</t>
+  </si>
+  <si>
+    <t>RIFFEL BRYON J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12260 AVALON DR  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-036-114-014</t>
+  </si>
+  <si>
+    <t>WILKINS THERESA J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12315 AVALON DR  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-045-000-051</t>
+  </si>
+  <si>
+    <t>CHRISJOR PROPERTIES LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35755 ROYALTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-045-000-095</t>
+  </si>
+  <si>
+    <t>EGING DAVID &amp; SHAUNA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35252 CRYSTAL CREEK CT  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-047-000-007</t>
+  </si>
+  <si>
+    <t>SZARAZ JONATHON M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35921 COOLEY RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-047-000-023</t>
+  </si>
+  <si>
+    <t>PUCHMEYER ERIKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35799 COOLEY RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-047-000-037</t>
+  </si>
+  <si>
+    <t>BLANKENSHIP RONALD A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35495 COOLEY RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-047-000-044</t>
+  </si>
+  <si>
+    <t>11-00-047-000-046</t>
+  </si>
+  <si>
+    <t>11-00-047-630-001</t>
+  </si>
+  <si>
+    <t>11-00-049-000-008</t>
+  </si>
+  <si>
+    <t>TURNER NADEAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10261 N AVON BELDEN RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-050-000-006</t>
+  </si>
+  <si>
+    <t>ACKLIN DAYAN &amp; SCOTT T &amp; VICKI L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9865 N AVON BELDEN RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-050-000-016</t>
+  </si>
+  <si>
+    <t>PIVCEVICH EDWIN JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10003 N AVON BELDEN RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-058-000-049</t>
+  </si>
+  <si>
+    <t>STATE OF OHIO DEPARTMENT OF TRANSPORTATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S AVON BELDEN RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-059-000-005</t>
+  </si>
+  <si>
+    <t>11-00-065-000-035</t>
+  </si>
+  <si>
+    <t>SCHOFIELD LEWIS C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37009 ROYALTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-070-000-051</t>
+  </si>
+  <si>
+    <t>PAULEY ROBERT ALLEN JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36766 BUTTERNUT RIDGE RD  
+NORTH RIDGEVILLE OH 44039</t>
+  </si>
+  <si>
+    <t>11-00-070-000-170</t>
+  </si>
+  <si>
+    <t>BAKER KEVIN LYLE &amp; HEATHER LYNN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36545 BUTTERNUT RIDGE RD  
+NORTH RIDGEVILLE OH 44039</t>
+  </si>
+  <si>
+    <t>11-00-077-000-039</t>
+  </si>
+  <si>
+    <t>WODZISZ GERALD</t>
+  </si>
+  <si>
+    <t>11-00-078-000-043</t>
+  </si>
+  <si>
+    <t>RUSSELL KELLY M &amp; ROBERT M PORTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13467 S DURKEE RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-081-102-022</t>
+  </si>
+  <si>
+    <t>HOFFMAN MELVIN N &amp; NANCY J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">728 ERIE ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-081-103-003</t>
+  </si>
+  <si>
+    <t>LEE CURTIS R &amp; KATRINA C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERIE ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-083-630-001</t>
+  </si>
+  <si>
+    <t>11-00-088-000-048</t>
+  </si>
+  <si>
+    <t>HEARD EUGENE E III</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37923 BUTTERNUT RIDGE RD  
+NORTH RIDGEVILLE OH 44039</t>
+  </si>
+  <si>
+    <t>11-00-089-000-076</t>
+  </si>
+  <si>
+    <t>GARRETSON MARIAN E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLETUS RD  
+NORTH RIDGEVILLE OH 44039</t>
+  </si>
+  <si>
+    <t>11-00-091-000-087</t>
+  </si>
+  <si>
+    <t>BARNES JAMES R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">141 ARROW CT  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>11-00-092-000-010</t>
+  </si>
+  <si>
+    <t>SMITH RODNEY J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38211 CHESTNUT RIDGE RD  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>11-00-092-000-012</t>
+  </si>
+  <si>
+    <t>COOPER JUANITA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38175 CHESTNUT RIDGE RD  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>11-00-092-000-023</t>
+  </si>
+  <si>
+    <t>DENNIS SAMUEL</t>
+  </si>
+  <si>
+    <t>11-00-093-101-064</t>
+  </si>
+  <si>
+    <t>HICKS R BLAKE &amp; HAZEL E</t>
+  </si>
+  <si>
+    <t>11-00-095-000-044</t>
+  </si>
+  <si>
+    <t>DELLISANTI PROPERTIES LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11909 GRAFTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-095-000-056</t>
+  </si>
+  <si>
+    <t>CARPENTER JUSTON R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAFTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-096-000-031</t>
+  </si>
+  <si>
+    <t>THOMAS KIMBERLY &amp; DANIEL DREW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38363 ROYALTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-096-000-032</t>
+  </si>
+  <si>
+    <t>TURKISH COMMUNITY OF CLEVELAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38307 ROYALTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-097-000-012</t>
+  </si>
+  <si>
+    <t>HAMILTON DUANE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12777 GRAFTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-098-000-091</t>
+  </si>
+  <si>
+    <t>FEELEY JAMES D III &amp; DANIELLE L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1036 GLENDALOUGH AVE  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-099-000-077</t>
+  </si>
+  <si>
+    <t>DELMONT HOMES INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YARMOUTH RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-099-000-078</t>
+  </si>
+  <si>
+    <t>11-00-099-000-408</t>
+  </si>
+  <si>
+    <t>GUNTER CONCRETE CONSTRUCTION LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">462 N MAIN ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-099-000-410</t>
+  </si>
+  <si>
+    <t>STANN HAROLD &amp; JEAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HYANIS RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-100-101-037</t>
+  </si>
+  <si>
+    <t>RANKIN BARBARA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">551 N MAIN ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-00-100-101-043</t>
+  </si>
+  <si>
+    <t>RASHEED &amp; ASSOCIATES LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N MAIN ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>11-28-999-998-998</t>
+  </si>
+  <si>
+    <t>11-28-999-999-978</t>
+  </si>
+  <si>
+    <t>16-00-001-104-017</t>
+  </si>
+  <si>
+    <t>HAYES MATT W</t>
+  </si>
+  <si>
+    <t>16-00-001-104-018</t>
+  </si>
+  <si>
+    <t>16-00-003-102-001</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION BY MONROY LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1029 ELM ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-003-102-002</t>
+  </si>
+  <si>
+    <t>PHILLIPS LU WAYNE E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1025 ELM ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-003-105-005</t>
+  </si>
+  <si>
+    <t>KIRKPATRICK TINA M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1117 WILLOW ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-009-630-001</t>
+  </si>
+  <si>
+    <t>16-00-010-000-050</t>
+  </si>
+  <si>
+    <t>PATCHIN IRENE</t>
+  </si>
+  <si>
+    <t>16-00-015-000-012</t>
+  </si>
+  <si>
+    <t>BRAGG LISA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAFTON EASTERN RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-019-102-028</t>
+  </si>
+  <si>
+    <t>KUMEROW GARY R &amp; SUSAN L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1014 TIMBER RIDGE RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-019-106-004</t>
+  </si>
+  <si>
+    <t>RADKE LISA D &amp; KENNETH J GREENE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37545 CROOK ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-020-000-013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38261 CROOK ST  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-024-000-017</t>
+  </si>
+  <si>
+    <t>RANGER FARMS LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MENNELL RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-025-101-022</t>
+  </si>
+  <si>
+    <t>KUZAK ALAN &amp; DIANE TRUMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36089 GRAFTON RD  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-044-630-001</t>
+  </si>
+  <si>
+    <t>16-00-045-000-012</t>
+  </si>
+  <si>
+    <t>JIMS SALES INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ST RT 83  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-045-000-013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16978 ST RT 83  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-045-000-028</t>
+  </si>
+  <si>
+    <t>SIMMONS JOSEPH J JR &amp; LYNN A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36292 ST RT 303  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-046-000-008</t>
+  </si>
+  <si>
+    <t>FOWLER JULIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35894 ST RT 303  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-046-000-024</t>
+  </si>
+  <si>
+    <t>WIDENMEYER TRISTAN A &amp; LINDSEY M JAEGER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16603 ST RT 83  
+GRAFTON OH 44044</t>
+  </si>
+  <si>
+    <t>16-00-048-000-041</t>
+  </si>
+  <si>
+    <t>MONDA VINCENT</t>
   </si>
   <si>
     <t xml:space="preserve">ISLAND RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>11-00-028-000-003</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">10835 ISLAND RD  
+    <t>16-00-054-630-001</t>
+  </si>
+  <si>
+    <t>16-00-055-630-002</t>
+  </si>
+  <si>
+    <t>16-00-056-630-003</t>
+  </si>
+  <si>
+    <t>DIVERSIFIED RESOURCES INC</t>
+  </si>
+  <si>
+    <t>16-00-057-630-001</t>
+  </si>
+  <si>
+    <t>16-00-060-000-023</t>
+  </si>
+  <si>
+    <t>OLESZCZUK DONALD M &amp; KATHRYN E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17030 CHAMBERLAIN RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>11-00-028-000-024</t>
-[...1057 lines deleted...]
-    <t>YATES KEVIN</t>
+    <t>16-00-060-000-052</t>
+  </si>
+  <si>
+    <t>HECOCK TODD W &amp; DEBRA G</t>
+  </si>
+  <si>
+    <t>16-00-060-000-055</t>
+  </si>
+  <si>
+    <t>HONOSHOFSKY RYAN L</t>
   </si>
   <si>
     <t xml:space="preserve">CHAMBERLAIN RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>16-00-059-000-005</t>
-[...30 lines deleted...]
-  <si>
     <t>16-00-060-000-056</t>
   </si>
   <si>
     <t xml:space="preserve">17480 CHAMBERLAIN RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>16-00-066-000-035</t>
-[...15 lines deleted...]
-  <si>
     <t>16-00-069-000-011</t>
   </si>
   <si>
     <t>KELLY RENEE L</t>
   </si>
   <si>
     <t xml:space="preserve">34490 LAW RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>16-00-070-000-005</t>
   </si>
   <si>
     <t>FOX RICHARD H &amp; ROCHELLE H</t>
   </si>
   <si>
     <t xml:space="preserve">33590 LAW RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>16-00-072-000-005</t>
   </si>
   <si>
     <t>HOLZINGER KIMBERLY A &amp; CHRISTOPHER S CANDELLA</t>
   </si>
@@ -3929,80 +2797,50 @@
   <si>
     <t xml:space="preserve">ST RT 57  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>16-00-072-000-041</t>
   </si>
   <si>
     <t>HORVATH ANGELA MARGARETE ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">34315 LAW RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>16-00-084-000-010</t>
   </si>
   <si>
     <t>LIGHTNER SHERRY L TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">36714 NEFF RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>16-00-084-000-022</t>
-[...28 lines deleted...]
-  <si>
     <t>16-00-091-000-014</t>
   </si>
   <si>
     <t>OLYMPIC INVESTMENT INC</t>
   </si>
   <si>
     <t xml:space="preserve">ERHART NORTHERN RD S 
 MEDINA OH 44256</t>
   </si>
   <si>
     <t>16-00-091-000-015</t>
   </si>
   <si>
     <t>16-00-091-000-026</t>
   </si>
   <si>
     <t>KUCERA MIKAELA &amp; NIKOLAS &amp; JESSIKA &amp; LUKAS</t>
   </si>
   <si>
     <t xml:space="preserve">NEFF RD  
 MEDINA OH 44256</t>
   </si>
   <si>
     <t>16-00-094-000-006</t>
   </si>
@@ -4012,70 +2850,50 @@
   <si>
     <t xml:space="preserve">REAR LAND  
 LITCHFIELD OH 44253</t>
   </si>
   <si>
     <t>16-00-094-000-007</t>
   </si>
   <si>
     <t>16-00-094-000-028</t>
   </si>
   <si>
     <t>ODY BRYAN J &amp; JACQUELINE A</t>
   </si>
   <si>
     <t xml:space="preserve">DUNHAM RD E 
 LITCHFIELD OH 44253</t>
   </si>
   <si>
     <t>16-00-095-000-028</t>
   </si>
   <si>
     <t>DIRECTORS OF SCHOOL DISTRICT NO 3 GRAFTON</t>
   </si>
   <si>
     <t xml:space="preserve">NEFF RD  
-GRAFTON OH 44044</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">19122 CHAMBERLAIN RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>16-35-999-998-998</t>
   </si>
   <si>
     <t>16-35-999-999-978</t>
   </si>
   <si>
     <t>16-36-999-998-998</t>
   </si>
   <si>
     <t>16-36-999-999-978</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -4101,70 +2919,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F466" headerRowCount="1">
-  <autoFilter ref="A1:F466"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F335" headerRowCount="1">
+  <autoFilter ref="A1:F335"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185562&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=154942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=155742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=156940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=157739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=158557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=163979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164318&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=164971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=165983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=166747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=167901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=168774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=183991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=184996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=185562&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F466"/>
+  <dimension ref="A1:F335"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="53.22072219848633" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="32.62540054321289" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -4248,9253 +3066,6633 @@
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>868.51</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>1288.31</v>
+        <v>203.02</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>203.02</v>
+        <v>899.58</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>415.36</v>
+        <v>1657.48</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>899.58</v>
+        <v>764.11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>1657.48</v>
+        <v>884.3</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>764.11</v>
+        <v>2323.22</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>884.3</v>
+        <v>915.24</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>2323.22</v>
+        <v>489.42</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>915.24</v>
+        <v>1363</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>489.42</v>
+        <v>441.16</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>1363</v>
+        <v>1769.78</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>441.16</v>
+        <v>1025.59</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>1769.78</v>
+        <v>737.54</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>1025.59</v>
+        <v>489.42</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>737.54</v>
+        <v>2930.1</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>489.42</v>
+        <v>726.76</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>2930.1</v>
+        <v>1515.09</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>726.76</v>
+        <v>808.81</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>1515.09</v>
+        <v>1051.61</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>808.81</v>
+        <v>1071.68</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="3">
-        <v>1528.62</v>
+        <v>2857.18</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="3">
-        <v>1051.61</v>
+        <v>863.05</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="3">
-        <v>1071.68</v>
+        <v>567.31</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="3">
-        <v>2857.18</v>
+        <v>577.78</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="3">
-        <v>863.05</v>
+        <v>719.98</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="3">
-        <v>567.31</v>
+        <v>763.49</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="3">
-        <v>577.78</v>
+        <v>800.16</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="3">
-        <v>719.98</v>
+        <v>1144.71</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="3">
-        <v>489.42</v>
+        <v>1155.58</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="3">
-        <v>415.36</v>
+        <v>932.19</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="3">
-        <v>204.74</v>
+        <v>3100.88</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="3">
-        <v>763.49</v>
+        <v>190.18</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="3">
-        <v>800.16</v>
+        <v>1031.5</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="3">
-        <v>1144.71</v>
+        <v>136.13</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="3">
-        <v>1155.58</v>
+        <v>1900.28</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="3">
-        <v>932.19</v>
+        <v>342.15</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="3">
-        <v>3100.88</v>
+        <v>6580.54</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="3">
-        <v>1234.88</v>
+        <v>1236.71</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="3">
-        <v>190.18</v>
+        <v>788.96</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="3">
-        <v>1031.5</v>
+        <v>1725.92</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="3">
-        <v>136.13</v>
+        <v>1093.87</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="3">
-        <v>178.61</v>
+        <v>3645.38</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="3">
-        <v>1900.28</v>
+        <v>812.6</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="3">
-        <v>342.15</v>
+        <v>262.11</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="3">
-        <v>0.02</v>
+        <v>1566.63</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="3">
-        <v>6580.54</v>
+        <v>9111</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="3">
-        <v>1236.71</v>
+        <v>635.61</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="3">
-        <v>788.96</v>
+        <v>1414.99</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="3">
-        <v>1725.92</v>
+        <v>445.68</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E55" s="3">
-        <v>1093.87</v>
+        <v>10181.74</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E56" s="3">
-        <v>577.94</v>
+        <v>1786.89</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E57" s="3">
-        <v>148.92</v>
+        <v>795.4</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E58" s="3">
-        <v>3645.38</v>
+        <v>130.08</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="3">
-        <v>812.6</v>
+        <v>320.47</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E60" s="3">
-        <v>262.11</v>
+        <v>1225.02</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E61" s="3">
-        <v>1566.63</v>
+        <v>4467.4</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E62" s="3">
-        <v>9111</v>
+        <v>508.4</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="3">
-        <v>635.61</v>
+        <v>999.08</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="3">
-        <v>1414.99</v>
+        <v>2961.16</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E65" s="3">
-        <v>445.68</v>
+        <v>29.79</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="3">
-        <v>1830.98</v>
+        <v>369.26</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="3">
-        <v>10181.74</v>
+        <v>690.86</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E68" s="3">
-        <v>1786.89</v>
+        <v>13890.15</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E69" s="3">
-        <v>795.4</v>
+        <v>516.15</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="3">
-        <v>130.08</v>
+        <v>3039.25</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E71" s="3">
-        <v>320.47</v>
+        <v>1395.08</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E72" s="3">
-        <v>1225.02</v>
+        <v>10840.16</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E73" s="3">
-        <v>155.43</v>
+        <v>3544.2</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>226</v>
       </c>
       <c r="E74" s="3">
-        <v>800.7</v>
+        <v>2914.49</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>227</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>229</v>
       </c>
       <c r="E75" s="3">
-        <v>4467.4</v>
+        <v>1211.56</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>232</v>
       </c>
       <c r="E76" s="3">
-        <v>508.4</v>
+        <v>12010.93</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E77" s="3">
-        <v>179.19</v>
+        <v>1609.1</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E78" s="3">
-        <v>999.08</v>
+        <v>1256.36</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E79" s="3">
-        <v>2961.16</v>
+        <v>9551.26</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E80" s="3">
-        <v>29.79</v>
+        <v>9.93</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>247</v>
       </c>
       <c r="E81" s="3">
-        <v>369.26</v>
+        <v>16491.28</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E82" s="3">
-        <v>690.86</v>
+        <v>549.51</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E83" s="3">
-        <v>13890.15</v>
+        <v>2335.28</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E84" s="3">
-        <v>516.15</v>
+        <v>4590.63</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E85" s="3">
-        <v>3039.25</v>
+        <v>488.79</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>260</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E86" s="3">
-        <v>1895.08</v>
+        <v>376.3</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E87" s="3">
-        <v>10840.16</v>
+        <v>16242.13</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>266</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>267</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E88" s="3">
-        <v>3544.2</v>
+        <v>1216.02</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E89" s="3">
-        <v>2914.49</v>
+        <v>60.86</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>272</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E90" s="3">
-        <v>1211.56</v>
+        <v>7900.99</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>275</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E91" s="3">
-        <v>12010.93</v>
+        <v>1128.9</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E92" s="3">
-        <v>6863.29</v>
+        <v>888.96</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>283</v>
       </c>
       <c r="E93" s="3">
-        <v>1609.1</v>
+        <v>2045.01</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>284</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>286</v>
       </c>
       <c r="E94" s="3">
-        <v>1256.36</v>
+        <v>3041.08</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>287</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>289</v>
       </c>
       <c r="E95" s="3">
-        <v>9551.26</v>
+        <v>17103.18</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>290</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E96" s="3">
-        <v>9.93</v>
+        <v>2877.14</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>295</v>
       </c>
       <c r="E97" s="3">
-        <v>16491.28</v>
+        <v>2836.94</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>298</v>
       </c>
       <c r="E98" s="3">
-        <v>549.51</v>
+        <v>170.09</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E99" s="3">
-        <v>2335.28</v>
+        <v>4730.86</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E100" s="3">
-        <v>4590.63</v>
+        <v>8631.59</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>307</v>
       </c>
       <c r="E101" s="3">
-        <v>488.79</v>
+        <v>799.6</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>308</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>310</v>
       </c>
       <c r="E102" s="3">
-        <v>376.3</v>
+        <v>1861.01</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>313</v>
       </c>
       <c r="E103" s="3">
-        <v>16242.13</v>
+        <v>6897.54</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>314</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>315</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>316</v>
       </c>
       <c r="E104" s="3">
-        <v>1216.02</v>
+        <v>313.83</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E105" s="3">
-        <v>60.86</v>
+        <v>6259.39</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>320</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>321</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>322</v>
       </c>
       <c r="E106" s="3">
-        <v>7900.99</v>
+        <v>11132.33</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>323</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>325</v>
       </c>
       <c r="E107" s="3">
-        <v>1128.9</v>
+        <v>23.31</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>328</v>
       </c>
       <c r="E108" s="3">
-        <v>1162.43</v>
+        <v>2844.24</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>331</v>
       </c>
       <c r="E109" s="3">
-        <v>888.96</v>
+        <v>2465.99</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>332</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>334</v>
       </c>
       <c r="E110" s="3">
-        <v>2045.01</v>
+        <v>2000.19</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E111" s="3">
-        <v>3041.08</v>
+        <v>5986.49</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E112" s="3">
-        <v>17103.18</v>
+        <v>4131.59</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>341</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>343</v>
       </c>
       <c r="E113" s="3">
-        <v>2877.14</v>
+        <v>11764.66</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>346</v>
       </c>
       <c r="E114" s="3">
-        <v>2836.94</v>
+        <v>213.33</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>347</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E115" s="3">
-        <v>170.09</v>
+        <v>1194.46</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E116" s="3">
-        <v>4730.86</v>
+        <v>194.71</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>354</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E117" s="3">
-        <v>8631.59</v>
+        <v>413.84</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E118" s="3">
-        <v>799.6</v>
+        <v>784.9</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>361</v>
       </c>
       <c r="E119" s="3">
-        <v>350.74</v>
+        <v>1449.64</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>364</v>
       </c>
       <c r="E120" s="3">
-        <v>1861.01</v>
+        <v>3597.39</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>365</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D121" s="0" t="s">
+      <c r="D121" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E121" s="3">
-        <v>6897.54</v>
+        <v>19705.3</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D122" s="0" t="s">
-        <v>370</v>
+      <c r="D122" s="2" t="s">
+        <v>367</v>
       </c>
       <c r="E122" s="3">
-        <v>313.83</v>
+        <v>38576.11</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="B123" s="0" t="s">
+      <c r="C123" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="3">
-        <v>6259.39</v>
+        <v>3515.84</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="B124" s="0" t="s">
+      <c r="C124" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="2" t="s">
         <v>375</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="3">
-        <v>11132.33</v>
+        <v>4175.52</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="B125" s="0" t="s">
+      <c r="C125" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="2" t="s">
         <v>378</v>
       </c>
-      <c r="C125" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="3">
-        <v>23.31</v>
+        <v>3298.1</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="B126" s="0" t="s">
+      <c r="C126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="2" t="s">
         <v>381</v>
       </c>
-      <c r="C126" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="3">
-        <v>2844.24</v>
+        <v>12376.58</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="B127" s="0" t="s">
+      <c r="C127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="3">
-        <v>2465.99</v>
+        <v>1688.61</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="B128" s="0" t="s">
+      <c r="C128" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" s="2" t="s">
         <v>387</v>
       </c>
-      <c r="C128" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E128" s="3">
-        <v>1192.92</v>
+        <v>366.56</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D129" s="0" t="s">
-        <v>391</v>
+      <c r="D129" s="2" t="s">
+        <v>387</v>
       </c>
       <c r="E129" s="3">
-        <v>2000.19</v>
+        <v>366.56</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D130" s="0" t="s">
-        <v>394</v>
+      <c r="D130" s="2" t="s">
+        <v>390</v>
       </c>
       <c r="E130" s="3">
-        <v>5986.49</v>
+        <v>2099.93</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D131" s="0" t="s">
-        <v>397</v>
+      <c r="D131" s="2" t="s">
+        <v>393</v>
       </c>
       <c r="E131" s="3">
-        <v>4131.59</v>
+        <v>3548.31</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D132" s="0" t="s">
-        <v>400</v>
+      <c r="D132" s="2" t="s">
+        <v>372</v>
       </c>
       <c r="E132" s="3">
-        <v>384.29</v>
+        <v>13.27</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D133" s="0" t="s">
-        <v>403</v>
+      <c r="D133" s="2" t="s">
+        <v>372</v>
       </c>
       <c r="E133" s="3">
-        <v>11764.66</v>
+        <v>739.13</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D134" s="0" t="s">
-        <v>406</v>
+      <c r="D134" s="2" t="s">
+        <v>399</v>
       </c>
       <c r="E134" s="3">
-        <v>213.33</v>
+        <v>4201.96</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D135" s="0" t="s">
-        <v>409</v>
+      <c r="D135" s="2" t="s">
+        <v>402</v>
       </c>
       <c r="E135" s="3">
-        <v>1194.46</v>
+        <v>5037.75</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D136" s="0" t="s">
-        <v>412</v>
+      <c r="D136" s="2" t="s">
+        <v>405</v>
       </c>
       <c r="E136" s="3">
-        <v>194.71</v>
+        <v>728.42</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D137" s="0" t="s">
-        <v>415</v>
+      <c r="D137" s="2" t="s">
+        <v>408</v>
       </c>
       <c r="E137" s="3">
-        <v>413.84</v>
+        <v>1601.88</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D138" s="0" t="s">
-        <v>418</v>
+      <c r="D138" s="2" t="s">
+        <v>411</v>
       </c>
       <c r="E138" s="3">
-        <v>784.9</v>
+        <v>1852.18</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D139" s="0" t="s">
-        <v>421</v>
+      <c r="D139" s="2" t="s">
+        <v>408</v>
       </c>
       <c r="E139" s="3">
-        <v>1449.64</v>
+        <v>1815.53</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D140" s="0" t="s">
-        <v>424</v>
+      <c r="D140" s="2" t="s">
+        <v>415</v>
       </c>
       <c r="E140" s="3">
-        <v>47.5</v>
+        <v>10469.01</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D141" s="0" t="s">
-        <v>427</v>
+      <c r="D141" s="2" t="s">
+        <v>408</v>
       </c>
       <c r="E141" s="3">
-        <v>154.87</v>
+        <v>1832.37</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D142" s="0" t="s">
-        <v>430</v>
+      <c r="D142" s="2" t="s">
+        <v>420</v>
       </c>
       <c r="E142" s="3">
-        <v>3597.39</v>
+        <v>1667.18</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="E143" s="3">
-        <v>19705.3</v>
+        <v>418.99</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="E144" s="3">
-        <v>38576.11</v>
+        <v>418.99</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="E145" s="3">
-        <v>3515.84</v>
+        <v>2875.56</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>441</v>
+        <v>420</v>
       </c>
       <c r="E146" s="3">
-        <v>4775.52</v>
+        <v>2875.56</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>444</v>
+        <v>420</v>
       </c>
       <c r="E147" s="3">
-        <v>3298.1</v>
+        <v>2875.56</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>445</v>
+        <v>428</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>446</v>
+        <v>425</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="E148" s="3">
-        <v>85.12</v>
+        <v>2875.56</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>449</v>
+        <v>425</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>450</v>
+        <v>420</v>
       </c>
       <c r="E149" s="3">
-        <v>1236.45</v>
+        <v>2875.56</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>452</v>
+        <v>425</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>453</v>
+        <v>420</v>
       </c>
       <c r="E150" s="3">
-        <v>12376.58</v>
+        <v>2875.56</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>454</v>
+        <v>431</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>455</v>
+        <v>425</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>456</v>
+        <v>420</v>
       </c>
       <c r="E151" s="3">
-        <v>1688.61</v>
+        <v>2875.56</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>457</v>
+        <v>432</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>458</v>
+        <v>433</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>459</v>
+        <v>420</v>
       </c>
       <c r="E152" s="3">
-        <v>1507.31</v>
+        <v>1921.42</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>460</v>
+        <v>434</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>461</v>
+        <v>435</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>462</v>
+        <v>436</v>
       </c>
       <c r="E153" s="3">
-        <v>366.56</v>
+        <v>531.17</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>463</v>
+        <v>437</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>461</v>
+        <v>435</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>462</v>
+        <v>438</v>
       </c>
       <c r="E154" s="3">
-        <v>366.56</v>
+        <v>4457.52</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>464</v>
+        <v>439</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>461</v>
+        <v>440</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>465</v>
+        <v>441</v>
       </c>
       <c r="E155" s="3">
-        <v>3425.9</v>
+        <v>20.17</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>466</v>
+        <v>442</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>467</v>
+        <v>440</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>468</v>
+        <v>443</v>
       </c>
       <c r="E156" s="3">
-        <v>3548.31</v>
+        <v>1882.98</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>469</v>
+        <v>444</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>467</v>
+        <v>445</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="E157" s="3">
-        <v>13.27</v>
+        <v>6236.41</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>470</v>
+        <v>447</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>471</v>
+        <v>448</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="E158" s="3">
-        <v>739.13</v>
+        <v>1928.15</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>474</v>
+        <v>441</v>
       </c>
       <c r="E159" s="3">
-        <v>5142.16</v>
+        <v>29.48</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>475</v>
+        <v>452</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>476</v>
+        <v>453</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>477</v>
+        <v>454</v>
       </c>
       <c r="E160" s="3">
-        <v>5.71</v>
+        <v>805.92</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>478</v>
+        <v>455</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>479</v>
+        <v>456</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>480</v>
+        <v>457</v>
       </c>
       <c r="E161" s="3">
-        <v>299.19</v>
+        <v>5634.51</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>482</v>
+        <v>460</v>
       </c>
       <c r="E162" s="3">
-        <v>5701.96</v>
+        <v>7975.42</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>484</v>
+        <v>462</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>485</v>
+        <v>463</v>
       </c>
       <c r="E163" s="3">
-        <v>5037.75</v>
+        <v>4626.24</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>487</v>
+        <v>465</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="E164" s="3">
-        <v>728.42</v>
+        <v>10047.83</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="E165" s="3">
-        <v>1232.37</v>
+        <v>66.86</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>493</v>
+        <v>471</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>494</v>
+        <v>441</v>
       </c>
       <c r="E166" s="3">
-        <v>1601.88</v>
+        <v>40.05</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>495</v>
+        <v>472</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>496</v>
+        <v>473</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="E167" s="3">
-        <v>1852.18</v>
+        <v>2223.77</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>496</v>
+        <v>476</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="E168" s="3">
-        <v>1815.53</v>
+        <v>1855.87</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>499</v>
+        <v>479</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>500</v>
+        <v>480</v>
       </c>
       <c r="E169" s="3">
-        <v>10469.01</v>
+        <v>3.37</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>501</v>
+        <v>481</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>502</v>
+        <v>482</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="E170" s="3">
-        <v>1832.37</v>
+        <v>139.23</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>503</v>
+        <v>484</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>504</v>
+        <v>485</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="E171" s="3">
-        <v>1667.18</v>
+        <v>1019.3</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="E172" s="3">
-        <v>418.99</v>
+        <v>7539.95</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="E173" s="3">
-        <v>418.99</v>
+        <v>246.41</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>505</v>
+        <v>441</v>
       </c>
       <c r="E174" s="3">
-        <v>2875.56</v>
+        <v>584.83</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>511</v>
+        <v>493</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="E175" s="3">
-        <v>2875.56</v>
+        <v>11578.53</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="E176" s="3">
-        <v>2875.56</v>
+        <v>59.26</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="E177" s="3">
-        <v>2875.56</v>
+        <v>2267.15</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="E178" s="3">
-        <v>2875.56</v>
+        <v>1280.72</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E179" s="3">
-        <v>2875.56</v>
+        <v>432.72</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="B180" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D180" s="2" t="s">
         <v>510</v>
       </c>
-      <c r="C180" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E180" s="3">
-        <v>2875.56</v>
+        <v>44.1</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="E181" s="3">
-        <v>1921.42</v>
+        <v>2051.21</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>521</v>
+        <v>441</v>
       </c>
       <c r="E182" s="3">
-        <v>182.34</v>
+        <v>113.38</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="E183" s="3">
-        <v>197.32</v>
+        <v>125.02</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="E184" s="3">
-        <v>531.17</v>
+        <v>4552.58</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="E185" s="3">
-        <v>4457.52</v>
+        <v>1289.41</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="E186" s="3">
-        <v>20.17</v>
+        <v>1994.33</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B187" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D187" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="C187" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E187" s="3">
-        <v>2482.98</v>
+        <v>176.61</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D188" s="2" t="s">
         <v>533</v>
       </c>
-      <c r="B188" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E188" s="3">
-        <v>6236.41</v>
+        <v>941.27</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D189" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="B189" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E189" s="3">
-        <v>4421.62</v>
+        <v>2822.15</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>541</v>
+        <v>530</v>
       </c>
       <c r="E190" s="3">
-        <v>815.34</v>
+        <v>7568.23</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>540</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E191" s="3">
-        <v>131.43</v>
+        <v>13907.07</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="E192" s="3">
-        <v>1928.15</v>
+        <v>181.29</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>521</v>
+        <v>546</v>
       </c>
       <c r="E193" s="3">
-        <v>53.08</v>
+        <v>4554.17</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>548</v>
       </c>
-      <c r="B194" s="0" t="s">
+      <c r="C194" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" s="2" t="s">
         <v>549</v>
       </c>
-      <c r="C194" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" s="3">
-        <v>29.48</v>
+        <v>17975.02</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>552</v>
+        <v>441</v>
       </c>
       <c r="E195" s="3">
-        <v>812.09</v>
+        <v>1101.15</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="B196" s="0" t="s">
         <v>553</v>
       </c>
-      <c r="B196" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>555</v>
+        <v>530</v>
       </c>
       <c r="E196" s="3">
-        <v>1501.83</v>
+        <v>237.94</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" s="2" t="s">
         <v>556</v>
       </c>
-      <c r="B197" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E197" s="3">
-        <v>5634.51</v>
+        <v>2507.97</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D198" s="2" t="s">
         <v>559</v>
       </c>
-      <c r="B198" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E198" s="3">
-        <v>7975.42</v>
+        <v>4697.17</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" s="2" t="s">
         <v>562</v>
       </c>
-      <c r="B199" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E199" s="3">
-        <v>712.67</v>
+        <v>7109.16</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" s="2" t="s">
         <v>565</v>
       </c>
-      <c r="B200" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E200" s="3">
-        <v>1776.11</v>
+        <v>3776.87</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D201" s="2" t="s">
         <v>568</v>
       </c>
-      <c r="B201" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E201" s="3">
-        <v>184.98</v>
+        <v>1090.35</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="E202" s="3">
-        <v>4626.24</v>
+        <v>8913.65</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>576</v>
+        <v>441</v>
       </c>
       <c r="E203" s="3">
-        <v>10047.83</v>
+        <v>1238.42</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>578</v>
+        <v>567</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>579</v>
+        <v>568</v>
       </c>
       <c r="E204" s="3">
-        <v>448.17</v>
+        <v>1925.09</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="E205" s="3">
-        <v>7.51</v>
+        <v>4137.48</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>585</v>
+        <v>568</v>
       </c>
       <c r="E206" s="3">
-        <v>369.56</v>
+        <v>1205.23</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E207" s="3">
-        <v>2620.07</v>
+        <v>4462.87</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>521</v>
+        <v>584</v>
       </c>
       <c r="E208" s="3">
-        <v>40.05</v>
+        <v>7.32</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="E209" s="3">
-        <v>2223.77</v>
+        <v>7.32</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E210" s="3">
-        <v>1855.87</v>
+        <v>2131</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="E211" s="3">
-        <v>2932.14</v>
+        <v>1139.48</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>521</v>
+        <v>594</v>
       </c>
       <c r="E212" s="3">
-        <v>37.78</v>
+        <v>107.7</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>602</v>
+        <v>583</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>603</v>
+        <v>584</v>
       </c>
       <c r="E213" s="3">
-        <v>139.23</v>
+        <v>18.98</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="E214" s="3">
-        <v>1019.3</v>
+        <v>224.9</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="E215" s="3">
-        <v>7539.95</v>
+        <v>3609.69</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="E216" s="3">
-        <v>246.41</v>
+        <v>6457.32</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>521</v>
+        <v>607</v>
       </c>
       <c r="E217" s="3">
-        <v>584.83</v>
+        <v>3.09</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="E218" s="3">
-        <v>11578.53</v>
+        <v>2278.92</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>617</v>
+        <v>366</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>618</v>
+        <v>367</v>
       </c>
       <c r="E219" s="3">
-        <v>190.73</v>
+        <v>21068.69</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>620</v>
+        <v>369</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>621</v>
+        <v>367</v>
       </c>
       <c r="E220" s="3">
-        <v>59.26</v>
+        <v>1905.34</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E221" s="3">
-        <v>5017.15</v>
+        <v>416.46</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="E222" s="3">
-        <v>1785.43</v>
+        <v>764.47</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="E223" s="3">
-        <v>9964.52</v>
+        <v>5325.26</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>631</v>
+        <v>622</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="E224" s="3">
-        <v>1280.72</v>
+        <v>4485.61</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>635</v>
+        <v>623</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="E225" s="3">
-        <v>13112.46</v>
+        <v>3608.9</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="E226" s="3">
-        <v>432.72</v>
+        <v>1419.86</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>641</v>
+        <v>628</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
       <c r="E227" s="3">
-        <v>1578.56</v>
+        <v>7023.75</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>643</v>
+        <v>632</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="E228" s="3">
-        <v>258.7</v>
+        <v>7322.74</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="E229" s="3">
-        <v>44.1</v>
+        <v>357.14</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>650</v>
+        <v>636</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="E230" s="3">
-        <v>2051.21</v>
+        <v>19.79</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>652</v>
+        <v>640</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>521</v>
+        <v>642</v>
       </c>
       <c r="E231" s="3">
-        <v>113.38</v>
+        <v>1138.46</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="E232" s="3">
-        <v>4552.58</v>
+        <v>36.15</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="E233" s="3">
-        <v>457.76</v>
+        <v>1235.51</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="E234" s="3">
-        <v>1389.41</v>
+        <v>9334.02</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="E235" s="3">
-        <v>540.64</v>
+        <v>4271.67</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="2" t="s">
-        <v>668</v>
+        <v>639</v>
       </c>
       <c r="E236" s="3">
-        <v>1994.33</v>
+        <v>1660.54</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="E237" s="3">
-        <v>987.18</v>
+        <v>2490.78</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>674</v>
+        <v>662</v>
       </c>
       <c r="E238" s="3">
-        <v>176.61</v>
+        <v>3056.16</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>675</v>
+        <v>663</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>676</v>
+        <v>606</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>677</v>
+        <v>607</v>
       </c>
       <c r="E239" s="3">
-        <v>941.27</v>
+        <v>1.53</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>678</v>
+        <v>664</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="2" t="s">
-        <v>680</v>
+        <v>666</v>
       </c>
       <c r="E240" s="3">
-        <v>1366.43</v>
+        <v>5343.5</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>681</v>
+        <v>667</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>682</v>
+        <v>668</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="E241" s="3">
-        <v>2822.15</v>
+        <v>5544.59</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>685</v>
+        <v>671</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="2" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="E242" s="3">
-        <v>7568.23</v>
+        <v>126.58</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>686</v>
+        <v>673</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>687</v>
+        <v>674</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>688</v>
+        <v>675</v>
       </c>
       <c r="E243" s="3">
-        <v>8900.41</v>
+        <v>149.93</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>689</v>
+        <v>676</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>521</v>
+        <v>678</v>
       </c>
       <c r="E244" s="3">
-        <v>14835.67</v>
+        <v>30987.49</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>691</v>
+        <v>679</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>692</v>
+        <v>680</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>693</v>
+        <v>681</v>
       </c>
       <c r="E245" s="3">
-        <v>13907.07</v>
+        <v>1245.96</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>694</v>
+        <v>682</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="2" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
       <c r="E246" s="3">
-        <v>181.29</v>
+        <v>277.57</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E247" s="3">
-        <v>4554.17</v>
+        <v>108.07</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="2" t="s">
-        <v>701</v>
+        <v>690</v>
       </c>
       <c r="E248" s="3">
-        <v>310.65</v>
+        <v>2768.55</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>704</v>
+        <v>693</v>
       </c>
       <c r="E249" s="3">
-        <v>133.65</v>
+        <v>148648.24</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="E250" s="3">
-        <v>829.71</v>
+        <v>22380.2</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>709</v>
+        <v>698</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="E251" s="3">
-        <v>455.1</v>
+        <v>1505.47</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="E252" s="3">
-        <v>216.42</v>
+        <v>11410.16</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
       <c r="E253" s="3">
-        <v>252.48</v>
+        <v>3540.96</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>718</v>
+        <v>701</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>719</v>
+        <v>594</v>
       </c>
       <c r="E254" s="3">
-        <v>207.3</v>
+        <v>821.67</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>720</v>
+        <v>707</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>722</v>
+        <v>594</v>
       </c>
       <c r="E255" s="3">
-        <v>393.99</v>
+        <v>817.49</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>723</v>
+        <v>708</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>724</v>
+        <v>606</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>725</v>
+        <v>607</v>
       </c>
       <c r="E256" s="3">
-        <v>836.55</v>
+        <v>1.53</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>726</v>
+        <v>709</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>727</v>
+        <v>710</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>728</v>
+        <v>711</v>
       </c>
       <c r="E257" s="3">
-        <v>701.4</v>
+        <v>384.25</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>729</v>
+        <v>712</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>730</v>
+        <v>713</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>731</v>
+        <v>714</v>
       </c>
       <c r="E258" s="3">
-        <v>17975.02</v>
+        <v>29620.78</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>732</v>
+        <v>715</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>521</v>
+        <v>717</v>
       </c>
       <c r="E259" s="3">
-        <v>1101.15</v>
+        <v>11667.74</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>734</v>
+        <v>718</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>735</v>
+        <v>719</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>674</v>
+        <v>720</v>
       </c>
       <c r="E260" s="3">
-        <v>237.94</v>
+        <v>197627.82</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>736</v>
+        <v>721</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>737</v>
+        <v>719</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>738</v>
+        <v>720</v>
       </c>
       <c r="E261" s="3">
-        <v>2507.97</v>
+        <v>33296.34</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>739</v>
+        <v>722</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>741</v>
+        <v>724</v>
       </c>
       <c r="E262" s="3">
-        <v>4697.17</v>
+        <v>426.9</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>742</v>
+        <v>725</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="E263" s="3">
-        <v>144.67</v>
+        <v>1481.11</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>745</v>
+        <v>728</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>746</v>
+        <v>730</v>
       </c>
       <c r="E264" s="3">
-        <v>197.17</v>
+        <v>335.68</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>747</v>
+        <v>731</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>748</v>
+        <v>732</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>749</v>
+        <v>594</v>
       </c>
       <c r="E265" s="3">
-        <v>7109.16</v>
+        <v>89.02</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>750</v>
+        <v>733</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>752</v>
+        <v>735</v>
       </c>
       <c r="E266" s="3">
-        <v>3776.87</v>
+        <v>7123.98</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>754</v>
+        <v>737</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="E267" s="3">
-        <v>1090.35</v>
+        <v>1303.31</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>755</v>
+        <v>739</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>756</v>
+        <v>741</v>
       </c>
       <c r="E268" s="3">
-        <v>9413.65</v>
+        <v>8.01</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>757</v>
+        <v>742</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>758</v>
+        <v>606</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>521</v>
+        <v>607</v>
       </c>
       <c r="E269" s="3">
-        <v>1238.42</v>
+        <v>1.53</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>759</v>
+        <v>743</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E270" s="3">
-        <v>1925.09</v>
+        <v>1706.73</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>760</v>
+        <v>746</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>761</v>
+        <v>747</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>762</v>
+        <v>748</v>
       </c>
       <c r="E271" s="3">
-        <v>5137.48</v>
+        <v>350.27</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>763</v>
+        <v>749</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="E272" s="3">
-        <v>1205.23</v>
+        <v>1472.83</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="E273" s="3">
-        <v>188.69</v>
+        <v>2984.4</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="E274" s="3">
-        <v>131.52</v>
+        <v>677.6</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>769</v>
+        <v>758</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>770</v>
+        <v>759</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>771</v>
+        <v>441</v>
       </c>
       <c r="E275" s="3">
-        <v>4462.87</v>
+        <v>892.86</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>772</v>
+        <v>760</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>774</v>
+        <v>441</v>
       </c>
       <c r="E276" s="3">
-        <v>7.32</v>
+        <v>238.62</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>775</v>
+        <v>762</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="E277" s="3">
-        <v>7.32</v>
+        <v>17927.58</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>776</v>
+        <v>765</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>777</v>
+        <v>766</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>778</v>
+        <v>767</v>
       </c>
       <c r="E278" s="3">
-        <v>13733.62</v>
+        <v>560.26</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>779</v>
+        <v>768</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>780</v>
+        <v>769</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>781</v>
+        <v>770</v>
       </c>
       <c r="E279" s="3">
-        <v>262.05</v>
+        <v>1769.16</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>784</v>
+        <v>773</v>
       </c>
       <c r="E280" s="3">
-        <v>2631</v>
+        <v>44902.63</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>785</v>
+        <v>774</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>786</v>
+        <v>775</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>787</v>
+        <v>776</v>
       </c>
       <c r="E281" s="3">
-        <v>3389.48</v>
+        <v>3780.21</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>788</v>
+        <v>777</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>789</v>
+        <v>778</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
       <c r="E282" s="3">
-        <v>107.7</v>
+        <v>13901.21</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>791</v>
+        <v>780</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>792</v>
+        <v>781</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>793</v>
+        <v>782</v>
       </c>
       <c r="E283" s="3">
-        <v>4174.3</v>
+        <v>7822.04</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>794</v>
+        <v>783</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="E284" s="3">
-        <v>18.98</v>
+        <v>1277.4</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E285" s="3">
-        <v>4724.9</v>
+        <v>982.83</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="2" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E286" s="3">
-        <v>3609.69</v>
+        <v>180.59</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>801</v>
+        <v>790</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>802</v>
+        <v>791</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>803</v>
+        <v>792</v>
       </c>
       <c r="E287" s="3">
-        <v>6457.32</v>
+        <v>3360.43</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="2" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
       <c r="E288" s="3">
-        <v>3.09</v>
+        <v>478.59</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>808</v>
+        <v>366</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>809</v>
+        <v>367</v>
       </c>
       <c r="E289" s="3">
-        <v>2278.92</v>
+        <v>1395.99</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>810</v>
+        <v>797</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>811</v>
+        <v>369</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="2" t="s">
-        <v>812</v>
+        <v>367</v>
       </c>
       <c r="E290" s="3">
-        <v>1571.13</v>
+        <v>20586.94</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>815</v>
+        <v>795</v>
       </c>
       <c r="E291" s="3">
-        <v>22028.81</v>
+        <v>197.49</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>816</v>
+        <v>800</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>432</v>
+        <v>799</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="2" t="s">
-        <v>433</v>
+        <v>795</v>
       </c>
       <c r="E292" s="3">
-        <v>21068.69</v>
+        <v>16.72</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>817</v>
+        <v>801</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>435</v>
+        <v>802</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>433</v>
+        <v>803</v>
       </c>
       <c r="E293" s="3">
-        <v>1905.34</v>
+        <v>6053.05</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>818</v>
+        <v>804</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>819</v>
+        <v>805</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>820</v>
+        <v>806</v>
       </c>
       <c r="E294" s="3">
-        <v>16033.21</v>
+        <v>2535.28</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>821</v>
+        <v>807</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>822</v>
+        <v>808</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E295" s="3">
-        <v>1101.75</v>
+        <v>10864.76</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>825</v>
+        <v>583</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>826</v>
+        <v>584</v>
       </c>
       <c r="E296" s="3">
-        <v>1419.86</v>
+        <v>36.24</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>827</v>
+        <v>811</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>825</v>
+        <v>812</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>828</v>
+        <v>639</v>
       </c>
       <c r="E297" s="3">
-        <v>7023.75</v>
+        <v>29.33</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>829</v>
+        <v>813</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E298" s="3">
-        <v>604.02</v>
+        <v>377.26</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>832</v>
+        <v>816</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E299" s="3">
-        <v>706.97</v>
+        <v>971.85</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>835</v>
+        <v>819</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E300" s="3">
-        <v>1714.24</v>
+        <v>5037.44</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>838</v>
+        <v>822</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>839</v>
+        <v>791</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="2" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="E301" s="3">
-        <v>7322.74</v>
+        <v>8333.41</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>842</v>
+        <v>825</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="2" t="s">
-        <v>843</v>
+        <v>826</v>
       </c>
       <c r="E302" s="3">
-        <v>357.14</v>
+        <v>4517.33</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>844</v>
+        <v>827</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>845</v>
+        <v>828</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>846</v>
+        <v>829</v>
       </c>
       <c r="E303" s="3">
-        <v>62.01</v>
+        <v>4303.28</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>847</v>
+        <v>830</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>842</v>
+        <v>583</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>848</v>
+        <v>584</v>
       </c>
       <c r="E304" s="3">
-        <v>19.79</v>
+        <v>3.69</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>849</v>
+        <v>831</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>850</v>
+        <v>833</v>
       </c>
       <c r="E305" s="3">
-        <v>267.07</v>
+        <v>1401.45</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>851</v>
+        <v>834</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>852</v>
+        <v>832</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="2" t="s">
-        <v>853</v>
+        <v>835</v>
       </c>
       <c r="E306" s="3">
-        <v>1138.46</v>
+        <v>3202.09</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>854</v>
+        <v>836</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>855</v>
+        <v>837</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>856</v>
+        <v>838</v>
       </c>
       <c r="E307" s="3">
-        <v>36.15</v>
+        <v>2606.7</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>858</v>
+        <v>840</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>859</v>
+        <v>841</v>
       </c>
       <c r="E308" s="3">
-        <v>1235.51</v>
+        <v>4784.08</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>860</v>
+        <v>842</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>861</v>
+        <v>843</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>862</v>
+        <v>844</v>
       </c>
       <c r="E309" s="3">
-        <v>9334.02</v>
+        <v>885.04</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>863</v>
+        <v>845</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="2" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="E310" s="3">
-        <v>250.68</v>
+        <v>1.59</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>864</v>
+        <v>848</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>845</v>
+        <v>583</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>865</v>
+        <v>584</v>
       </c>
       <c r="E311" s="3">
-        <v>4.73</v>
+        <v>7.39</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>866</v>
+        <v>849</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>845</v>
+        <v>583</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D312" s="2" t="s">
-        <v>867</v>
+        <v>584</v>
       </c>
       <c r="E312" s="3">
-        <v>3.26</v>
+        <v>1.49</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>868</v>
+        <v>850</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>869</v>
+        <v>851</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>870</v>
+        <v>584</v>
       </c>
       <c r="E313" s="3">
-        <v>6871.67</v>
+        <v>5.99</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>871</v>
+        <v>852</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>872</v>
+        <v>583</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D314" s="2" t="s">
-        <v>873</v>
+        <v>584</v>
       </c>
       <c r="E314" s="3">
-        <v>12.3</v>
+        <v>3.69</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>874</v>
+        <v>853</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>875</v>
+        <v>854</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>876</v>
+        <v>855</v>
       </c>
       <c r="E315" s="3">
-        <v>6.29</v>
+        <v>122.66</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>877</v>
+        <v>856</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>878</v>
+        <v>857</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>848</v>
+        <v>594</v>
       </c>
       <c r="E316" s="3">
-        <v>1918.14</v>
+        <v>31.22</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>879</v>
+        <v>858</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>880</v>
+        <v>859</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>881</v>
+        <v>860</v>
       </c>
       <c r="E317" s="3">
-        <v>2490.78</v>
+        <v>3219.84</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>882</v>
+        <v>861</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>883</v>
+        <v>859</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>884</v>
+        <v>862</v>
       </c>
       <c r="E318" s="3">
-        <v>342.39</v>
+        <v>13783.65</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>885</v>
+        <v>863</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>886</v>
+        <v>864</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>887</v>
+        <v>865</v>
       </c>
       <c r="E319" s="3">
-        <v>5056.16</v>
+        <v>9592.63</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>888</v>
+        <v>866</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>805</v>
+        <v>867</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>806</v>
+        <v>868</v>
       </c>
       <c r="E320" s="3">
-        <v>1.53</v>
+        <v>13197.66</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>889</v>
+        <v>869</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>890</v>
+        <v>870</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>891</v>
+        <v>871</v>
       </c>
       <c r="E321" s="3">
-        <v>5343.5</v>
+        <v>5688.34</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>892</v>
+        <v>872</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>893</v>
+        <v>870</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>894</v>
+        <v>873</v>
       </c>
       <c r="E322" s="3">
-        <v>5544.59</v>
+        <v>3517.45</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>895</v>
+        <v>874</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>896</v>
+        <v>875</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>897</v>
+        <v>876</v>
       </c>
       <c r="E323" s="3">
-        <v>126.58</v>
+        <v>69585.99</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>898</v>
+        <v>877</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>899</v>
+        <v>878</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="2" t="s">
-        <v>900</v>
+        <v>879</v>
       </c>
       <c r="E324" s="3">
-        <v>30987.49</v>
+        <v>12401.78</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>901</v>
+        <v>880</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>902</v>
+        <v>881</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>903</v>
+        <v>882</v>
       </c>
       <c r="E325" s="3">
-        <v>4669.45</v>
+        <v>6026.56</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>904</v>
+        <v>883</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>905</v>
+        <v>881</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>906</v>
+        <v>882</v>
       </c>
       <c r="E326" s="3">
-        <v>1245.96</v>
+        <v>7049.43</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>907</v>
+        <v>884</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>908</v>
+        <v>885</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>909</v>
+        <v>886</v>
       </c>
       <c r="E327" s="3">
-        <v>3856.13</v>
+        <v>1268.71</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>910</v>
+        <v>887</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>911</v>
+        <v>888</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="2" t="s">
-        <v>912</v>
+        <v>889</v>
       </c>
       <c r="E328" s="3">
-        <v>277.57</v>
+        <v>664.71</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>913</v>
+        <v>890</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>914</v>
+        <v>888</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>915</v>
+        <v>889</v>
       </c>
       <c r="E329" s="3">
-        <v>108.07</v>
+        <v>16.45</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>916</v>
+        <v>891</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>917</v>
+        <v>892</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="2" t="s">
-        <v>918</v>
+        <v>893</v>
       </c>
       <c r="E330" s="3">
-        <v>2768.55</v>
+        <v>18.03</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>919</v>
+        <v>894</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>920</v>
+        <v>895</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="2" t="s">
-        <v>921</v>
+        <v>896</v>
       </c>
       <c r="E331" s="3">
-        <v>1868.75</v>
+        <v>44.01</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>922</v>
+        <v>897</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>923</v>
+        <v>366</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D332" s="2" t="s">
-        <v>924</v>
+        <v>367</v>
       </c>
       <c r="E332" s="3">
-        <v>2198.83</v>
+        <v>1181.86</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>925</v>
+        <v>898</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>926</v>
+        <v>369</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>927</v>
+        <v>367</v>
       </c>
       <c r="E333" s="3">
-        <v>0.02</v>
+        <v>13352.35</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>928</v>
+        <v>899</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>929</v>
+        <v>366</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D334" s="2" t="s">
-        <v>930</v>
+        <v>367</v>
       </c>
       <c r="E334" s="3">
-        <v>14261</v>
+        <v>252.94</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>931</v>
+        <v>900</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>932</v>
+        <v>369</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>933</v>
+        <v>367</v>
       </c>
       <c r="E335" s="3">
-        <v>586.71</v>
+        <v>2969.42</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>10</v>
-[...2618 lines deleted...]
-      <c r="F466" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -13790,163 +9988,32 @@
     <hyperlink ref="F311" r:id="rId311"/>
     <hyperlink ref="F312" r:id="rId312"/>
     <hyperlink ref="F313" r:id="rId313"/>
     <hyperlink ref="F314" r:id="rId314"/>
     <hyperlink ref="F315" r:id="rId315"/>
     <hyperlink ref="F316" r:id="rId316"/>
     <hyperlink ref="F317" r:id="rId317"/>
     <hyperlink ref="F318" r:id="rId318"/>
     <hyperlink ref="F319" r:id="rId319"/>
     <hyperlink ref="F320" r:id="rId320"/>
     <hyperlink ref="F321" r:id="rId321"/>
     <hyperlink ref="F322" r:id="rId322"/>
     <hyperlink ref="F323" r:id="rId323"/>
     <hyperlink ref="F324" r:id="rId324"/>
     <hyperlink ref="F325" r:id="rId325"/>
     <hyperlink ref="F326" r:id="rId326"/>
     <hyperlink ref="F327" r:id="rId327"/>
     <hyperlink ref="F328" r:id="rId328"/>
     <hyperlink ref="F329" r:id="rId329"/>
     <hyperlink ref="F330" r:id="rId330"/>
     <hyperlink ref="F331" r:id="rId331"/>
     <hyperlink ref="F332" r:id="rId332"/>
     <hyperlink ref="F333" r:id="rId333"/>
     <hyperlink ref="F334" r:id="rId334"/>
     <hyperlink ref="F335" r:id="rId335"/>
-    <hyperlink ref="F336" r:id="rId336"/>
-[...129 lines deleted...]
-    <hyperlink ref="F466" r:id="rId466"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>