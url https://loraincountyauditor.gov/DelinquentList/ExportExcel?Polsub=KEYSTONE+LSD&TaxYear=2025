--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,121 +5,103 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="646" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="498">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>01772</t>
-[...2 lines deleted...]
-    <t>CHAVALIA LUANNE</t>
+    <t>01773</t>
+  </si>
+  <si>
+    <t>VEALEY LINDA L &amp; SHIRLEY J</t>
   </si>
   <si>
     <t>KEYSTONE LSD</t>
   </si>
   <si>
-    <t>242 HICKORY CIR LOT 242</t>
+    <t>237 HICKORY CIR LOT 237</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>01773</t>
-[...7 lines deleted...]
-  <si>
     <t>01798</t>
   </si>
   <si>
     <t>MESSER KATHLEEN</t>
   </si>
   <si>
     <t>120 BIRCHBARK DR LOT 120</t>
   </si>
   <si>
     <t>01917</t>
   </si>
   <si>
     <t>HOLLINGSWORTH CHRISTA U</t>
   </si>
   <si>
     <t>415 PALOMINO CT LOT 415</t>
   </si>
   <si>
-    <t>03197</t>
-[...7 lines deleted...]
-  <si>
     <t>03313</t>
   </si>
   <si>
     <t>HOLSTEIN DONALD B &amp; BETTY JANE</t>
   </si>
   <si>
     <t>160 ASHWOOD AVE LOT 160</t>
   </si>
   <si>
     <t>03342</t>
   </si>
   <si>
     <t>MCGRATH LARRY L</t>
   </si>
   <si>
     <t>287 ASHWOOD AVE LOT 287</t>
   </si>
   <si>
     <t>03393</t>
   </si>
   <si>
     <t>LYONS NANCY E &amp; RICHARD J</t>
   </si>
   <si>
     <t>150 BIRCHBARK DR LOT 150</t>
@@ -175,487 +157,404 @@
   <si>
     <t>BOGNAR STEVEN C &amp; BELINDA A</t>
   </si>
   <si>
     <t>126 CATAWBA CT LOT 126</t>
   </si>
   <si>
     <t>03792</t>
   </si>
   <si>
     <t>WULF THOMAS A</t>
   </si>
   <si>
     <t>190 ASHWOOD AVE LOT 190</t>
   </si>
   <si>
     <t>03799</t>
   </si>
   <si>
     <t>WALDRON DENISE R</t>
   </si>
   <si>
     <t>279 ASHWOOD AVE LOT 279</t>
   </si>
   <si>
-    <t>03869</t>
-[...7 lines deleted...]
-  <si>
     <t>04039</t>
   </si>
   <si>
     <t>POULTON BRYAN N &amp; MARJORIE C</t>
   </si>
   <si>
     <t>125 PIN OAK CIR LOT 125</t>
   </si>
   <si>
-    <t>04058</t>
-[...7 lines deleted...]
-  <si>
     <t>04241</t>
   </si>
   <si>
     <t>FLINN CAROL L</t>
   </si>
   <si>
     <t>307 ASHWOOD AVE LOT 307</t>
   </si>
   <si>
     <t>04253</t>
   </si>
   <si>
     <t>DAVIS JOSEPH A</t>
   </si>
   <si>
     <t>225 HICKORY CIR LOT 225</t>
   </si>
   <si>
     <t>04257</t>
   </si>
   <si>
     <t>KUBISEN BARTLEY WROS &amp; SUSAN J WROS</t>
   </si>
   <si>
     <t>233 HICKORY CIR LOT 233</t>
   </si>
   <si>
-    <t>04258</t>
-[...7 lines deleted...]
-  <si>
     <t>04265</t>
   </si>
   <si>
     <t>LYNCH CYNTHIA M</t>
   </si>
   <si>
     <t>215 TWIN LAKE DR LOT 215</t>
   </si>
   <si>
     <t>04272</t>
   </si>
   <si>
     <t>SCRIBNER BUNNY</t>
   </si>
   <si>
     <t>233 TWIN LAKE DR LOT 233</t>
   </si>
   <si>
-    <t>04424</t>
-[...7 lines deleted...]
-  <si>
     <t>04679</t>
   </si>
   <si>
     <t>LENCHAK RONALD G &amp; JANICE M DIMOND</t>
   </si>
   <si>
     <t>208 ISLAND DR LOT 208</t>
   </si>
   <si>
-    <t>04785</t>
-[...7 lines deleted...]
-  <si>
     <t>04879</t>
   </si>
   <si>
     <t>AARON JANET M</t>
   </si>
   <si>
     <t>398 PIN OAK CIR LOT 398</t>
-  </si>
-[...7 lines deleted...]
-    <t>217 PIN OAK CIR LOT 217</t>
   </si>
   <si>
     <t>06-24-001-000-022</t>
   </si>
   <si>
     <t>UNITED STATES OF AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">FOWL RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>06-32-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>06-32-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>09-56-999-998-998</t>
   </si>
   <si>
     <t>09-56-999-999-978</t>
   </si>
   <si>
+    <t>10-00-001-101-097</t>
+  </si>
+  <si>
+    <t>REMICK ROBERT P &amp; TAMI JO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42930 RUSSIA RD  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
     <t>10-00-002-000-003</t>
   </si>
   <si>
     <t>OHIO CONFERENCE ASSN SEVENTH DAY CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">9652 MURRAY RIDGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
+    <t>10-00-008-101-022</t>
+  </si>
+  <si>
+    <t>ANDERSON JUDITH L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41370 OBERLIN ELYRIA RD  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
     <t>10-00-008-102-001</t>
   </si>
   <si>
     <t>BARNES KELLY A</t>
   </si>
   <si>
     <t xml:space="preserve">41329 RUSSIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-008-102-003</t>
   </si>
   <si>
     <t xml:space="preserve">WEST RIVER RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-008-102-004</t>
   </si>
   <si>
     <t xml:space="preserve">OBERLIN ELYRIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-008-105-014</t>
-[...2 lines deleted...]
-    <t>LOWERY VIVIAN S</t>
+    <t>10-00-008-106-006</t>
+  </si>
+  <si>
+    <t>RUSSO EMORE &amp; MARIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORMANDY DR  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-008-106-007</t>
+  </si>
+  <si>
+    <t>10-00-008-106-008</t>
+  </si>
+  <si>
+    <t>SPITZER PEGGY ANN</t>
+  </si>
+  <si>
+    <t>10-00-008-106-009</t>
+  </si>
+  <si>
+    <t>10-00-008-106-023</t>
+  </si>
+  <si>
+    <t>BOB PORTER COMMUNITY SERVICES INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FERNDALE DR  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-008-106-024</t>
+  </si>
+  <si>
+    <t>10-00-008-107-001</t>
+  </si>
+  <si>
+    <t>HOPKINS THEODORE R &amp; ROBERT T</t>
+  </si>
+  <si>
+    <t>10-00-008-108-006</t>
+  </si>
+  <si>
+    <t>JONES KENNETH SR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REAR LAND  
+ELYRIA OH 44035</t>
+  </si>
+  <si>
+    <t>10-00-008-109-001</t>
+  </si>
+  <si>
+    <t>BOYS SCOUT OF AMERICA FIRELANDS AREA COUNCIL</t>
   </si>
   <si>
     <t xml:space="preserve">GREENVIEW DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-008-106-006</t>
-[...55 lines deleted...]
-  <si>
     <t>10-00-008-109-002</t>
   </si>
   <si>
     <t>10-00-008-112-024</t>
   </si>
   <si>
-    <t>OHIO HOME INVESTMENTS LLC</t>
+    <t>NEW LIVING INVESTMENTS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">11292 LAGRANGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-009-109-023</t>
-[...2 lines deleted...]
-    <t>CARR LEANN</t>
+    <t>10-00-009-110-011</t>
+  </si>
+  <si>
+    <t>PHELPS MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">COOPER AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-009-109-024</t>
-[...19 lines deleted...]
-  <si>
     <t>10-00-009-110-012</t>
   </si>
   <si>
     <t>10-00-009-110-013</t>
   </si>
   <si>
     <t>PHELPS MICHAEL E</t>
   </si>
   <si>
     <t>10-00-009-110-027</t>
   </si>
   <si>
     <t xml:space="preserve">BURNS AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-111-004</t>
   </si>
   <si>
     <t>BEYLER MARLEE SUE</t>
   </si>
   <si>
     <t xml:space="preserve">BLANCHE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-111-005</t>
   </si>
   <si>
     <t xml:space="preserve">41859 BLANCHE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-111-006</t>
   </si>
   <si>
     <t>10-00-009-112-022</t>
   </si>
   <si>
     <t>WALTERS CHERYL L &amp; JOHN C WALTER</t>
   </si>
   <si>
     <t xml:space="preserve">41770 ETHEL DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-009-112-023</t>
-[...2 lines deleted...]
-    <t>WALTER JOHN C &amp; CHERYL L WALTERS</t>
+    <t>10-00-009-113-003</t>
+  </si>
+  <si>
+    <t>MCQUAID JUSTIN T &amp; TIFFANY Y SPANOS MCQUAID</t>
+  </si>
+  <si>
+    <t>10-00-009-113-012</t>
+  </si>
+  <si>
+    <t>ELLIS ANNAMARIE S</t>
   </si>
   <si>
     <t xml:space="preserve">ETHEL DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-009-113-003</t>
-[...10 lines deleted...]
-  <si>
     <t>10-00-009-114-001</t>
   </si>
   <si>
     <t>RUSSO EMORE C &amp; MARIA</t>
   </si>
   <si>
     <t>10-00-009-114-023</t>
   </si>
   <si>
     <t>CYRAN LAWRENCE C</t>
   </si>
   <si>
     <t xml:space="preserve">BROOKFIELD DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-114-024</t>
   </si>
   <si>
     <t>10-00-009-114-025</t>
   </si>
   <si>
     <t>10-00-009-114-026</t>
   </si>
   <si>
-    <t>10-00-009-115-003</t>
+    <t>10-00-009-115-007</t>
+  </si>
+  <si>
+    <t>AYISH AFAF</t>
+  </si>
+  <si>
+    <t>10-00-009-115-008</t>
+  </si>
+  <si>
+    <t>10-00-009-115-010</t>
+  </si>
+  <si>
+    <t>VARNEY EULALIA M</t>
+  </si>
+  <si>
+    <t>10-00-009-115-016</t>
   </si>
   <si>
     <t>SMOLA DANIEL F</t>
   </si>
   <si>
     <t xml:space="preserve">WHITE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-009-115-004</t>
-[...29 lines deleted...]
-  <si>
     <t>10-00-009-115-017</t>
   </si>
   <si>
     <t>10-00-009-117-013</t>
   </si>
   <si>
     <t>DUDLEY ROGER E &amp; THERESA LYNN</t>
   </si>
   <si>
     <t xml:space="preserve">ALAMEDA DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-117-014</t>
   </si>
   <si>
     <t xml:space="preserve">41895 COOPER AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-117-019</t>
   </si>
   <si>
     <t>MAY KEITH MARTIN &amp; KEITH DALE</t>
   </si>
@@ -704,80 +603,50 @@
   </si>
   <si>
     <t xml:space="preserve">SUMMERSET DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-124-021</t>
   </si>
   <si>
     <t>10-00-009-125-031</t>
   </si>
   <si>
     <t>CARL ALBERT F &amp; NEWYEAR EVELYN C</t>
   </si>
   <si>
     <t xml:space="preserve">HILLVIEW DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-128-010</t>
   </si>
   <si>
     <t>10-00-009-128-011</t>
   </si>
   <si>
-    <t>10-00-010-000-008</t>
-[...28 lines deleted...]
-  <si>
     <t>10-00-013-630-002</t>
   </si>
   <si>
     <t>ENERGEX POWER INC</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 </t>
   </si>
   <si>
     <t>10-00-020-101-005</t>
   </si>
   <si>
     <t>GREGORY BRENDA K &amp; EARL M</t>
   </si>
   <si>
     <t xml:space="preserve">42904 OBERLIN ELYRIA RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>10-00-020-102-022</t>
   </si>
   <si>
     <t>CHERRY VALLEY FARMS INC</t>
   </si>
@@ -848,463 +717,300 @@
   </si>
   <si>
     <t>15-00-002-000-018</t>
   </si>
   <si>
     <t>PRECHTEL THOMAS &amp; TRISTA</t>
   </si>
   <si>
     <t xml:space="preserve">42785 PARSONS RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-003-630-001</t>
   </si>
   <si>
     <t>15-00-005-000-024</t>
   </si>
   <si>
     <t>ABAHAZI MATTHEW L</t>
   </si>
   <si>
     <t xml:space="preserve">14802 ST RT 301 N 
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-006-000-042</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-009-000-035</t>
   </si>
   <si>
     <t>DORAN KELLI S &amp; TYLER R</t>
   </si>
   <si>
     <t xml:space="preserve">39305 PARSONS RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>15-00-013-000-003</t>
   </si>
   <si>
     <t>TODD DAWN &amp; FRANK J VAN WIE JR</t>
   </si>
   <si>
     <t xml:space="preserve">15439 WHEELER RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-015-000-022</t>
   </si>
   <si>
     <t>ABAHAZI MATTHEW L &amp; MATTHEW LUDWIG</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 301 N 
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-024-000-034</t>
-[...18 lines deleted...]
-  <si>
     <t>15-00-031-000-033</t>
   </si>
   <si>
     <t>POOLEY RAY S</t>
   </si>
   <si>
     <t xml:space="preserve">BIGGS RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>15-00-031-000-056</t>
   </si>
   <si>
     <t>PENCE RALPH A &amp; PAMELA A</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>15-00-034-000-028</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">624 RUNDLE ST  
+    <t>15-00-034-000-063</t>
+  </si>
+  <si>
+    <t>STEPHENS CHARLENE B &amp; ROBERT T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">812 WILLICH CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-034-000-143</t>
   </si>
   <si>
     <t>WORKMAN ADAM</t>
   </si>
   <si>
     <t xml:space="preserve">604 HENDRIX BLVD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-035-000-070</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-035-000-084</t>
   </si>
   <si>
     <t>SELECTIVE HOMES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">548 WILLIAM ST  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-035-000-218</t>
   </si>
   <si>
     <t>WREH ELIJAH N &amp; GRADIEH S</t>
   </si>
   <si>
     <t xml:space="preserve">315 GARFIELD DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-035-000-311</t>
   </si>
   <si>
     <t>MAVERICK BUILDING CO LLC THE</t>
   </si>
   <si>
     <t xml:space="preserve">591 VICKSBURG CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-036-000-051</t>
   </si>
   <si>
     <t>VARGO JAMES M &amp; MARIA</t>
   </si>
   <si>
     <t xml:space="preserve">163 LOPERWOOD LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-036-000-119</t>
   </si>
   <si>
     <t>VARGO JAMES &amp; MARIA</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-042-000-011</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-043-000-004</t>
   </si>
   <si>
     <t>HOTTENROTT SUE LYNNE</t>
   </si>
   <si>
     <t xml:space="preserve">16620 WHITEHEAD RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-045-103-005</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-045-103-017</t>
   </si>
   <si>
     <t>GALLAGHER DIANE M</t>
   </si>
   <si>
     <t xml:space="preserve">307 N CENTER ST  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-045-105-041</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-045-105-061</t>
   </si>
   <si>
     <t>DUENSING JULIA</t>
   </si>
   <si>
     <t xml:space="preserve">W PROSPECT ST  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-045-105-062</t>
   </si>
   <si>
     <t>HILL J C</t>
   </si>
   <si>
     <t xml:space="preserve">FACTORY ST  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-046-101-034</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-046-101-063</t>
   </si>
   <si>
-    <t>BAILEY PARIS G &amp; SHERYL K</t>
+    <t>BAILEY SHERYL K</t>
   </si>
   <si>
     <t xml:space="preserve">241 FOREST ST  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-046-101-077</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-046-101-110</t>
   </si>
   <si>
     <t>MUSIAL MARK N TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">173 PARKLANE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-046-101-218</t>
-[...24 lines deleted...]
-  <si>
     <t>15-00-046-102-008</t>
   </si>
   <si>
     <t>LALLEY CHRISTOPHER J</t>
   </si>
   <si>
     <t xml:space="preserve">314 N CENTER ST  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-046-102-009</t>
   </si>
   <si>
     <t>ABLE BART &amp; JENNIFER</t>
   </si>
   <si>
     <t xml:space="preserve">310 N CENTER ST  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-046-104-009</t>
   </si>
   <si>
     <t>RISE CAPITAL INC</t>
   </si>
   <si>
     <t xml:space="preserve">118 PUBLIC SQUARE  
-LAGRANGE OH 44050</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">100 N CENTER ST  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-052-000-075</t>
   </si>
   <si>
     <t>MBE PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">17402 INDIAN HOLLOW RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>15-00-053-000-001</t>
   </si>
   <si>
     <t>VANCE GAIL R</t>
   </si>
   <si>
     <t xml:space="preserve">39983 ST RT 303  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-053-000-014</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 303  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-053-000-038</t>
   </si>
   <si>
-    <t>15-00-055-104-014</t>
-[...15 lines deleted...]
-  <si>
     <t>15-00-055-104-103</t>
   </si>
   <si>
     <t>HOLCOMB SARAH JANE</t>
   </si>
   <si>
     <t>15-00-056-101-039</t>
   </si>
   <si>
     <t>SPENCER CLARK &amp; SARAH CRISTMAN</t>
-  </si>
-[...18 lines deleted...]
-LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-065-000-066</t>
   </si>
   <si>
     <t>WEST RICHARD A</t>
   </si>
   <si>
     <t xml:space="preserve">COMMERCE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-065-000-084</t>
   </si>
   <si>
     <t>A K Y DEVELOPMENT LTD</t>
   </si>
   <si>
     <t xml:space="preserve">162 COMMERCE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-065-000-085</t>
   </si>
   <si>
@@ -1398,133 +1104,106 @@
   <si>
     <t xml:space="preserve">BLACK BEAR RUN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-083-102-002</t>
   </si>
   <si>
     <t>QUINONES AMANDA &amp; JOSE</t>
   </si>
   <si>
     <t xml:space="preserve">EAST PKWY  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-083-103-005</t>
   </si>
   <si>
     <t>OTIS EMANUEL A</t>
   </si>
   <si>
     <t xml:space="preserve">RINGNECK CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-085-000-008</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-094-000-021</t>
   </si>
   <si>
     <t>HONOSHOFSKY DANIEL EDWARD</t>
   </si>
   <si>
     <t xml:space="preserve">40330 WEBSTER RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-096-000-006</t>
-[...5 lines deleted...]
-  <si>
     <t>15-00-098-101-005</t>
   </si>
   <si>
     <t>ALMAN JEFFREY J &amp; DEBORAH L</t>
   </si>
   <si>
     <t>15-00-098-101-016</t>
   </si>
   <si>
     <t>YOSA STEPHEN W &amp; MARY J</t>
   </si>
   <si>
     <t xml:space="preserve">42272 CHUCKAR CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-102-086</t>
   </si>
   <si>
-    <t>RENSEL KENNETH EMIL</t>
+    <t>RENSEL KENNETH J JR</t>
   </si>
   <si>
     <t xml:space="preserve">383 STABLE RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-104-032</t>
   </si>
   <si>
     <t>STANLEY EMILY R</t>
   </si>
   <si>
     <t xml:space="preserve">TURTLE CRK  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-105-043</t>
   </si>
   <si>
     <t>OWCA JOE &amp; JULIE</t>
   </si>
   <si>
     <t xml:space="preserve">HORSESHOE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-098-107-019</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-098-107-020</t>
   </si>
   <si>
     <t>MCLAUGHLIN DANNY &amp; DENA MCLAUGHLIN ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">QUARTER HORSE LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-107-021</t>
   </si>
   <si>
     <t xml:space="preserve">367 QUARTER HORSE LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-107-031</t>
   </si>
   <si>
     <t>SMITH RUSSELL</t>
   </si>
   <si>
     <t xml:space="preserve">359 STABLE RD  
 LAGRANGE OH 44050</t>
@@ -1548,60 +1227,50 @@
   <si>
     <t xml:space="preserve">410 PALOMINO CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-119</t>
   </si>
   <si>
     <t>MERIDIAN CONSTRUCTION &amp; DESIGN INC</t>
   </si>
   <si>
     <t xml:space="preserve">421 STABLE RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-138</t>
   </si>
   <si>
     <t>WILSON BRIAN JR</t>
   </si>
   <si>
     <t xml:space="preserve">MORGAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-098-108-147</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-098-108-156</t>
   </si>
   <si>
     <t>WESTERN MIKE</t>
   </si>
   <si>
     <t xml:space="preserve">456 STALLION CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-166</t>
   </si>
   <si>
     <t>KAJA HOLDINGS 2 LLC</t>
   </si>
   <si>
     <t xml:space="preserve">STALLION CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-176</t>
   </si>
   <si>
     <t>WELLS JEFFERSON D &amp; ANGEL M</t>
   </si>
@@ -1645,111 +1314,73 @@
   <si>
     <t xml:space="preserve">ARABIAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-195</t>
   </si>
   <si>
     <t>BURNETT CHARLES E</t>
   </si>
   <si>
     <t xml:space="preserve">493 ARABIAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-208</t>
   </si>
   <si>
     <t>GRAY HEATHER A</t>
   </si>
   <si>
     <t xml:space="preserve">505 ARABIAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-098-108-209</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-098-108-213</t>
   </si>
   <si>
     <t>CLE PRIME HOMES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">510 ARABIAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-275</t>
   </si>
   <si>
-    <t>15-00-098-108-295</t>
-[...10 lines deleted...]
-  <si>
     <t>15-00-099-101-019</t>
   </si>
   <si>
     <t>GARN MAE L</t>
   </si>
   <si>
     <t xml:space="preserve">42494 WEBSTER RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-099-101-165</t>
-[...14 lines deleted...]
-  <si>
     <t>15-00-099-101-237</t>
   </si>
   <si>
     <t>KEELEY PAUL E &amp; PATRICIA A</t>
   </si>
   <si>
     <t>15-00-099-101-243</t>
   </si>
   <si>
     <t>HOLCOMB HIRAM W &amp; VICKI L</t>
   </si>
   <si>
     <t xml:space="preserve">19409 DIAGONAL RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-102-041</t>
   </si>
   <si>
     <t>WILSON ALMA E</t>
   </si>
   <si>
     <t xml:space="preserve">32 SUNSET DR  
 LAGRANGE OH 44050</t>
   </si>
@@ -1779,328 +1410,219 @@
   <si>
     <t xml:space="preserve">49 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-102-061</t>
   </si>
   <si>
     <t>HOME CRAFTERS PLUMBING</t>
   </si>
   <si>
     <t xml:space="preserve">ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-103-055</t>
   </si>
   <si>
     <t>HARTLEY DIANNA</t>
   </si>
   <si>
     <t xml:space="preserve">27 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-099-103-057</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-099-103-082</t>
   </si>
   <si>
     <t xml:space="preserve">61 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-099-103-086</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">220 EASTLAKE DR  
+    <t>15-00-099-103-167</t>
+  </si>
+  <si>
+    <t>NORGARD GREG &amp; LINDA J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">282 EASTLAKE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-105-023</t>
   </si>
   <si>
     <t>15-40-999-998-998</t>
   </si>
   <si>
     <t>15-40-999-999-978</t>
   </si>
   <si>
     <t>15-41-999-998-998</t>
   </si>
   <si>
     <t>15-41-999-999-978</t>
-  </si>
-[...18 lines deleted...]
-WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-01-027-000-005</t>
   </si>
   <si>
     <t>HANDROSH GARY E &amp; FAYE</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-01-060-000-001</t>
   </si>
   <si>
     <t>HANDROSH GARY E</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 LITCHFIELD OH 44253</t>
   </si>
   <si>
     <t>19-01-061-000-016</t>
   </si>
   <si>
     <t xml:space="preserve">24137 FOSTER RD  
 LITCHFIELD OH 44253</t>
   </si>
   <si>
-    <t>19-01-063-000-021</t>
-[...8 lines deleted...]
-  <si>
     <t>19-02-009-000-001</t>
   </si>
   <si>
     <t>HAIGHT JAMES J &amp; LINDA S</t>
   </si>
   <si>
     <t xml:space="preserve">23003 WEST RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-02-009-000-006</t>
   </si>
   <si>
-    <t>19-03-009-000-009</t>
-[...8 lines deleted...]
-  <si>
     <t>19-03-009-000-023</t>
   </si>
   <si>
     <t>ROURKE THOMAS J &amp; FAYE M</t>
   </si>
   <si>
     <t xml:space="preserve">22044 ST RT 301 S 
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-04-001-000-033</t>
   </si>
   <si>
     <t>PRUNTY JOYCE</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 301 N 
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-04-003-000-014</t>
   </si>
   <si>
     <t>HAYNES ERMA L &amp; ORLEN D</t>
   </si>
   <si>
     <t xml:space="preserve">20990 WHITEHEAD RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>19-04-007-000-026</t>
-[...2 lines deleted...]
-    <t>RHODES TERESA S</t>
+    <t>19-04-012-000-012</t>
+  </si>
+  <si>
+    <t>WILLIAMS BOBBIE W &amp; ALAN PAUL YOUNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40956 ST RT 18  
+WELLINGTON OH 44090</t>
+  </si>
+  <si>
+    <t>19-04-012-000-013</t>
+  </si>
+  <si>
+    <t>WILLIAMS BOBBIE W &amp; ALAN P YOUNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40936 ST RT 18  
+WELLINGTON OH 44090</t>
+  </si>
+  <si>
+    <t>19-04-034-000-008</t>
+  </si>
+  <si>
+    <t>GRESHO RICHARD D &amp; PATRICIA J</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 18  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>19-04-007-000-029</t>
-[...30 lines deleted...]
-  <si>
     <t>19-04-035-000-022</t>
   </si>
   <si>
     <t>LAWYA MARC</t>
   </si>
   <si>
     <t xml:space="preserve">21200 FOSTER RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-04-035-000-023</t>
   </si>
   <si>
-    <t>19-05-016-000-007</t>
-[...38 lines deleted...]
-  <si>
     <t>19-05-045-630-001</t>
   </si>
   <si>
     <t>A &amp; P OHIO OIL AND GAS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 LITCHFIELD OH 44253</t>
   </si>
   <si>
     <t>19-05-045-630-002</t>
   </si>
   <si>
     <t>19-05-045-630-003</t>
   </si>
   <si>
-    <t>19-06-043-000-005</t>
-[...3 lines deleted...]
-LITCHFIELD OH 44253</t>
+    <t>19-06-109-000-020</t>
+  </si>
+  <si>
+    <t>YATES KIMBERLY E &amp; MICHAEL R JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19840 ST RT 301 N 
+WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-06-118-000-007</t>
   </si>
   <si>
     <t>DEVORE KALEY &amp; MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">WEBSTER RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-06-118-000-008</t>
   </si>
   <si>
     <t>19-06-118-000-009</t>
   </si>
   <si>
     <t xml:space="preserve">43355 WEBSTER RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-06-118-000-010</t>
   </si>
   <si>
@@ -2154,5300 +1676,4100 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F261" headerRowCount="1">
-  <autoFilter ref="A1:F261"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F201" headerRowCount="1">
+  <autoFilter ref="A1:F201"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=102051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180217&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191500&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=102051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191500&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F261"/>
+  <dimension ref="A1:F201"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="52.343955993652344" customWidth="1"/>
+    <col min="2" max="2" width="47.98978805541992" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="26.534067153930664" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>17.21</v>
+        <v>469.18</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>469.18</v>
+        <v>7.5</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>7.5</v>
+        <v>2334.65</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>2334.65</v>
+        <v>545.61</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>19.14</v>
+        <v>438.82</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>545.61</v>
+        <v>11099.37</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>438.82</v>
+        <v>14.41</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>11099.37</v>
+        <v>503.45</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>14.41</v>
+        <v>485.47</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>503.45</v>
+        <v>8942.24</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>485.47</v>
+        <v>547.38</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>8942.24</v>
+        <v>14704.99</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>547.38</v>
+        <v>8498.78</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>14704.99</v>
+        <v>5459.32</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>8498.78</v>
+        <v>15042.73</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>5459.32</v>
+        <v>83.74</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>2.43</v>
+        <v>1793.31</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>15042.73</v>
+        <v>843</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>1076.54</v>
+        <v>1971.3</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>83.74</v>
+        <v>221.36</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>1793.31</v>
+        <v>2.99</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>843</v>
+        <v>1027.98</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="D24" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>803.89</v>
+        <v>3756.46</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="D25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>1971.3</v>
+        <v>246.77</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D26" s="0" t="s">
-        <v>82</v>
+      <c r="D26" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>221.36</v>
+        <v>2497.58</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D27" s="0" t="s">
-        <v>85</v>
+      <c r="D27" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="E27" s="3">
-        <v>29.88</v>
+        <v>27.32</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="0" t="s">
-        <v>88</v>
+      <c r="D28" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="E28" s="3">
-        <v>2.99</v>
+        <v>283.88</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D29" s="0" t="s">
-        <v>91</v>
+      <c r="D29" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="E29" s="3">
-        <v>20.97</v>
+        <v>80.08</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D30" s="0" t="s">
-        <v>94</v>
+      <c r="D30" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="E30" s="3">
-        <v>1027.98</v>
+        <v>1821.58</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="0" t="s">
-        <v>97</v>
+      <c r="D31" s="2" t="s">
+        <v>92</v>
       </c>
       <c r="E31" s="3">
-        <v>164.37</v>
+        <v>243.32</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E32" s="3">
-        <v>3756.46</v>
+        <v>9569.13</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E33" s="3">
-        <v>246.77</v>
+        <v>458.96</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E34" s="3">
-        <v>2497.58</v>
+        <v>73.98</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>27.32</v>
+        <v>201.89</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E36" s="3">
-        <v>283.88</v>
+        <v>224.24</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="E37" s="3">
-        <v>1821.58</v>
+        <v>224.24</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="E38" s="3">
-        <v>9569.13</v>
+        <v>224.24</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E39" s="3">
-        <v>458.96</v>
+        <v>201.89</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="E40" s="3">
-        <v>73.98</v>
+        <v>224.4</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="E41" s="3">
-        <v>17.85</v>
+        <v>1049.58</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="E42" s="3">
-        <v>201.89</v>
+        <v>35.19</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E43" s="3">
-        <v>224.24</v>
+        <v>340.95</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E44" s="3">
-        <v>224.24</v>
+        <v>678.78</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E45" s="3">
-        <v>224.24</v>
+        <v>2145.73</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="E46" s="3">
-        <v>201.89</v>
+        <v>1343.89</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="E47" s="3">
-        <v>224.4</v>
+        <v>58.86</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="E48" s="3">
-        <v>1049.58</v>
+        <v>58.86</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="E49" s="3">
-        <v>35.19</v>
+        <v>23.62</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="E50" s="3">
-        <v>340.95</v>
+        <v>40.55</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="E51" s="3">
-        <v>678.78</v>
+        <v>8.16</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="E52" s="3">
-        <v>2145.73</v>
+        <v>6.49</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E53" s="3">
-        <v>12.82</v>
+        <v>2247.49</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="E54" s="3">
-        <v>12.82</v>
+        <v>563.75</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="3">
-        <v>12.82</v>
+        <v>548.39</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="3">
-        <v>12.82</v>
+        <v>678.72</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="B57" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" s="3">
-        <v>12.82</v>
+        <v>475.16</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E58" s="3">
-        <v>12.82</v>
+        <v>475.16</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E59" s="3">
-        <v>1343.89</v>
+        <v>475.16</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E60" s="3">
-        <v>58.86</v>
+        <v>475.16</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E61" s="3">
-        <v>58.86</v>
+        <v>166.57</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E62" s="3">
-        <v>23.62</v>
+        <v>177.04</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="E63" s="3">
-        <v>40.55</v>
+        <v>464.82</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E64" s="3">
-        <v>8.16</v>
+        <v>536.82</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E65" s="3">
-        <v>6.49</v>
+        <v>913.44</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" s="3">
-        <v>2727.49</v>
+        <v>3.29</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="E67" s="3">
-        <v>106.86</v>
+        <v>75.03</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E68" s="3">
-        <v>563.75</v>
+        <v>827.42</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E69" s="3">
-        <v>548.39</v>
+        <v>2552.51</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>678.72</v>
+        <v>719.14</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="3">
-        <v>475.16</v>
+        <v>1709.81</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="B72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E72" s="3">
-        <v>475.16</v>
+        <v>769.42</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E73" s="3">
-        <v>475.16</v>
+        <v>6.29</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E74" s="3">
-        <v>475.16</v>
+        <v>29.91</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E75" s="3">
-        <v>1178.05</v>
+        <v>187.17</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>183</v>
+        <v>108</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>184</v>
+        <v>109</v>
       </c>
       <c r="E76" s="3">
-        <v>642.73</v>
+        <v>224.4</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>183</v>
+        <v>108</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>187</v>
+        <v>109</v>
       </c>
       <c r="E77" s="3">
-        <v>9027.09</v>
+        <v>224.4</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="E78" s="3">
-        <v>665.1</v>
+        <v>1.62</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="E79" s="3">
-        <v>166.57</v>
+        <v>135.5</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="E80" s="3">
-        <v>177.04</v>
+        <v>5.22</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="E81" s="3">
-        <v>464.82</v>
+        <v>1.59</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>184</v>
+        <v>203</v>
       </c>
       <c r="E82" s="3">
-        <v>536.82</v>
+        <v>1542.8</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="E83" s="3">
-        <v>913.44</v>
+        <v>3504.11</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="E84" s="3">
-        <v>3.29</v>
+        <v>1364.61</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>197</v>
+        <v>81</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>200</v>
+        <v>79</v>
       </c>
       <c r="E85" s="3">
-        <v>75.03</v>
+        <v>14711.28</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>202</v>
+        <v>78</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="E86" s="3">
-        <v>827.42</v>
+        <v>146.5</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>204</v>
+        <v>81</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>205</v>
+        <v>79</v>
       </c>
       <c r="E87" s="3">
-        <v>2552.51</v>
+        <v>168.31</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="E88" s="3">
-        <v>719.14</v>
+        <v>6.08</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="E89" s="3">
-        <v>1709.81</v>
+        <v>6.08</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E90" s="3">
-        <v>1669.42</v>
+        <v>2.26</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E91" s="3">
-        <v>6.29</v>
+        <v>27.05</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="E92" s="3">
-        <v>29.91</v>
+        <v>42.23</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E93" s="3">
-        <v>187.17</v>
+        <v>51.73</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>129</v>
+        <v>225</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>130</v>
+        <v>226</v>
       </c>
       <c r="E94" s="3">
-        <v>224.4</v>
+        <v>4936.57</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>129</v>
+        <v>228</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>130</v>
+        <v>229</v>
       </c>
       <c r="E95" s="3">
-        <v>224.4</v>
+        <v>8001.34</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="E96" s="3">
-        <v>2104.67</v>
+        <v>15.69</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="E97" s="3">
-        <v>3867.22</v>
+        <v>77.17</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E98" s="3">
-        <v>1077.44</v>
+        <v>265.81</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="E99" s="3">
-        <v>1.62</v>
+        <v>112.44</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="E100" s="3">
-        <v>135.5</v>
+        <v>860.7</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="E101" s="3">
-        <v>5.22</v>
+        <v>18478.94</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="E102" s="3">
-        <v>1.59</v>
+        <v>1483.51</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="E103" s="3">
-        <v>1542.8</v>
+        <v>7360.55</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="E104" s="3">
-        <v>3504.11</v>
+        <v>40.05</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>102</v>
+        <v>258</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>103</v>
+        <v>259</v>
       </c>
       <c r="E105" s="3">
-        <v>1364.61</v>
+        <v>2.43</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>105</v>
+        <v>261</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>103</v>
+        <v>262</v>
       </c>
       <c r="E106" s="3">
-        <v>14711.28</v>
+        <v>4771.15</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>102</v>
+        <v>264</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>103</v>
+        <v>265</v>
       </c>
       <c r="E107" s="3">
-        <v>146.5</v>
+        <v>5768.46</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>105</v>
+        <v>267</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>103</v>
+        <v>268</v>
       </c>
       <c r="E108" s="3">
-        <v>168.31</v>
+        <v>111.5</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="E109" s="3">
-        <v>6.08</v>
+        <v>1022.45</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>234</v>
+        <v>274</v>
       </c>
       <c r="E110" s="3">
-        <v>6.08</v>
+        <v>6797.44</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E111" s="3">
-        <v>2.26</v>
+        <v>3971.03</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="E112" s="3">
-        <v>4073.72</v>
+        <v>2665.72</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>243</v>
+        <v>283</v>
       </c>
       <c r="E113" s="3">
-        <v>42.23</v>
+        <v>579.93</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="E114" s="3">
-        <v>51.73</v>
+        <v>31504.54</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>267</v>
+        <v>287</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>269</v>
+        <v>289</v>
       </c>
       <c r="E115" s="3">
-        <v>294.37</v>
+        <v>3312.2</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>271</v>
+        <v>291</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>272</v>
+        <v>292</v>
       </c>
       <c r="E116" s="3">
-        <v>4936.57</v>
+        <v>1648.96</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="E117" s="3">
-        <v>9101.34</v>
+        <v>710.49</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>276</v>
+        <v>295</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>278</v>
+        <v>238</v>
       </c>
       <c r="E118" s="3">
-        <v>15.69</v>
+        <v>191.84</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>281</v>
+        <v>259</v>
       </c>
       <c r="E119" s="3">
-        <v>12.71</v>
+        <v>100.31</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>284</v>
+        <v>259</v>
       </c>
       <c r="E120" s="3">
-        <v>2973.34</v>
+        <v>229.17</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="E121" s="3">
-        <v>77.17</v>
+        <v>242.89</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="E122" s="3">
-        <v>265.81</v>
+        <v>14660.59</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E123" s="3">
-        <v>0.14</v>
+        <v>1051.09</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="E124" s="3">
-        <v>860.7</v>
+        <v>872.28</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="E125" s="3">
-        <v>3943.3</v>
+        <v>2520.38</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>302</v>
+        <v>259</v>
       </c>
       <c r="E126" s="3">
-        <v>18478.94</v>
+        <v>6.47</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="E127" s="3">
-        <v>4083.51</v>
+        <v>48.02</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
       <c r="E128" s="3">
-        <v>7360.55</v>
+        <v>1208.46</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="E129" s="3">
-        <v>40.05</v>
+        <v>7002.47</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="E130" s="3">
-        <v>2.43</v>
+        <v>22526.57</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
       <c r="E131" s="3">
-        <v>1168.41</v>
+        <v>23182.46</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="E132" s="3">
-        <v>4771.15</v>
+        <v>7166.45</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="E133" s="3">
-        <v>1120.02</v>
+        <v>39.2</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="E134" s="3">
-        <v>5768.46</v>
+        <v>726.14</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="E135" s="3">
-        <v>871.41</v>
+        <v>350.14</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="E136" s="3">
-        <v>111.5</v>
+        <v>15281.14</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E137" s="3">
-        <v>1022.45</v>
+        <v>1177.67</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="E138" s="3">
-        <v>1468</v>
+        <v>1898.91</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="E139" s="3">
-        <v>6797.44</v>
+        <v>2667.32</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="E140" s="3">
-        <v>1295.65</v>
+        <v>1286.46</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="E141" s="3">
-        <v>3971.03</v>
+        <v>199.44</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="E142" s="3">
-        <v>16917.85</v>
+        <v>739.83</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="E143" s="3">
-        <v>17.85</v>
+        <v>13078.19</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="E144" s="3">
-        <v>68.7</v>
+        <v>2615.51</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="E145" s="3">
-        <v>2665.72</v>
+        <v>255.75</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="E146" s="3">
-        <v>859.93</v>
+        <v>5670.11</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="E147" s="3">
-        <v>31504.54</v>
+        <v>946.41</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="E148" s="3">
-        <v>4858.94</v>
+        <v>235.17</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="E149" s="3">
-        <v>3312.2</v>
+        <v>6864.8</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="E150" s="3">
-        <v>1648.96</v>
+        <v>2705.76</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="E151" s="3">
-        <v>710.49</v>
+        <v>1296.17</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>290</v>
+        <v>389</v>
       </c>
       <c r="E152" s="3">
-        <v>191.84</v>
+        <v>3708.52</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="E153" s="3">
-        <v>15.7</v>
+        <v>904.64</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="E154" s="3">
-        <v>133.07</v>
+        <v>1679.98</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>314</v>
+        <v>397</v>
       </c>
       <c r="E155" s="3">
-        <v>100.31</v>
+        <v>1772.94</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>314</v>
+        <v>400</v>
       </c>
       <c r="E156" s="3">
-        <v>229.17</v>
+        <v>9783.73</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="E157" s="3">
-        <v>2.63</v>
+        <v>15995</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>391</v>
+        <v>406</v>
       </c>
       <c r="E158" s="3">
-        <v>1365.7</v>
+        <v>5772.81</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>393</v>
+        <v>370</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>394</v>
+        <v>259</v>
       </c>
       <c r="E159" s="3">
-        <v>242.89</v>
+        <v>36.42</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="E160" s="3">
-        <v>14660.59</v>
+        <v>9101.9</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>394</v>
+        <v>259</v>
       </c>
       <c r="E161" s="3">
-        <v>1051.09</v>
+        <v>529.31</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>394</v>
+        <v>415</v>
       </c>
       <c r="E162" s="3">
-        <v>872.28</v>
+        <v>2061.43</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>402</v>
+        <v>417</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="E163" s="3">
-        <v>2520.38</v>
+        <v>1172.87</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>314</v>
+        <v>421</v>
       </c>
       <c r="E164" s="3">
-        <v>249.25</v>
+        <v>1175.48</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="E165" s="3">
-        <v>1848.89</v>
+        <v>1225.95</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="E166" s="3">
-        <v>1208.46</v>
+        <v>1194.36</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="E167" s="3">
-        <v>7002.47</v>
+        <v>4916.06</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="E168" s="3">
-        <v>22526.57</v>
+        <v>30833.02</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>419</v>
+        <v>373</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="E169" s="3">
-        <v>23182.46</v>
+        <v>1085.47</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="E170" s="3">
-        <v>7166.45</v>
+        <v>113.28</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>424</v>
+        <v>438</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>425</v>
+        <v>327</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>426</v>
+        <v>259</v>
       </c>
       <c r="E171" s="3">
-        <v>39.2</v>
+        <v>173.84</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>428</v>
+        <v>78</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>429</v>
+        <v>79</v>
       </c>
       <c r="E172" s="3">
-        <v>726.14</v>
+        <v>595.82</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>431</v>
+        <v>81</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>432</v>
+        <v>79</v>
       </c>
       <c r="E173" s="3">
-        <v>350.14</v>
+        <v>6142.54</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>434</v>
+        <v>78</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>435</v>
+        <v>79</v>
       </c>
       <c r="E174" s="3">
-        <v>268.52</v>
+        <v>941.05</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>437</v>
+        <v>81</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>438</v>
+        <v>79</v>
       </c>
       <c r="E175" s="3">
-        <v>15281.14</v>
+        <v>12058.69</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="E176" s="3">
-        <v>85</v>
+        <v>1267.09</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="E177" s="3">
-        <v>1177.67</v>
+        <v>592.79</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="E178" s="3">
-        <v>3738.91</v>
+        <v>4075.38</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="E179" s="3">
-        <v>2667.32</v>
+        <v>11048.03</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="E180" s="3">
-        <v>1374.24</v>
+        <v>1869.53</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="E181" s="3">
-        <v>199.44</v>
+        <v>4818.04</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="E182" s="3">
-        <v>327.01</v>
+        <v>750.66</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="E183" s="3">
-        <v>739.83</v>
+        <v>3700.58</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E184" s="3">
-        <v>13078.19</v>
+        <v>4170.84</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="E185" s="3">
-        <v>2615.51</v>
+        <v>211.36</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="E186" s="3">
-        <v>1890.8</v>
+        <v>1284.64</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E187" s="3">
-        <v>5670.11</v>
+        <v>10544.65</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>474</v>
+        <v>445</v>
       </c>
       <c r="E188" s="3">
-        <v>946.41</v>
+        <v>1639.09</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E189" s="3">
-        <v>235.17</v>
+        <v>107.13</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B190" s="0" t="s">
         <v>478</v>
       </c>
-      <c r="B190" s="0" t="s">
+      <c r="C190" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D190" s="2" t="s">
         <v>479</v>
       </c>
-      <c r="C190" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E190" s="3">
-        <v>2526.24</v>
+        <v>107.13</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>481</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="E191" s="3">
-        <v>6914.8</v>
+        <v>107.13</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D192" s="2" t="s">
         <v>484</v>
       </c>
-      <c r="B192" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E192" s="3">
-        <v>2705.76</v>
+        <v>69.84</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D193" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="B193" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E193" s="3">
-        <v>2296.17</v>
+        <v>104.8</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="E194" s="3">
-        <v>3708.52</v>
+        <v>104.8</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="E195" s="3">
-        <v>904.64</v>
+        <v>5393.34</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
       <c r="E196" s="3">
-        <v>1679.98</v>
+        <v>342.22</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="E197" s="3">
-        <v>1772.94</v>
+        <v>104.8</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>503</v>
+        <v>445</v>
       </c>
       <c r="E198" s="3">
-        <v>9783.73</v>
+        <v>733.2</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>506</v>
+        <v>445</v>
       </c>
       <c r="E199" s="3">
-        <v>19995</v>
+        <v>858.99</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>508</v>
+        <v>78</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>509</v>
+        <v>79</v>
       </c>
       <c r="E200" s="3">
-        <v>12900.79</v>
+        <v>8.31</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>511</v>
+        <v>81</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>512</v>
+        <v>79</v>
       </c>
       <c r="E201" s="3">
-        <v>5772.81</v>
+        <v>111.14</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>10</v>
-[...1198 lines deleted...]
-      <c r="F261" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -7609,92 +5931,32 @@
     <hyperlink ref="F177" r:id="rId177"/>
     <hyperlink ref="F178" r:id="rId178"/>
     <hyperlink ref="F179" r:id="rId179"/>
     <hyperlink ref="F180" r:id="rId180"/>
     <hyperlink ref="F181" r:id="rId181"/>
     <hyperlink ref="F182" r:id="rId182"/>
     <hyperlink ref="F183" r:id="rId183"/>
     <hyperlink ref="F184" r:id="rId184"/>
     <hyperlink ref="F185" r:id="rId185"/>
     <hyperlink ref="F186" r:id="rId186"/>
     <hyperlink ref="F187" r:id="rId187"/>
     <hyperlink ref="F188" r:id="rId188"/>
     <hyperlink ref="F189" r:id="rId189"/>
     <hyperlink ref="F190" r:id="rId190"/>
     <hyperlink ref="F191" r:id="rId191"/>
     <hyperlink ref="F192" r:id="rId192"/>
     <hyperlink ref="F193" r:id="rId193"/>
     <hyperlink ref="F194" r:id="rId194"/>
     <hyperlink ref="F195" r:id="rId195"/>
     <hyperlink ref="F196" r:id="rId196"/>
     <hyperlink ref="F197" r:id="rId197"/>
     <hyperlink ref="F198" r:id="rId198"/>
     <hyperlink ref="F199" r:id="rId199"/>
     <hyperlink ref="F200" r:id="rId200"/>
     <hyperlink ref="F201" r:id="rId201"/>
-    <hyperlink ref="F202" r:id="rId202"/>
-[...58 lines deleted...]
-    <hyperlink ref="F261" r:id="rId261"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>