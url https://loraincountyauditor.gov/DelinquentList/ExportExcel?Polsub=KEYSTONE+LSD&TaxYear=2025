--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="498">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="476">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01773</t>
   </si>
   <si>
     <t>VEALEY LINDA L &amp; SHIRLEY J</t>
   </si>
   <si>
@@ -281,60 +281,50 @@
   </si>
   <si>
     <t>09-56-999-999-978</t>
   </si>
   <si>
     <t>10-00-001-101-097</t>
   </si>
   <si>
     <t>REMICK ROBERT P &amp; TAMI JO</t>
   </si>
   <si>
     <t xml:space="preserve">42930 RUSSIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-002-000-003</t>
   </si>
   <si>
     <t>OHIO CONFERENCE ASSN SEVENTH DAY CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">9652 MURRAY RIDGE RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-008-101-022</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-008-102-001</t>
   </si>
   <si>
     <t>BARNES KELLY A</t>
   </si>
   <si>
     <t xml:space="preserve">41329 RUSSIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-008-102-003</t>
   </si>
   <si>
     <t xml:space="preserve">WEST RIVER RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-008-102-004</t>
   </si>
   <si>
     <t xml:space="preserve">OBERLIN ELYRIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-008-106-006</t>
@@ -435,60 +425,50 @@
   <si>
     <t xml:space="preserve">BURNS AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-111-004</t>
   </si>
   <si>
     <t>BEYLER MARLEE SUE</t>
   </si>
   <si>
     <t xml:space="preserve">BLANCHE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-111-005</t>
   </si>
   <si>
     <t xml:space="preserve">41859 BLANCHE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-111-006</t>
   </si>
   <si>
-    <t>10-00-009-112-022</t>
-[...8 lines deleted...]
-  <si>
     <t>10-00-009-113-003</t>
   </si>
   <si>
     <t>MCQUAID JUSTIN T &amp; TIFFANY Y SPANOS MCQUAID</t>
   </si>
   <si>
     <t>10-00-009-113-012</t>
   </si>
   <si>
     <t>ELLIS ANNAMARIE S</t>
   </si>
   <si>
     <t xml:space="preserve">ETHEL DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-114-001</t>
   </si>
   <si>
     <t>RUSSO EMORE C &amp; MARIA</t>
   </si>
   <si>
     <t>10-00-009-114-023</t>
   </si>
   <si>
@@ -514,73 +494,60 @@
     <t>AYISH AFAF</t>
   </si>
   <si>
     <t>10-00-009-115-008</t>
   </si>
   <si>
     <t>10-00-009-115-010</t>
   </si>
   <si>
     <t>VARNEY EULALIA M</t>
   </si>
   <si>
     <t>10-00-009-115-016</t>
   </si>
   <si>
     <t>SMOLA DANIEL F</t>
   </si>
   <si>
     <t xml:space="preserve">WHITE AVE  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-115-017</t>
   </si>
   <si>
-    <t>10-00-009-117-013</t>
-[...2 lines deleted...]
-    <t>DUDLEY ROGER E &amp; THERESA LYNN</t>
+    <t>10-00-009-117-019</t>
+  </si>
+  <si>
+    <t>MAY KEITH MARTIN &amp; KEITH DALE</t>
   </si>
   <si>
     <t xml:space="preserve">ALAMEDA DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>10-00-009-117-014</t>
-[...11 lines deleted...]
-  <si>
     <t>10-00-009-121-005</t>
   </si>
   <si>
     <t>KERNS CONNIE M</t>
   </si>
   <si>
     <t xml:space="preserve">41880 OBERLIN ELYRIA RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-122-036</t>
   </si>
   <si>
     <t>WOLLIN WILLIAM A</t>
   </si>
   <si>
     <t xml:space="preserve">MIDVALE DR  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>10-00-009-124-004</t>
   </si>
   <si>
     <t>BOGLE ALEXANDER</t>
   </si>
@@ -969,87 +936,71 @@
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-053-000-014</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 303  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-053-000-038</t>
   </si>
   <si>
     <t>15-00-055-104-103</t>
   </si>
   <si>
     <t>HOLCOMB SARAH JANE</t>
   </si>
   <si>
     <t>15-00-056-101-039</t>
   </si>
   <si>
     <t>SPENCER CLARK &amp; SARAH CRISTMAN</t>
   </si>
   <si>
-    <t>15-00-065-000-066</t>
-[...2 lines deleted...]
-    <t>WEST RICHARD A</t>
+    <t>15-00-065-000-084</t>
+  </si>
+  <si>
+    <t>A K Y DEVELOPMENT LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162 COMMERCE DR  
+LAGRANGE OH 44050</t>
+  </si>
+  <si>
+    <t>15-00-065-000-085</t>
   </si>
   <si>
     <t xml:space="preserve">COMMERCE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-065-000-084</t>
-[...11 lines deleted...]
-  <si>
     <t>15-00-065-000-086</t>
   </si>
   <si>
     <t>NAFCO INVESTMENTS LTP</t>
-  </si>
-[...8 lines deleted...]
-LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-067-000-022</t>
   </si>
   <si>
     <t>SMITH NANCY A &amp; TED H</t>
   </si>
   <si>
     <t>15-00-067-000-023</t>
   </si>
   <si>
     <t>SMITH NANCY A</t>
   </si>
   <si>
     <t xml:space="preserve">40260 WHITNEY RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-072-000-044</t>
   </si>
   <si>
     <t>WISE COREY S</t>
   </si>
   <si>
     <t xml:space="preserve">HIDDEN CANYON RD  
@@ -1417,60 +1368,50 @@
   <si>
     <t>HOME CRAFTERS PLUMBING</t>
   </si>
   <si>
     <t xml:space="preserve">ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-103-055</t>
   </si>
   <si>
     <t>HARTLEY DIANNA</t>
   </si>
   <si>
     <t xml:space="preserve">27 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-103-082</t>
   </si>
   <si>
     <t xml:space="preserve">61 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-099-103-167</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-099-105-023</t>
   </si>
   <si>
     <t>15-40-999-998-998</t>
   </si>
   <si>
     <t>15-40-999-999-978</t>
   </si>
   <si>
     <t>15-41-999-998-998</t>
   </si>
   <si>
     <t>15-41-999-999-978</t>
   </si>
   <si>
     <t>19-01-027-000-005</t>
   </si>
   <si>
     <t>HANDROSH GARY E &amp; FAYE</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 WELLINGTON OH 44090</t>
   </si>
   <si>
@@ -1540,63 +1481,50 @@
     <t>WILLIAMS BOBBIE W &amp; ALAN PAUL YOUNG</t>
   </si>
   <si>
     <t xml:space="preserve">40956 ST RT 18  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-04-012-000-013</t>
   </si>
   <si>
     <t>WILLIAMS BOBBIE W &amp; ALAN P YOUNG</t>
   </si>
   <si>
     <t xml:space="preserve">40936 ST RT 18  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>19-04-034-000-008</t>
   </si>
   <si>
     <t>GRESHO RICHARD D &amp; PATRICIA J</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 18  
 WELLINGTON OH 44090</t>
-  </si>
-[...11 lines deleted...]
-    <t>19-04-035-000-023</t>
   </si>
   <si>
     <t>19-05-045-630-001</t>
   </si>
   <si>
     <t>A &amp; P OHIO OIL AND GAS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 LITCHFIELD OH 44253</t>
   </si>
   <si>
     <t>19-05-045-630-002</t>
   </si>
   <si>
     <t>19-05-045-630-003</t>
   </si>
   <si>
     <t>19-06-109-000-020</t>
   </si>
   <si>
     <t>YATES KIMBERLY E &amp; MICHAEL R JR</t>
   </si>
   <si>
     <t xml:space="preserve">19840 ST RT 301 N 
@@ -1676,70 +1604,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F201" headerRowCount="1">
-  <autoFilter ref="A1:F201"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F192" headerRowCount="1">
+  <autoFilter ref="A1:F192"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=102051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191500&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=102051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=123754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=159991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=160475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=161784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=162334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=191500&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F201"/>
+  <dimension ref="A1:F192"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="47.98978805541992" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="26.534067153930664" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -2323,3453 +2251,3273 @@
       </c>
       <c r="D30" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="3">
         <v>1821.58</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="3">
-        <v>243.32</v>
+        <v>9569.13</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>9569.13</v>
+        <v>458.96</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>458.96</v>
+        <v>73.98</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="3">
-        <v>73.98</v>
+        <v>201.89</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E35" s="3">
-        <v>201.89</v>
+        <v>224.24</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E36" s="3">
         <v>224.24</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E37" s="3">
         <v>224.24</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E38" s="3">
-        <v>224.24</v>
+        <v>201.89</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E39" s="3">
-        <v>201.89</v>
+        <v>224.4</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E40" s="3">
-        <v>224.4</v>
+        <v>1049.58</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>1049.58</v>
+        <v>35.19</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E42" s="3">
-        <v>35.19</v>
+        <v>340.95</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E43" s="3">
-        <v>340.95</v>
+        <v>678.78</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>678.78</v>
+        <v>2145.73</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E45" s="3">
-        <v>2145.73</v>
+        <v>1343.89</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E46" s="3">
-        <v>1343.89</v>
+        <v>58.86</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E47" s="3">
         <v>58.86</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="B48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E48" s="3">
-        <v>58.86</v>
+        <v>23.62</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E49" s="3">
-        <v>23.62</v>
+        <v>40.55</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>40.55</v>
+        <v>8.16</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E51" s="3">
-        <v>8.16</v>
+        <v>6.49</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E52" s="3">
-        <v>6.49</v>
+        <v>563.75</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="3">
-        <v>2247.49</v>
+        <v>548.39</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E54" s="3">
-        <v>563.75</v>
+        <v>678.72</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="3">
-        <v>548.39</v>
+        <v>475.16</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E56" s="3">
-        <v>678.72</v>
+        <v>475.16</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E57" s="3">
         <v>475.16</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E58" s="3">
         <v>475.16</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E59" s="3">
-        <v>475.16</v>
+        <v>166.57</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E60" s="3">
-        <v>475.16</v>
+        <v>177.04</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E61" s="3">
-        <v>166.57</v>
+        <v>464.82</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="3">
-        <v>177.04</v>
+        <v>536.82</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E63" s="3">
-        <v>464.82</v>
+        <v>913.44</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="3">
-        <v>536.82</v>
+        <v>827.42</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65" s="3">
-        <v>913.44</v>
+        <v>2552.51</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E66" s="3">
-        <v>3.29</v>
+        <v>719.14</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E67" s="3">
-        <v>75.03</v>
+        <v>1209.81</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E68" s="3">
-        <v>827.42</v>
+        <v>769.42</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E69" s="3">
-        <v>2552.51</v>
+        <v>6.29</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>719.14</v>
+        <v>29.91</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="3">
-        <v>1709.81</v>
+        <v>187.17</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>180</v>
+        <v>106</v>
       </c>
       <c r="E72" s="3">
-        <v>769.42</v>
+        <v>224.4</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>182</v>
+        <v>106</v>
       </c>
       <c r="E73" s="3">
-        <v>6.29</v>
+        <v>224.4</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E74" s="3">
-        <v>29.91</v>
+        <v>1.62</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>187.17</v>
+        <v>23.51</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" s="3">
-        <v>224.4</v>
+        <v>5.22</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>108</v>
+        <v>189</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="E77" s="3">
-        <v>224.4</v>
+        <v>1.59</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E78" s="3">
-        <v>1.62</v>
+        <v>1542.8</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E79" s="3">
-        <v>135.5</v>
+        <v>3504.11</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>196</v>
+        <v>78</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>197</v>
+        <v>79</v>
       </c>
       <c r="E80" s="3">
-        <v>5.22</v>
+        <v>1364.61</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>198</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>199</v>
+        <v>81</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>200</v>
+        <v>79</v>
       </c>
       <c r="E81" s="3">
-        <v>1.59</v>
+        <v>14711.28</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>202</v>
+        <v>78</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>203</v>
+        <v>79</v>
       </c>
       <c r="E82" s="3">
-        <v>1542.8</v>
+        <v>146.5</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>205</v>
+        <v>81</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>206</v>
+        <v>79</v>
       </c>
       <c r="E83" s="3">
-        <v>3504.11</v>
+        <v>168.31</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>79</v>
+        <v>181</v>
       </c>
       <c r="E84" s="3">
-        <v>1364.61</v>
+        <v>6.08</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>81</v>
+        <v>202</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>79</v>
+        <v>181</v>
       </c>
       <c r="E85" s="3">
-        <v>14711.28</v>
+        <v>6.08</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>78</v>
+        <v>205</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>79</v>
+        <v>206</v>
       </c>
       <c r="E86" s="3">
-        <v>146.5</v>
+        <v>2.26</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>81</v>
+        <v>208</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>79</v>
+        <v>209</v>
       </c>
       <c r="E87" s="3">
-        <v>168.31</v>
+        <v>27.05</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E88" s="3">
-        <v>6.08</v>
+        <v>42.23</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>191</v>
+        <v>213</v>
       </c>
       <c r="E89" s="3">
-        <v>6.08</v>
+        <v>51.73</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E90" s="3">
-        <v>2.26</v>
+        <v>4936.57</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="3">
-        <v>27.05</v>
+        <v>6901.34</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>200</v>
+        <v>222</v>
       </c>
       <c r="E92" s="3">
-        <v>42.23</v>
+        <v>15.69</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E93" s="3">
-        <v>51.73</v>
+        <v>77.17</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E94" s="3">
-        <v>4936.57</v>
+        <v>265.81</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E95" s="3">
-        <v>8001.34</v>
+        <v>112.44</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E96" s="3">
-        <v>15.69</v>
+        <v>860.7</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E97" s="3">
-        <v>77.17</v>
+        <v>18478.94</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E98" s="3">
-        <v>265.81</v>
+        <v>583.51</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E99" s="3">
-        <v>112.44</v>
+        <v>7360.55</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E100" s="3">
-        <v>860.7</v>
+        <v>40.05</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E101" s="3">
-        <v>18478.94</v>
+        <v>2.43</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E102" s="3">
-        <v>1483.51</v>
+        <v>4771.15</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E103" s="3">
-        <v>7360.55</v>
+        <v>5768.46</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E104" s="3">
-        <v>40.05</v>
+        <v>111.5</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E105" s="3">
-        <v>2.43</v>
+        <v>1022.45</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E106" s="3">
-        <v>4771.15</v>
+        <v>6797.44</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E107" s="3">
-        <v>5768.46</v>
+        <v>3971.03</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E108" s="3">
-        <v>111.5</v>
+        <v>2665.72</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E109" s="3">
-        <v>1022.45</v>
+        <v>579.93</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E110" s="3">
-        <v>6797.44</v>
+        <v>31504.54</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E111" s="3">
-        <v>3971.03</v>
+        <v>3312.2</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E112" s="3">
-        <v>2665.72</v>
+        <v>1648.96</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="B113" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E113" s="3">
-        <v>579.93</v>
+        <v>710.49</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>286</v>
+        <v>228</v>
       </c>
       <c r="E114" s="3">
-        <v>31504.54</v>
+        <v>191.84</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="B115" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>289</v>
+        <v>249</v>
       </c>
       <c r="E115" s="3">
-        <v>3312.2</v>
+        <v>100.31</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>292</v>
+        <v>249</v>
       </c>
       <c r="E116" s="3">
-        <v>1648.96</v>
+        <v>229.17</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E117" s="3">
-        <v>710.49</v>
+        <v>14660.59</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>238</v>
+        <v>294</v>
       </c>
       <c r="E118" s="3">
-        <v>191.84</v>
+        <v>1051.09</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="B119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E119" s="3">
-        <v>100.31</v>
+        <v>872.28</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="B120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="E120" s="3">
-        <v>229.17</v>
+        <v>6.47</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="3">
-        <v>242.89</v>
+        <v>48.02</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="B122" s="0" t="s">
+      <c r="C122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="3">
-        <v>14660.59</v>
+        <v>1208.46</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="B123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E123" s="3">
-        <v>1051.09</v>
+        <v>7002.47</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="E124" s="3">
-        <v>872.28</v>
+        <v>22526.57</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E125" s="3">
-        <v>2520.38</v>
+        <v>23182.46</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>259</v>
+        <v>316</v>
       </c>
       <c r="E126" s="3">
-        <v>6.47</v>
+        <v>7166.45</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E127" s="3">
-        <v>48.02</v>
+        <v>39.2</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E128" s="3">
-        <v>1208.46</v>
+        <v>726.14</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E129" s="3">
-        <v>7002.47</v>
+        <v>350.14</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E130" s="3">
-        <v>22526.57</v>
+        <v>15281.14</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="E131" s="3">
-        <v>23182.46</v>
+        <v>1177.67</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E132" s="3">
-        <v>7166.45</v>
+        <v>1598.91</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E133" s="3">
-        <v>39.2</v>
+        <v>2667.32</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E134" s="3">
-        <v>726.14</v>
+        <v>1286.46</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E135" s="3">
-        <v>350.14</v>
+        <v>199.44</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E136" s="3">
-        <v>15281.14</v>
+        <v>739.83</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="B137" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="E137" s="3">
-        <v>1177.67</v>
+        <v>13078.19</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E138" s="3">
-        <v>1898.91</v>
+        <v>2615.51</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E139" s="3">
-        <v>2667.32</v>
+        <v>255.75</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E140" s="3">
-        <v>1286.46</v>
+        <v>2670.11</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E141" s="3">
-        <v>199.44</v>
+        <v>946.41</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E142" s="3">
-        <v>739.83</v>
+        <v>235.17</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E143" s="3">
-        <v>13078.19</v>
+        <v>6814.8</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E144" s="3">
-        <v>2615.51</v>
+        <v>2705.76</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E145" s="3">
-        <v>255.75</v>
+        <v>1296.17</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E146" s="3">
-        <v>5670.11</v>
+        <v>3708.52</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E147" s="3">
-        <v>946.41</v>
+        <v>904.64</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E148" s="3">
-        <v>235.17</v>
+        <v>1679.98</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="E149" s="3">
-        <v>6864.8</v>
+        <v>1772.94</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E150" s="3">
-        <v>2705.76</v>
+        <v>9783.73</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E151" s="3">
-        <v>1296.17</v>
+        <v>15995</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="E152" s="3">
-        <v>3708.52</v>
+        <v>5772.81</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>391</v>
+        <v>355</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>392</v>
+        <v>249</v>
       </c>
       <c r="E153" s="3">
-        <v>904.64</v>
+        <v>36.42</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>395</v>
       </c>
       <c r="E154" s="3">
-        <v>1679.98</v>
+        <v>9101.9</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>396</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>397</v>
+        <v>249</v>
       </c>
       <c r="E155" s="3">
-        <v>1772.94</v>
+        <v>529.31</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>398</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E156" s="3">
-        <v>9783.73</v>
+        <v>2061.43</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>403</v>
       </c>
       <c r="E157" s="3">
-        <v>15995</v>
+        <v>1172.87</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
         <v>404</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>405</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>406</v>
       </c>
       <c r="E158" s="3">
-        <v>5772.81</v>
+        <v>1175.48</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>370</v>
+        <v>408</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>259</v>
+        <v>409</v>
       </c>
       <c r="E159" s="3">
-        <v>36.42</v>
+        <v>1225.95</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E160" s="3">
-        <v>9101.9</v>
+        <v>1194.36</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>259</v>
+        <v>414</v>
       </c>
       <c r="E161" s="3">
-        <v>529.31</v>
+        <v>4916.06</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E162" s="3">
-        <v>2061.43</v>
+        <v>30833.02</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>417</v>
+        <v>358</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E163" s="3">
-        <v>1172.87</v>
+        <v>1085.47</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>420</v>
+        <v>312</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>421</v>
+        <v>249</v>
       </c>
       <c r="E164" s="3">
-        <v>1175.48</v>
+        <v>173.84</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>423</v>
+        <v>78</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>424</v>
+        <v>79</v>
       </c>
       <c r="E165" s="3">
-        <v>1225.95</v>
+        <v>595.82</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>420</v>
+        <v>81</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>426</v>
+        <v>79</v>
       </c>
       <c r="E166" s="3">
-        <v>1194.36</v>
+        <v>6142.54</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>428</v>
+        <v>78</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>429</v>
+        <v>79</v>
       </c>
       <c r="E167" s="3">
-        <v>4916.06</v>
+        <v>941.05</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>431</v>
+        <v>81</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>432</v>
+        <v>79</v>
       </c>
       <c r="E168" s="3">
-        <v>30833.02</v>
+        <v>12058.69</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>373</v>
+        <v>426</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="E169" s="3">
-        <v>1085.47</v>
+        <v>1267.09</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="E170" s="3">
-        <v>113.28</v>
+        <v>592.79</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>327</v>
+        <v>429</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>259</v>
+        <v>432</v>
       </c>
       <c r="E171" s="3">
-        <v>173.84</v>
+        <v>4075.38</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>78</v>
+        <v>434</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>79</v>
+        <v>435</v>
       </c>
       <c r="E172" s="3">
-        <v>595.82</v>
+        <v>11048.03</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>81</v>
+        <v>434</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>79</v>
+        <v>427</v>
       </c>
       <c r="E173" s="3">
-        <v>6142.54</v>
+        <v>1869.53</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>78</v>
+        <v>438</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>79</v>
+        <v>439</v>
       </c>
       <c r="E174" s="3">
-        <v>941.05</v>
+        <v>4818.04</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D175" s="2" t="s">
         <v>442</v>
       </c>
-      <c r="B175" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E175" s="3">
-        <v>12058.69</v>
+        <v>750.66</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>444</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>445</v>
       </c>
       <c r="E176" s="3">
-        <v>1267.09</v>
+        <v>3700.58</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>447</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>448</v>
       </c>
       <c r="E177" s="3">
-        <v>592.79</v>
+        <v>4170.84</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>449</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E178" s="3">
-        <v>4075.38</v>
+        <v>211.36</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E179" s="3">
-        <v>11048.03</v>
+        <v>1284.64</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="E180" s="3">
-        <v>1869.53</v>
+        <v>107.13</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>457</v>
       </c>
       <c r="E181" s="3">
-        <v>4818.04</v>
+        <v>107.13</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E182" s="3">
-        <v>750.66</v>
+        <v>107.13</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="B183" s="0" t="s">
+      <c r="C183" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D183" s="2" t="s">
         <v>462</v>
       </c>
-      <c r="C183" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E183" s="3">
-        <v>3700.58</v>
+        <v>69.84</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="B184" s="0" t="s">
+      <c r="C184" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D184" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="C184" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E184" s="3">
-        <v>4170.84</v>
+        <v>104.8</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="E185" s="3">
-        <v>211.36</v>
+        <v>104.8</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="E186" s="3">
-        <v>1284.64</v>
+        <v>5393.34</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="E187" s="3">
-        <v>10544.65</v>
+        <v>342.22</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="E188" s="3">
-        <v>1639.09</v>
+        <v>104.8</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>479</v>
+        <v>427</v>
       </c>
       <c r="E189" s="3">
-        <v>107.13</v>
+        <v>733.2</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>479</v>
+        <v>427</v>
       </c>
       <c r="E190" s="3">
-        <v>107.13</v>
+        <v>858.99</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>478</v>
+        <v>78</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>479</v>
+        <v>79</v>
       </c>
       <c r="E191" s="3">
-        <v>107.13</v>
+        <v>8.31</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>483</v>
+        <v>81</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>484</v>
+        <v>79</v>
       </c>
       <c r="E192" s="3">
-        <v>69.84</v>
+        <v>111.14</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>10</v>
-[...178 lines deleted...]
-      <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5922,41 +5670,32 @@
     <hyperlink ref="F168" r:id="rId168"/>
     <hyperlink ref="F169" r:id="rId169"/>
     <hyperlink ref="F170" r:id="rId170"/>
     <hyperlink ref="F171" r:id="rId171"/>
     <hyperlink ref="F172" r:id="rId172"/>
     <hyperlink ref="F173" r:id="rId173"/>
     <hyperlink ref="F174" r:id="rId174"/>
     <hyperlink ref="F175" r:id="rId175"/>
     <hyperlink ref="F176" r:id="rId176"/>
     <hyperlink ref="F177" r:id="rId177"/>
     <hyperlink ref="F178" r:id="rId178"/>
     <hyperlink ref="F179" r:id="rId179"/>
     <hyperlink ref="F180" r:id="rId180"/>
     <hyperlink ref="F181" r:id="rId181"/>
     <hyperlink ref="F182" r:id="rId182"/>
     <hyperlink ref="F183" r:id="rId183"/>
     <hyperlink ref="F184" r:id="rId184"/>
     <hyperlink ref="F185" r:id="rId185"/>
     <hyperlink ref="F186" r:id="rId186"/>
     <hyperlink ref="F187" r:id="rId187"/>
     <hyperlink ref="F188" r:id="rId188"/>
     <hyperlink ref="F189" r:id="rId189"/>
     <hyperlink ref="F190" r:id="rId190"/>
     <hyperlink ref="F191" r:id="rId191"/>
     <hyperlink ref="F192" r:id="rId192"/>
-    <hyperlink ref="F193" r:id="rId193"/>
-[...7 lines deleted...]
-    <hyperlink ref="F201" r:id="rId201"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>