--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="552">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="406">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00505</t>
   </si>
   <si>
     <t>CRUM MARY K</t>
   </si>
   <si>
@@ -122,194 +122,134 @@
     <t>FARLEY BRIAN</t>
   </si>
   <si>
     <t xml:space="preserve">265 AMHERST MOBILE HOMES  LOT 265</t>
   </si>
   <si>
     <t>00714</t>
   </si>
   <si>
     <t>GIFFORD IVA M</t>
   </si>
   <si>
     <t>15055 BAUMHART RD LOT 15055</t>
   </si>
   <si>
     <t>01-00-013-000-029</t>
   </si>
   <si>
     <t>ALEXANDER JAMES</t>
   </si>
   <si>
     <t xml:space="preserve">1010 SUNNYSIDE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-013-000-065</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-015-000-013</t>
   </si>
   <si>
     <t>WALTHER DANIEL B &amp; DEANNA M</t>
   </si>
   <si>
     <t xml:space="preserve">1030 HIGH BRIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-016-117-059</t>
   </si>
   <si>
     <t>VERMILION ACRES A PARTNERSHIP</t>
   </si>
   <si>
     <t xml:space="preserve">ARROWHEAD DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-017-000-239</t>
   </si>
   <si>
     <t>RIVERVIEW R V PARK LTD</t>
   </si>
   <si>
     <t xml:space="preserve">1281 VERMILION RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-017-000-242</t>
   </si>
   <si>
     <t xml:space="preserve">VERMILION RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-017-000-243</t>
   </si>
   <si>
     <t>RIVERVIEW RV PARK LTD</t>
   </si>
   <si>
     <t xml:space="preserve">1270 VERMILION RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-021-000-040</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-022-102-001</t>
   </si>
   <si>
     <t>OBERMILLER DENNIS G</t>
   </si>
   <si>
     <t xml:space="preserve">2265 BROWNHELM STATION RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-022-104-008</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-023-000-040</t>
   </si>
   <si>
     <t>WITTEN THOMAS W</t>
   </si>
   <si>
     <t xml:space="preserve">48962 COOPER FOSTER PARK RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>01-00-024-000-010</t>
-[...18 lines deleted...]
-  <si>
     <t>01-00-027-000-007</t>
   </si>
   <si>
     <t>HARRIS MICHAEL D &amp; MARILYN</t>
   </si>
   <si>
     <t xml:space="preserve">2310 COOPER FOSTER PARK RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-027-000-027</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-028-101-038</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-028-103-014</t>
   </si>
   <si>
     <t>DALEY RONALD D</t>
   </si>
   <si>
     <t xml:space="preserve">COOPER FOSTER PARK RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-028-103-024</t>
   </si>
   <si>
     <t>DALEY RONALD D &amp; JANET E</t>
   </si>
   <si>
     <t>01-00-034-000-025</t>
   </si>
   <si>
     <t>WELLS KAREN D</t>
   </si>
   <si>
     <t xml:space="preserve">2237 VERMILION RD  
 VERMILION OH 44089</t>
   </si>
@@ -334,190 +274,143 @@
   </si>
   <si>
     <t>KLINE JANE M</t>
   </si>
   <si>
     <t xml:space="preserve">2575 NORTH RIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-046-000-014</t>
   </si>
   <si>
     <t>HARTLE ANNE</t>
   </si>
   <si>
     <t>01-00-046-000-015</t>
   </si>
   <si>
     <t xml:space="preserve">2545 VERMILION RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-051-000-026</t>
   </si>
   <si>
-    <t>METHODIST CHURCH</t>
+    <t>HOOK DAVID CURTIS</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH RIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-051-000-064</t>
   </si>
   <si>
     <t>NEW PEGGY A</t>
   </si>
   <si>
     <t xml:space="preserve">8329 BANK ST  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-051-000-067</t>
   </si>
   <si>
     <t xml:space="preserve">BANK ST  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-052-000-021</t>
-[...18 lines deleted...]
-  <si>
     <t>01-00-055-000-018</t>
   </si>
   <si>
-    <t>STROH JAMES G &amp; ALICE F</t>
+    <t>CONLEY TRUSTEE RUSSELL &amp; KATHERINE C STROH TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">8135 BAUMHART RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>01-00-057-000-008</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-057-000-009</t>
   </si>
   <si>
     <t>KOLESAR KRISTEN</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>01-00-059-000-025</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-062-000-066</t>
   </si>
   <si>
     <t>01-00-064-000-042</t>
   </si>
   <si>
     <t>BOWE WILLIAM A &amp; RITA K</t>
   </si>
   <si>
     <t xml:space="preserve">52758 NORTH RIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-067-000-010</t>
   </si>
   <si>
     <t>BRISTOW KELLY A</t>
   </si>
   <si>
     <t xml:space="preserve">8877 BANK ST  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-070-000-016</t>
   </si>
   <si>
     <t>MAXWELL HOLLY ANN &amp; ERIC J</t>
   </si>
   <si>
     <t>01-00-071-000-005</t>
   </si>
   <si>
     <t xml:space="preserve">BAUMHART RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>01-00-074-000-001</t>
   </si>
   <si>
     <t>01-00-075-000-003</t>
   </si>
   <si>
     <t>CANTLAY THEODORE OGSTON</t>
   </si>
   <si>
     <t xml:space="preserve">GIFFORD RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>01-00-076-000-074</t>
-[...5 lines deleted...]
-  <si>
     <t>01-13-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>01-13-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>01-15-999-998-998</t>
   </si>
   <si>
     <t>01-15-999-999-978</t>
   </si>
   <si>
     <t>01-17-999-998-998</t>
   </si>
   <si>
@@ -583,59 +476,50 @@
   <si>
     <t>FARLEY KEITH</t>
   </si>
   <si>
     <t xml:space="preserve">177 AMHERST MOBILE HOMES  LOT 177</t>
   </si>
   <si>
     <t>04139</t>
   </si>
   <si>
     <t>MCKINNEY BETTY &amp; CHADWICK</t>
   </si>
   <si>
     <t xml:space="preserve">174 AMHERST MOBILE HOMES  LOT 174</t>
   </si>
   <si>
     <t>04140</t>
   </si>
   <si>
     <t>MARCUM ERNEST R</t>
   </si>
   <si>
     <t xml:space="preserve">203 AMHERST MOBILE HOMES  LOT 203</t>
   </si>
   <si>
-    <t>04341</t>
-[...7 lines deleted...]
-  <si>
     <t>04437</t>
   </si>
   <si>
     <t>ROBINSON TRINITY H</t>
   </si>
   <si>
     <t xml:space="preserve">236 AMHERST MOBILE HOMES  LOT 236</t>
   </si>
   <si>
     <t>04520</t>
   </si>
   <si>
     <t>ABBEY TYLER &amp; COURTNEY CASADA</t>
   </si>
   <si>
     <t xml:space="preserve">344 AMHERST MOBILE HOMES  LOT 344</t>
   </si>
   <si>
     <t>04534</t>
   </si>
   <si>
     <t>MCCANN ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">250 AMHERST MOBILE HOMES  LOT 250</t>
@@ -671,59 +555,50 @@
     <t>04578</t>
   </si>
   <si>
     <t>AMHERST MOBILE HOME PARK INC</t>
   </si>
   <si>
     <t xml:space="preserve">309 AMHERST MOBILE HOMES  LOT 309</t>
   </si>
   <si>
     <t>04611</t>
   </si>
   <si>
     <t>KOLER NIKOLAS I</t>
   </si>
   <si>
     <t xml:space="preserve">333 AMHERST MOBILE HOMES  LOT 333</t>
   </si>
   <si>
     <t>04715</t>
   </si>
   <si>
     <t>TIMCHAK TAMMY &amp; BRUCE TOWELL</t>
   </si>
   <si>
     <t xml:space="preserve">239 AMHERST MOBILE HOMES  LOT 239</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">321 AMHERST MOBILE HOMES  LOT 321</t>
   </si>
   <si>
     <t>04815</t>
   </si>
   <si>
     <t>CARR KEVIN</t>
   </si>
   <si>
     <t xml:space="preserve">292 AMHERST MOBILE HOMES  LOT 292</t>
   </si>
   <si>
     <t>04830</t>
   </si>
   <si>
     <t>STAUB ERIC R</t>
   </si>
   <si>
     <t xml:space="preserve">245 AMHERST MOBILE HOMES  LOT 245</t>
   </si>
   <si>
     <t>04856</t>
   </si>
   <si>
     <t>BRIDGEWATER PROPERTIES LLC</t>
   </si>
@@ -770,169 +645,112 @@
   </si>
   <si>
     <t>05-00-009-000-068</t>
   </si>
   <si>
     <t>05-00-010-102-014</t>
   </si>
   <si>
     <t>PHILLIPS CHARLES D II &amp; MELISSA SUE</t>
   </si>
   <si>
     <t xml:space="preserve">147 W MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-010-102-023</t>
   </si>
   <si>
     <t>CREG DAVID W &amp; PATTY JO</t>
   </si>
   <si>
     <t xml:space="preserve">W MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-011-103-031</t>
-[...35 lines deleted...]
-  <si>
     <t>05-00-011-104-010</t>
   </si>
   <si>
     <t>STEINER BRUCE W</t>
   </si>
   <si>
     <t xml:space="preserve">217 E MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-011-105-029</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-011-105-042</t>
   </si>
   <si>
     <t>VANALSTINE BRIAN &amp; MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">200 ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-012-102-001</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">227 N LAKE ST  
+    <t>05-00-013-103-004</t>
+  </si>
+  <si>
+    <t>HUNYAD PHIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">105 MAROY DR  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-014-000-036</t>
   </si>
   <si>
     <t>LEIMBACH JOYCE</t>
-  </si>
-[...11 lines deleted...]
-AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-029-000-094</t>
   </si>
   <si>
     <t>BERNER LUKE</t>
   </si>
   <si>
     <t xml:space="preserve">46585 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-003</t>
   </si>
   <si>
     <t>NEHLS WILLIAM M</t>
   </si>
   <si>
     <t xml:space="preserve">ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-008</t>
   </si>
   <si>
+    <t>CLULEY RICKY MAURICE</t>
+  </si>
+  <si>
     <t>05-00-030-000-018</t>
   </si>
   <si>
     <t>STANLEY JAMES B JR &amp; TAMMY J</t>
   </si>
   <si>
     <t xml:space="preserve">101 ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-032</t>
   </si>
   <si>
     <t>SITTINGER DUSTIN M &amp; JILL A</t>
   </si>
   <si>
     <t xml:space="preserve">207 ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-054</t>
   </si>
   <si>
     <t>VOLDAN DOUGLAS W</t>
   </si>
@@ -968,842 +786,543 @@
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-091-104-023</t>
   </si>
   <si>
     <t>AEBERSOLD JACOB</t>
   </si>
   <si>
     <t>05-00-091-106-011</t>
   </si>
   <si>
     <t>DEYARMIN SUSAN &amp; ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">LEONARD ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-091-108-038</t>
   </si>
   <si>
     <t>HOLZHAUER FERDINAND</t>
   </si>
   <si>
-    <t>05-00-094-102-012</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-094-103-020</t>
   </si>
   <si>
     <t>HEMBREE JEFFREY T &amp; PATRICIA K</t>
   </si>
   <si>
     <t xml:space="preserve">92 HORNYAK RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-094-103-021</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-094-103-075</t>
   </si>
   <si>
     <t>VANDAL DEREK M</t>
   </si>
   <si>
     <t xml:space="preserve">8110 QUARRY RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-095-000-019</t>
   </si>
   <si>
     <t>PADGETT STEPHEN &amp; MARY C</t>
   </si>
   <si>
     <t xml:space="preserve">106 RICE CT  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-01-999-998-998</t>
   </si>
   <si>
     <t>05-01-999-999-978</t>
   </si>
   <si>
     <t>05031</t>
   </si>
   <si>
     <t>AMHERST MOBILE HOME PARK</t>
   </si>
   <si>
     <t xml:space="preserve">294 AMHERST MOBILE HOMES  LOT 294</t>
   </si>
   <si>
     <t>05-06-999-998-998</t>
   </si>
   <si>
     <t>05-06-999-999-978</t>
   </si>
   <si>
     <t>05-08-999-998-998</t>
   </si>
   <si>
     <t>05-08-999-999-978</t>
   </si>
   <si>
-    <t>06153</t>
-[...27 lines deleted...]
-  <si>
     <t>08-00-087-000-020</t>
   </si>
   <si>
     <t>STATE OF OHIO DEPARTMENT OF TRANSPORTATION</t>
   </si>
   <si>
     <t xml:space="preserve">RIGHT OF WAY  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>08-00-087-000-028</t>
   </si>
   <si>
     <t>08-00-091-000-072</t>
   </si>
   <si>
     <t>SMITH AMANDA L</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 113  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>08-00-091-000-075</t>
   </si>
   <si>
     <t>THIMKE BRADLEY S SR &amp; HEIDI S</t>
   </si>
   <si>
     <t xml:space="preserve">10265 GIFFORD RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>08-00-092-101-008</t>
   </si>
   <si>
     <t>GREENHILL STEVEN C</t>
   </si>
   <si>
-    <t>08-00-098-000-025</t>
-[...8 lines deleted...]
-  <si>
     <t>08-00-099-000-014</t>
   </si>
   <si>
     <t>MAURER BRIAN D</t>
   </si>
   <si>
     <t xml:space="preserve">11154 BAIRD RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>08-00-099-000-028</t>
   </si>
   <si>
-    <t>FORGACS ELIZABETH F</t>
+    <t>YONTS NATHAN</t>
   </si>
   <si>
     <t xml:space="preserve">BAIRD RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>08-00-101-000-025</t>
-[...8 lines deleted...]
-  <si>
     <t>08-00-103-000-020</t>
   </si>
   <si>
     <t>SULTZER CHAD E</t>
   </si>
   <si>
     <t xml:space="preserve">11081 BAUMHART RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>08-00-103-000-028</t>
-[...8 lines deleted...]
-  <si>
     <t>08-00-103-000-053</t>
   </si>
   <si>
     <t>YOST ANGELIQUE E</t>
   </si>
   <si>
     <t xml:space="preserve">10890 BAUMHART RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>08-12-003-000-003</t>
   </si>
   <si>
     <t>JACKSON ROSANNE</t>
   </si>
   <si>
     <t xml:space="preserve">13405 GIFFORD RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>08-12-004-000-031</t>
   </si>
   <si>
     <t>PITTS JAMES D JR &amp; KELLY E</t>
   </si>
   <si>
     <t xml:space="preserve">13482 GIFFORD RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>08-12-005-000-003</t>
-[...8 lines deleted...]
-  <si>
     <t>08-12-009-000-005</t>
   </si>
   <si>
     <t>HEART OF OHIO COUNCIL INC BOY SCOUTS OF AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">13782 GORE ORPHANAGE RD  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>08-12-009-000-016</t>
   </si>
   <si>
     <t xml:space="preserve">13394 GORE ORPHANAGE RD  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>08-12-010-000-015</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>08-12-010-000-016</t>
   </si>
   <si>
     <t xml:space="preserve">GORE ORPHANAGE RD  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>08-12-015-000-012</t>
   </si>
   <si>
     <t>RIVERA JACKIE L</t>
   </si>
   <si>
     <t xml:space="preserve">14320 ST RT 511  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>08-12-015-000-016</t>
-[...15 lines deleted...]
-  <si>
     <t>08-12-017-000-007</t>
   </si>
   <si>
     <t>HOFECKER JEREMY A</t>
   </si>
   <si>
     <t xml:space="preserve">49909 ST RT 511  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>08-12-018-000-008</t>
-[...18 lines deleted...]
-  <si>
     <t>08-13-019-000-007</t>
   </si>
   <si>
     <t>RAYMOND KEITH A &amp; DEBORAH M</t>
-  </si>
-[...18 lines deleted...]
-WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>08-15-011-000-006</t>
   </si>
   <si>
     <t>COY PATRICK &amp; TAMMY SAGULA &amp; DANIEL COY</t>
   </si>
   <si>
     <t xml:space="preserve">50660 GARFIELD RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>08-15-011-000-016</t>
-[...8 lines deleted...]
-  <si>
     <t>08-15-017-000-009</t>
   </si>
   <si>
     <t>HAYNES SCOTT</t>
   </si>
   <si>
     <t xml:space="preserve">49231 GARFIELD RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>08-37-999-999-978</t>
   </si>
   <si>
-    <t>09-00-001-102-026</t>
-[...33 lines deleted...]
-  <si>
     <t>09-00-004-101-014</t>
   </si>
   <si>
     <t>PINA RAYMOND R &amp; ROSALENA</t>
   </si>
   <si>
     <t xml:space="preserve">366 ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>09-00-004-101-017</t>
-[...11 lines deleted...]
-  <si>
     <t>09-00-012-000-017</t>
   </si>
   <si>
     <t>KING KELLY G &amp; CANDY E</t>
   </si>
   <si>
     <t xml:space="preserve">47760 RUSSIA RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>09-00-012-000-033</t>
   </si>
   <si>
     <t xml:space="preserve">10265 QUARRY RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>09-00-013-102-021</t>
   </si>
   <si>
     <t>ARCABA CHESTER &amp; KAREN DEANNA</t>
   </si>
   <si>
     <t xml:space="preserve">6240 RUSSIA RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>09-00-014-101-047</t>
   </si>
   <si>
     <t>STASHICK JOHN L &amp; PAULA J</t>
   </si>
   <si>
     <t xml:space="preserve">434 ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>09-00-014-102-038</t>
-[...4 lines deleted...]
-  <si>
     <t>09-00-023-101-006</t>
   </si>
   <si>
     <t>GALATI SAM &amp; IRMA</t>
   </si>
   <si>
     <t xml:space="preserve">RUSSIA RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>09-00-024-000-026</t>
   </si>
   <si>
     <t>REXROAD MAYNARD G</t>
   </si>
   <si>
     <t>09-57-999-998-998</t>
   </si>
   <si>
     <t>09-57-999-999-978</t>
   </si>
   <si>
     <t>09-59-999-998-998</t>
   </si>
   <si>
     <t>09-59-999-999-978</t>
   </si>
   <si>
     <t>13-08-011-000-013</t>
   </si>
   <si>
-    <t>RENSEL KENNETH E</t>
+    <t>RENSEL KENNETH J JR</t>
   </si>
   <si>
     <t xml:space="preserve">49177 AUSTIN RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-001-000-003</t>
   </si>
   <si>
     <t>KENDEIGH STACIA</t>
   </si>
   <si>
     <t xml:space="preserve">52559 ST RT 303  
 WAKEMAN OH 44889</t>
   </si>
   <si>
+    <t>13-09-009-000-015</t>
+  </si>
+  <si>
+    <t>FLANAGAN DAVID W &amp; REBECCA L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17451 ROWELL RD  
+WELLINGTON OH 44090</t>
+  </si>
+  <si>
     <t>13-09-018-000-013</t>
   </si>
   <si>
     <t>CARVER JEFFREY K &amp; LENORE R</t>
   </si>
   <si>
     <t xml:space="preserve">17975 GORE ORPHANAGE RD  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>13-09-020-000-004</t>
   </si>
   <si>
     <t>GREGORY THOMAS L JR</t>
   </si>
   <si>
     <t xml:space="preserve">18050 BAIRD RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-028-000-011</t>
   </si>
   <si>
     <t>HAUFF VICTORIA A</t>
   </si>
   <si>
     <t xml:space="preserve">18319 ROWELL RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-034-000-043</t>
   </si>
   <si>
     <t>ZUKOWSKI RYAN G</t>
   </si>
   <si>
     <t xml:space="preserve">BAIRD RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>13-09-039-000-005</t>
-[...8 lines deleted...]
-  <si>
     <t>13-09-039-000-010</t>
   </si>
   <si>
     <t>KERBY JOSEPH W</t>
   </si>
   <si>
     <t xml:space="preserve">51257 BETTS RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>13-09-039-000-030</t>
+    <t>13-09-040-000-018</t>
   </si>
   <si>
     <t xml:space="preserve">BETTS RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>13-09-040-000-018</t>
-[...25 lines deleted...]
-    <t xml:space="preserve">49441 PLATE RD  
+    <t>13-10-006-000-015</t>
+  </si>
+  <si>
+    <t>SKORVANIK DALE ANDREW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49401 PLATE RD  
 OBERLIN OH 44074</t>
-  </si>
-[...11 lines deleted...]
-    <t>13-10-010-000-001</t>
   </si>
   <si>
     <t>13-10-021-000-013</t>
   </si>
   <si>
     <t>WHITNEY JOANNE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">16315 ST RT 511  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>13-10-023-000-001</t>
-[...4 lines deleted...]
-  <si>
     <t>13-10-028-000-019</t>
   </si>
   <si>
     <t>CALKINS NATHAN</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 303  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-11-015-102-005</t>
   </si>
   <si>
     <t>KREISE ENTERPRISE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">200 STATE ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-015-105-003</t>
   </si>
   <si>
     <t>AMES GEORGE C</t>
   </si>
   <si>
     <t xml:space="preserve">21 SOUTH ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-015-105-007</t>
   </si>
   <si>
     <t xml:space="preserve">SOUTH ST  
 KIPTON OH 44049</t>
   </si>
   <si>
-    <t>13-11-016-103-009</t>
-[...8 lines deleted...]
-  <si>
     <t>13-11-016-105-017</t>
   </si>
   <si>
     <t>GREEN TYLER &amp; ASHLEY</t>
   </si>
   <si>
     <t xml:space="preserve">WEST ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-016-106-008</t>
   </si>
   <si>
     <t>BRICKER GEORGE E</t>
   </si>
   <si>
     <t xml:space="preserve">512 CHURCH ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-016-107-010</t>
   </si>
   <si>
     <t>MARCHAND JOANNE</t>
   </si>
   <si>
     <t xml:space="preserve">58 ROSA ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-016-107-012</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 KIPTON OH 44049</t>
   </si>
   <si>
-    <t>13-11-016-109-001</t>
-[...21 lines deleted...]
-  <si>
     <t>13-11-026-000-003</t>
-  </si>
-[...15 lines deleted...]
-OBERLIN OH 44074</t>
   </si>
   <si>
     <t>13-19-999-998-998</t>
   </si>
   <si>
     <t>13-19-999-999-978</t>
   </si>
   <si>
     <t>13-20-020-000-002</t>
   </si>
   <si>
     <t>WISSINGER MICHAEL P</t>
   </si>
   <si>
     <t xml:space="preserve">17622 GORE ORPHANAGE RD  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>13-20-022-000-008</t>
   </si>
   <si>
     <t>HOPKINS EUGENE</t>
   </si>
   <si>
     <t xml:space="preserve">15151 GREEN RD  
@@ -1848,77 +1367,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F216" headerRowCount="1">
-  <autoFilter ref="A1:F216"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F158" headerRowCount="1">
+  <autoFilter ref="A1:F158"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86618&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176973&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176973&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F216"/>
+  <dimension ref="A1:F158"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="52.88003921508789" customWidth="1"/>
+    <col min="2" max="2" width="53.33121109008789" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="36.615352630615234" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -2095,4153 +1614,2993 @@
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
         <v>88.86</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>1134.06</v>
+        <v>584.06</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>2900.51</v>
+        <v>7973.83</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>7973.83</v>
+        <v>96.64</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>96.64</v>
+        <v>28.71</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="3">
-        <v>28.71</v>
+        <v>5.74</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>5.74</v>
+        <v>250.57</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>250.57</v>
+        <v>1928.66</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>235.62</v>
+        <v>10840.66</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>1928.66</v>
+        <v>711.45</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>338.53</v>
+        <v>84.3</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>10840.66</v>
+        <v>35.81</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="E22" s="3">
-        <v>3150.77</v>
+        <v>727.03</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>730.67</v>
+        <v>1734.78</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="E24" s="3">
-        <v>1208.48</v>
+        <v>386.09</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="3">
-        <v>711.45</v>
+        <v>201.61</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E26" s="3">
-        <v>84.3</v>
+        <v>4791.16</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="E27" s="3">
-        <v>278.43</v>
+        <v>191.95</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>35.81</v>
+        <v>1819.91</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>727.03</v>
+        <v>530.71</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="3">
-        <v>1734.78</v>
+        <v>9050.93</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>386.09</v>
+        <v>269</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E32" s="3">
-        <v>201.61</v>
+        <v>8092.52</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="3">
-        <v>4791.16</v>
+        <v>2112.89</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="E34" s="3">
-        <v>191.95</v>
+        <v>656.05</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E35" s="3">
-        <v>1819.91</v>
+        <v>707.97</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="3">
-        <v>530.71</v>
+        <v>5523.2</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="E37" s="3">
-        <v>9050.93</v>
+        <v>1.65</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E38" s="3">
-        <v>269</v>
+        <v>58.14</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="E39" s="3">
-        <v>7730.31</v>
+        <v>603.74</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E40" s="3">
-        <v>843.54</v>
+        <v>183.59</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E41" s="3">
-        <v>8092.52</v>
+        <v>1860.8</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="E42" s="3">
-        <v>2.74</v>
+        <v>19325.76</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E43" s="3">
-        <v>2112.89</v>
+        <v>477.69</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="E44" s="3">
-        <v>47.9</v>
+        <v>4973.93</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="E45" s="3">
-        <v>656.05</v>
+        <v>1070.04</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="E46" s="3">
-        <v>1407.97</v>
+        <v>11071.79</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D47" s="2" t="s">
-        <v>133</v>
+      <c r="D47" s="0" t="s">
+        <v>123</v>
       </c>
       <c r="E47" s="3">
-        <v>5523.2</v>
+        <v>1520.05</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D48" s="2" t="s">
-        <v>123</v>
+      <c r="D48" s="0" t="s">
+        <v>126</v>
       </c>
       <c r="E48" s="3">
-        <v>1.65</v>
+        <v>891.38</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D49" s="2" t="s">
-        <v>137</v>
+      <c r="D49" s="0" t="s">
+        <v>129</v>
       </c>
       <c r="E49" s="3">
-        <v>58.14</v>
+        <v>1026.14</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D50" s="2" t="s">
-        <v>123</v>
+      <c r="D50" s="0" t="s">
+        <v>132</v>
       </c>
       <c r="E50" s="3">
-        <v>603.74</v>
+        <v>5050.3</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D51" s="2" t="s">
-        <v>141</v>
+      <c r="D51" s="0" t="s">
+        <v>135</v>
       </c>
       <c r="E51" s="3">
-        <v>183.59</v>
+        <v>604.8</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D52" s="2" t="s">
-        <v>143</v>
+      <c r="D52" s="0" t="s">
+        <v>138</v>
       </c>
       <c r="E52" s="3">
-        <v>469.27</v>
+        <v>3711.2</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D53" s="2" t="s">
-        <v>146</v>
+      <c r="D53" s="0" t="s">
+        <v>141</v>
       </c>
       <c r="E53" s="3">
-        <v>1860.8</v>
+        <v>1275.94</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D54" s="2" t="s">
-        <v>146</v>
+      <c r="D54" s="0" t="s">
+        <v>144</v>
       </c>
       <c r="E54" s="3">
-        <v>19325.76</v>
+        <v>1087.95</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D55" s="2" t="s">
-        <v>146</v>
+      <c r="D55" s="0" t="s">
+        <v>147</v>
       </c>
       <c r="E55" s="3">
-        <v>477.69</v>
+        <v>1163.45</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" s="3">
-        <v>4973.93</v>
+        <v>880.18</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D57" s="2" t="s">
-        <v>146</v>
+      <c r="D57" s="0" t="s">
+        <v>153</v>
       </c>
       <c r="E57" s="3">
-        <v>1070.04</v>
+        <v>8.74</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D58" s="2" t="s">
-        <v>146</v>
+      <c r="D58" s="0" t="s">
+        <v>156</v>
       </c>
       <c r="E58" s="3">
-        <v>11071.79</v>
+        <v>225.26</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E59" s="3">
-        <v>1520.05</v>
+        <v>149.64</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="E60" s="3">
-        <v>891.38</v>
+        <v>4727.87</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="E61" s="3">
-        <v>1026.14</v>
+        <v>644.52</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E62" s="3">
-        <v>5050.3</v>
+        <v>1968.3</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E63" s="3">
-        <v>604.8</v>
+        <v>1696.72</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E64" s="3">
-        <v>3711.2</v>
+        <v>390.7</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E65" s="3">
-        <v>1275.94</v>
+        <v>1740.22</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E66" s="3">
-        <v>1087.95</v>
+        <v>6047.89</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E67" s="3">
-        <v>1163.45</v>
+        <v>5230.5</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E68" s="3">
-        <v>3015.03</v>
+        <v>236.28</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="E69" s="3">
-        <v>880.18</v>
+        <v>6466.48</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D70" s="0" t="s">
-        <v>188</v>
+      <c r="D70" s="2" t="s">
+        <v>192</v>
       </c>
       <c r="E70" s="3">
-        <v>8.74</v>
+        <v>9016.95</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D71" s="0" t="s">
-        <v>191</v>
+      <c r="D71" s="2" t="s">
+        <v>195</v>
       </c>
       <c r="E71" s="3">
-        <v>225.26</v>
+        <v>107.5</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D72" s="0" t="s">
-        <v>194</v>
+      <c r="D72" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="E72" s="3">
-        <v>149.64</v>
+        <v>0.69</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D73" s="0" t="s">
-        <v>197</v>
+      <c r="D73" s="2" t="s">
+        <v>199</v>
       </c>
       <c r="E73" s="3">
-        <v>4727.87</v>
+        <v>575.4</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D74" s="0" t="s">
-        <v>200</v>
+      <c r="D74" s="2" t="s">
+        <v>202</v>
       </c>
       <c r="E74" s="3">
-        <v>644.52</v>
+        <v>240</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D75" s="0" t="s">
-        <v>203</v>
+      <c r="D75" s="2" t="s">
+        <v>205</v>
       </c>
       <c r="E75" s="3">
-        <v>1968.3</v>
+        <v>44.24</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D76" s="0" t="s">
-        <v>206</v>
+      <c r="D76" s="2" t="s">
+        <v>208</v>
       </c>
       <c r="E76" s="3">
-        <v>1696.72</v>
+        <v>853.92</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D77" s="0" t="s">
-        <v>209</v>
+      <c r="D77" s="2" t="s">
+        <v>211</v>
       </c>
       <c r="E77" s="3">
-        <v>740.7</v>
+        <v>364.54</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D78" s="0" t="s">
-        <v>212</v>
+      <c r="D78" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="E78" s="3">
-        <v>43.47</v>
+        <v>398.61</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D79" s="0" t="s">
-        <v>215</v>
+      <c r="D79" s="2" t="s">
+        <v>216</v>
       </c>
       <c r="E79" s="3">
-        <v>1740.22</v>
+        <v>5098.36</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D80" s="0" t="s">
-        <v>218</v>
+      <c r="D80" s="2" t="s">
+        <v>219</v>
       </c>
       <c r="E80" s="3">
-        <v>6047.89</v>
+        <v>824.25</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="B81" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E81" s="3">
-        <v>5230.5</v>
+        <v>160.49</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D82" s="0" t="s">
+      <c r="D82" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E82" s="3">
-        <v>236.28</v>
+        <v>124.61</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D83" s="0" t="s">
+      <c r="D83" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E83" s="3">
-        <v>6466.48</v>
+        <v>317.49</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E84" s="3">
-        <v>9016.95</v>
+        <v>8301.23</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E85" s="3">
-        <v>107.5</v>
+        <v>1846.04</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>123</v>
+        <v>235</v>
       </c>
       <c r="E86" s="3">
-        <v>0.69</v>
+        <v>856.73</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E87" s="3">
-        <v>575.4</v>
+        <v>6442.35</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>240</v>
+        <v>202</v>
       </c>
       <c r="E88" s="3">
-        <v>240</v>
+        <v>2318.1</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E89" s="3">
-        <v>109.49</v>
+        <v>804.69</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>246</v>
+        <v>96</v>
       </c>
       <c r="E90" s="3">
-        <v>38.02</v>
+        <v>30.52</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>248</v>
       </c>
       <c r="E91" s="3">
-        <v>2203.54</v>
+        <v>1805.06</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>251</v>
       </c>
       <c r="E92" s="3">
-        <v>2786.28</v>
+        <v>1120.9</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E93" s="3">
-        <v>544.24</v>
+        <v>3122.07</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>256</v>
+        <v>113</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>257</v>
+        <v>114</v>
       </c>
       <c r="E94" s="3">
-        <v>478.31</v>
+        <v>394.47</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>259</v>
+        <v>116</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>260</v>
+        <v>114</v>
       </c>
       <c r="E95" s="3">
-        <v>853.92</v>
+        <v>5864.97</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D96" s="2" t="s">
-        <v>263</v>
+      <c r="D96" s="0" t="s">
+        <v>259</v>
       </c>
       <c r="E96" s="3">
-        <v>96.11</v>
+        <v>1921.4</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>265</v>
+        <v>113</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E97" s="3">
-        <v>398.61</v>
+        <v>714.18</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>267</v>
+        <v>116</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E98" s="3">
-        <v>722.15</v>
+        <v>3278.53</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>267</v>
+        <v>113</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>269</v>
+        <v>114</v>
       </c>
       <c r="E99" s="3">
-        <v>5644.19</v>
+        <v>396.68</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>271</v>
+        <v>116</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>272</v>
+        <v>114</v>
       </c>
       <c r="E100" s="3">
-        <v>5098.36</v>
+        <v>4057.74</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="E101" s="3">
-        <v>824.25</v>
+        <v>282.89</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="E102" s="3">
-        <v>160.49</v>
+        <v>389.65</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="E103" s="3">
-        <v>124.61</v>
+        <v>2261.82</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="E104" s="3">
-        <v>317.49</v>
+        <v>303.94</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>285</v>
+        <v>96</v>
       </c>
       <c r="E105" s="3">
-        <v>8901.23</v>
+        <v>37.57</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="E106" s="3">
-        <v>1846.04</v>
+        <v>7806.18</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="E107" s="3">
-        <v>856.73</v>
+        <v>787.75</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="E108" s="3">
-        <v>6442.35</v>
+        <v>12165.96</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>240</v>
+        <v>287</v>
       </c>
       <c r="E109" s="3">
-        <v>2318.1</v>
+        <v>1193.92</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="E110" s="3">
-        <v>804.69</v>
+        <v>2954.66</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>123</v>
+        <v>293</v>
       </c>
       <c r="E111" s="3">
-        <v>30.52</v>
+        <v>2815.5</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="E112" s="3">
-        <v>107.75</v>
+        <v>431.94</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="E113" s="3">
-        <v>2805.06</v>
+        <v>11762.38</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="E114" s="3">
-        <v>513.68</v>
+        <v>12471.62</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="E115" s="3">
-        <v>1120.9</v>
+        <v>29465.95</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="E116" s="3">
-        <v>3122.07</v>
+        <v>2504.94</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>145</v>
+        <v>307</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>146</v>
+        <v>308</v>
       </c>
       <c r="E117" s="3">
-        <v>394.47</v>
+        <v>4813.82</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>148</v>
+        <v>310</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>146</v>
+        <v>302</v>
       </c>
       <c r="E118" s="3">
-        <v>5864.97</v>
+        <v>121.83</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D119" s="0" t="s">
-        <v>320</v>
+      <c r="D119" s="2" t="s">
+        <v>313</v>
       </c>
       <c r="E119" s="3">
-        <v>1921.4</v>
+        <v>2114.35</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>145</v>
+        <v>315</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>146</v>
+        <v>316</v>
       </c>
       <c r="E120" s="3">
-        <v>714.18</v>
+        <v>1952.32</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="E121" s="3">
-        <v>3278.53</v>
+        <v>12154.5</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>145</v>
+        <v>319</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>146</v>
+        <v>320</v>
       </c>
       <c r="E122" s="3">
-        <v>396.68</v>
+        <v>4768.3</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>148</v>
+        <v>322</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>146</v>
+        <v>323</v>
       </c>
       <c r="E123" s="3">
-        <v>4057.74</v>
+        <v>410.67</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="2" t="s">
         <v>325</v>
       </c>
-      <c r="B124" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E124" s="3">
-        <v>50.84</v>
+        <v>131.83</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E125" s="3">
-        <v>63.92</v>
+        <v>924.62</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" s="3">
-        <v>2.46</v>
+        <v>2844.33</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="B127" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E127" s="3">
-        <v>282.89</v>
+        <v>1081.31</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="E128" s="3">
-        <v>389.65</v>
+        <v>69.37</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>339</v>
+        <v>113</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>340</v>
+        <v>114</v>
       </c>
       <c r="E129" s="3">
-        <v>2261.82</v>
+        <v>37.36</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>342</v>
+        <v>116</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>343</v>
+        <v>114</v>
       </c>
       <c r="E130" s="3">
-        <v>303.94</v>
+        <v>380.58</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>345</v>
+        <v>113</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E131" s="3">
-        <v>327.76</v>
+        <v>207.6</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>347</v>
+        <v>116</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>348</v>
+        <v>114</v>
       </c>
       <c r="E132" s="3">
-        <v>3111.75</v>
+        <v>2118.62</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="E133" s="3">
-        <v>7806.18</v>
+        <v>3756.28</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="E134" s="3">
-        <v>787.75</v>
+        <v>5609.29</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="E135" s="3">
-        <v>2797.18</v>
+        <v>105.48</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="E136" s="3">
-        <v>12165.96</v>
+        <v>2121.12</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="E137" s="3">
-        <v>1965.3</v>
+        <v>5700.98</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="E138" s="3">
-        <v>1193.92</v>
+        <v>3953.27</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="E139" s="3">
-        <v>2954.66</v>
+        <v>358.34</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="E140" s="3">
-        <v>2815.5</v>
+        <v>11371</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E141" s="3">
-        <v>199.6</v>
+        <v>2618.57</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="E142" s="3">
-        <v>431.94</v>
+        <v>5496.44</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="E143" s="3">
-        <v>11762.38</v>
+        <v>295.49</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="E144" s="3">
-        <v>12471.62</v>
+        <v>150.69</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="E145" s="3">
-        <v>29465.95</v>
+        <v>2429.22</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="E146" s="3">
-        <v>2504.94</v>
+        <v>8484.39</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="E147" s="3">
-        <v>2.71</v>
+        <v>646.29</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="E148" s="3">
-        <v>8.18</v>
+        <v>529.58</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="E149" s="3">
-        <v>4813.82</v>
+        <v>5940.97</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E150" s="3">
-        <v>739.86</v>
+        <v>3747.28</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="E151" s="3">
-        <v>4133.93</v>
+        <v>48.42</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>403</v>
+        <v>380</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="E152" s="3">
-        <v>121.83</v>
+        <v>1765.58</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>405</v>
+        <v>113</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>406</v>
+        <v>114</v>
       </c>
       <c r="E153" s="3">
-        <v>217.17</v>
+        <v>341.08</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>408</v>
+        <v>116</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>409</v>
+        <v>114</v>
       </c>
       <c r="E154" s="3">
-        <v>4776.38</v>
+        <v>3655.32</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="E155" s="3">
-        <v>2114.35</v>
+        <v>4340.81</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="E156" s="3">
-        <v>2419.67</v>
+        <v>359.77</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>417</v>
+        <v>113</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>418</v>
+        <v>114</v>
       </c>
       <c r="E157" s="3">
-        <v>1952.32</v>
+        <v>93.98</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>419</v>
+        <v>405</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="E158" s="3">
-        <v>12154.5</v>
+        <v>1028.47</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>10</v>
-[...1158 lines deleted...]
-      <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6360,90 +4719,32 @@
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
     <hyperlink ref="F148" r:id="rId148"/>
     <hyperlink ref="F149" r:id="rId149"/>
     <hyperlink ref="F150" r:id="rId150"/>
     <hyperlink ref="F151" r:id="rId151"/>
     <hyperlink ref="F152" r:id="rId152"/>
     <hyperlink ref="F153" r:id="rId153"/>
     <hyperlink ref="F154" r:id="rId154"/>
     <hyperlink ref="F155" r:id="rId155"/>
     <hyperlink ref="F156" r:id="rId156"/>
     <hyperlink ref="F157" r:id="rId157"/>
     <hyperlink ref="F158" r:id="rId158"/>
-    <hyperlink ref="F159" r:id="rId159"/>
-[...56 lines deleted...]
-    <hyperlink ref="F216" r:id="rId216"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>