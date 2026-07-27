--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="375">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00505</t>
   </si>
   <si>
     <t>CRUM MARY K</t>
   </si>
   <si>
@@ -271,110 +271,90 @@
   </si>
   <si>
     <t>01-00-044-000-065</t>
   </si>
   <si>
     <t>KLINE JANE M</t>
   </si>
   <si>
     <t xml:space="preserve">2575 NORTH RIDGE RD  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-046-000-014</t>
   </si>
   <si>
     <t>HARTLE ANNE</t>
   </si>
   <si>
     <t>01-00-046-000-015</t>
   </si>
   <si>
     <t xml:space="preserve">2545 VERMILION RD  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-051-000-026</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-051-000-064</t>
   </si>
   <si>
     <t>NEW PEGGY A</t>
   </si>
   <si>
     <t xml:space="preserve">8329 BANK ST  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-051-000-067</t>
   </si>
   <si>
     <t xml:space="preserve">BANK ST  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-055-000-018</t>
   </si>
   <si>
     <t>CONLEY TRUSTEE RUSSELL &amp; KATHERINE C STROH TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">8135 BAUMHART RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>01-00-057-000-009</t>
   </si>
   <si>
     <t>KOLESAR KRISTEN</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>01-00-062-000-066</t>
   </si>
   <si>
-    <t>01-00-064-000-042</t>
-[...8 lines deleted...]
-  <si>
     <t>01-00-067-000-010</t>
   </si>
   <si>
     <t>BRISTOW KELLY A</t>
   </si>
   <si>
     <t xml:space="preserve">8877 BANK ST  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>01-00-070-000-016</t>
   </si>
   <si>
     <t>MAXWELL HOLLY ANN &amp; ERIC J</t>
   </si>
   <si>
     <t>01-00-071-000-005</t>
   </si>
   <si>
     <t xml:space="preserve">BAUMHART RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>01-00-074-000-001</t>
   </si>
@@ -521,59 +501,50 @@
   <si>
     <t>MCCANN ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">250 AMHERST MOBILE HOMES  LOT 250</t>
   </si>
   <si>
     <t>04537</t>
   </si>
   <si>
     <t>MOYERS RUTH ANN</t>
   </si>
   <si>
     <t xml:space="preserve">242 AMHERST MOBILE HOMES  LOT 242</t>
   </si>
   <si>
     <t>04540</t>
   </si>
   <si>
     <t>MCKINNEY BETTY J</t>
   </si>
   <si>
     <t xml:space="preserve">162 AMHERST MOBILE HOMES  LOT 162</t>
   </si>
   <si>
-    <t>04568</t>
-[...7 lines deleted...]
-  <si>
     <t>04578</t>
   </si>
   <si>
     <t>AMHERST MOBILE HOME PARK INC</t>
   </si>
   <si>
     <t xml:space="preserve">309 AMHERST MOBILE HOMES  LOT 309</t>
   </si>
   <si>
     <t>04611</t>
   </si>
   <si>
     <t>KOLER NIKOLAS I</t>
   </si>
   <si>
     <t xml:space="preserve">333 AMHERST MOBILE HOMES  LOT 333</t>
   </si>
   <si>
     <t>04715</t>
   </si>
   <si>
     <t>TIMCHAK TAMMY &amp; BRUCE TOWELL</t>
   </si>
   <si>
     <t xml:space="preserve">239 AMHERST MOBILE HOMES  LOT 239</t>
@@ -645,185 +616,149 @@
   </si>
   <si>
     <t>05-00-009-000-068</t>
   </si>
   <si>
     <t>05-00-010-102-014</t>
   </si>
   <si>
     <t>PHILLIPS CHARLES D II &amp; MELISSA SUE</t>
   </si>
   <si>
     <t xml:space="preserve">147 W MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-010-102-023</t>
   </si>
   <si>
     <t>CREG DAVID W &amp; PATTY JO</t>
   </si>
   <si>
     <t xml:space="preserve">W MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-011-104-010</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-011-105-042</t>
   </si>
   <si>
     <t>VANALSTINE BRIAN &amp; MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">200 ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-013-103-004</t>
   </si>
   <si>
     <t>HUNYAD PHIL</t>
   </si>
   <si>
     <t xml:space="preserve">105 MAROY DR  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-014-000-036</t>
   </si>
   <si>
     <t>LEIMBACH JOYCE</t>
   </si>
   <si>
     <t>05-00-029-000-094</t>
   </si>
   <si>
     <t>BERNER LUKE</t>
   </si>
   <si>
     <t xml:space="preserve">46585 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-003</t>
   </si>
   <si>
     <t>NEHLS WILLIAM M</t>
   </si>
   <si>
     <t xml:space="preserve">ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-030-000-008</t>
-[...4 lines deleted...]
-  <si>
     <t>05-00-030-000-018</t>
   </si>
   <si>
     <t>STANLEY JAMES B JR &amp; TAMMY J</t>
   </si>
   <si>
     <t xml:space="preserve">101 ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-032</t>
   </si>
   <si>
     <t>SITTINGER DUSTIN M &amp; JILL A</t>
   </si>
   <si>
     <t xml:space="preserve">207 ANNIS RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-054</t>
   </si>
   <si>
     <t>VOLDAN DOUGLAS W</t>
   </si>
   <si>
     <t xml:space="preserve">407 E MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-030-000-057</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-030-000-059</t>
   </si>
   <si>
     <t xml:space="preserve">46605 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-032-000-068</t>
   </si>
   <si>
     <t>HOWARD INVESTMENT PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">46384 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-091-104-023</t>
   </si>
   <si>
     <t>AEBERSOLD JACOB</t>
   </si>
   <si>
-    <t>05-00-091-106-011</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-091-108-038</t>
   </si>
   <si>
     <t>HOLZHAUER FERDINAND</t>
   </si>
   <si>
     <t>05-00-094-103-020</t>
   </si>
   <si>
     <t>HEMBREE JEFFREY T &amp; PATRICIA K</t>
   </si>
   <si>
     <t xml:space="preserve">92 HORNYAK RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-094-103-075</t>
   </si>
   <si>
     <t>VANDAL DEREK M</t>
   </si>
   <si>
     <t xml:space="preserve">8110 QUARRY RD  
 AMHERST OH 44001</t>
   </si>
@@ -876,76 +811,60 @@
   </si>
   <si>
     <t>08-00-087-000-028</t>
   </si>
   <si>
     <t>08-00-091-000-072</t>
   </si>
   <si>
     <t>SMITH AMANDA L</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 113  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>08-00-091-000-075</t>
   </si>
   <si>
     <t>THIMKE BRADLEY S SR &amp; HEIDI S</t>
   </si>
   <si>
     <t xml:space="preserve">10265 GIFFORD RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>08-00-092-101-008</t>
-[...4 lines deleted...]
-  <si>
     <t>08-00-099-000-014</t>
   </si>
   <si>
     <t>MAURER BRIAN D</t>
   </si>
   <si>
     <t xml:space="preserve">11154 BAIRD RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>08-00-099-000-028</t>
-[...8 lines deleted...]
-  <si>
     <t>08-00-103-000-020</t>
   </si>
   <si>
     <t>SULTZER CHAD E</t>
   </si>
   <si>
     <t xml:space="preserve">11081 BAUMHART RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>08-00-103-000-053</t>
   </si>
   <si>
     <t>YOST ANGELIQUE E</t>
   </si>
   <si>
     <t xml:space="preserve">10890 BAUMHART RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>08-12-003-000-003</t>
   </si>
   <si>
     <t>JACKSON ROSANNE</t>
   </si>
@@ -1097,60 +1016,50 @@
     <t>GALATI SAM &amp; IRMA</t>
   </si>
   <si>
     <t xml:space="preserve">RUSSIA RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>09-00-024-000-026</t>
   </si>
   <si>
     <t>REXROAD MAYNARD G</t>
   </si>
   <si>
     <t>09-57-999-998-998</t>
   </si>
   <si>
     <t>09-57-999-999-978</t>
   </si>
   <si>
     <t>09-59-999-998-998</t>
   </si>
   <si>
     <t>09-59-999-999-978</t>
   </si>
   <si>
-    <t>13-08-011-000-013</t>
-[...8 lines deleted...]
-  <si>
     <t>13-09-001-000-003</t>
   </si>
   <si>
     <t>KENDEIGH STACIA</t>
   </si>
   <si>
     <t xml:space="preserve">52559 ST RT 303  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>13-09-009-000-015</t>
   </si>
   <si>
     <t>FLANAGAN DAVID W &amp; REBECCA L</t>
   </si>
   <si>
     <t xml:space="preserve">17451 ROWELL RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-018-000-013</t>
   </si>
   <si>
     <t>CARVER JEFFREY K &amp; LENORE R</t>
   </si>
@@ -1182,60 +1091,50 @@
     <t>13-09-034-000-043</t>
   </si>
   <si>
     <t>ZUKOWSKI RYAN G</t>
   </si>
   <si>
     <t xml:space="preserve">BAIRD RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-039-000-010</t>
   </si>
   <si>
     <t>KERBY JOSEPH W</t>
   </si>
   <si>
     <t xml:space="preserve">51257 BETTS RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-040-000-018</t>
   </si>
   <si>
     <t xml:space="preserve">BETTS RD  
 WELLINGTON OH 44090</t>
-  </si>
-[...8 lines deleted...]
-OBERLIN OH 44074</t>
   </si>
   <si>
     <t>13-10-021-000-013</t>
   </si>
   <si>
     <t>WHITNEY JOANNE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">16315 ST RT 511  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>13-10-028-000-019</t>
   </si>
   <si>
     <t>CALKINS NATHAN</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 303  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-11-015-102-005</t>
   </si>
   <si>
@@ -1367,70 +1266,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F158" headerRowCount="1">
-  <autoFilter ref="A1:F158"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F147" headerRowCount="1">
+  <autoFilter ref="A1:F147"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176973&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=3769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=146827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=147963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=148910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=153692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176973&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F158"/>
+  <dimension ref="A1:F147"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="53.33121109008789" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="36.615352630615234" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1974,2633 +1873,2413 @@
       </c>
       <c r="D28" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="3">
         <v>1819.91</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E29" s="3">
-        <v>530.71</v>
+        <v>9050.93</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>9050.93</v>
+        <v>269</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="3">
-        <v>269</v>
+        <v>8092.52</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E32" s="3">
-        <v>8092.52</v>
+        <v>2112.89</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="E33" s="3">
-        <v>2112.89</v>
+        <v>656.05</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>656.05</v>
+        <v>5523.2</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="E35" s="3">
-        <v>707.97</v>
+        <v>1.65</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>5523.2</v>
+        <v>58.14</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E37" s="3">
-        <v>1.65</v>
+        <v>603.74</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>58.14</v>
+        <v>183.59</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>603.74</v>
+        <v>1860.8</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E40" s="3">
-        <v>183.59</v>
+        <v>19325.76</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E41" s="3">
-        <v>1860.8</v>
+        <v>477.69</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E42" s="3">
-        <v>19325.76</v>
+        <v>4973.93</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E43" s="3">
-        <v>477.69</v>
+        <v>1070.04</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E44" s="3">
-        <v>4973.93</v>
+        <v>11071.79</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D45" s="2" t="s">
-        <v>114</v>
+      <c r="D45" s="0" t="s">
+        <v>117</v>
       </c>
       <c r="E45" s="3">
-        <v>1070.04</v>
+        <v>1520.05</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E46" s="3">
-        <v>11071.79</v>
+        <v>891.38</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E47" s="3">
-        <v>1520.05</v>
+        <v>1026.14</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E48" s="3">
-        <v>891.38</v>
+        <v>5050.3</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="3">
-        <v>1026.14</v>
+        <v>604.8</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E50" s="3">
-        <v>5050.3</v>
+        <v>3711.2</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E51" s="3">
-        <v>604.8</v>
+        <v>1275.94</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="3">
-        <v>3711.2</v>
+        <v>1087.95</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E53" s="3">
-        <v>1275.94</v>
+        <v>1163.45</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E54" s="3">
-        <v>1087.95</v>
+        <v>880.18</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E55" s="3">
-        <v>1163.45</v>
+        <v>8.74</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E56" s="3">
-        <v>880.18</v>
+        <v>225.26</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E57" s="3">
-        <v>8.74</v>
+        <v>149.64</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E58" s="3">
-        <v>225.26</v>
+        <v>4727.87</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E59" s="3">
-        <v>149.64</v>
+        <v>1968.3</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E60" s="3">
-        <v>4727.87</v>
+        <v>1696.72</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E61" s="3">
-        <v>644.52</v>
+        <v>390.7</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E62" s="3">
-        <v>1968.3</v>
+        <v>1740.22</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="3">
-        <v>1696.72</v>
+        <v>6047.89</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E64" s="3">
-        <v>390.7</v>
+        <v>5230.5</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E65" s="3">
-        <v>1740.22</v>
+        <v>236.28</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="3">
-        <v>6047.89</v>
+        <v>6466.48</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D67" s="0" t="s">
+      <c r="D67" s="2" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="3">
-        <v>5230.5</v>
+        <v>1016.95</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E68" s="3">
-        <v>236.28</v>
+        <v>107.5</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D69" s="0" t="s">
-        <v>189</v>
+      <c r="D69" s="2" t="s">
+        <v>93</v>
       </c>
       <c r="E69" s="3">
-        <v>6466.48</v>
+        <v>0.69</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>9016.95</v>
+        <v>575.4</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="3">
-        <v>107.5</v>
+        <v>240</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="B72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E72" s="3">
-        <v>0.69</v>
+        <v>853.92</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E73" s="3">
-        <v>575.4</v>
+        <v>189</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>202</v>
+        <v>93</v>
       </c>
       <c r="E74" s="3">
-        <v>240</v>
+        <v>398.61</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>44.24</v>
+        <v>5098.36</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="3">
-        <v>853.92</v>
+        <v>824.25</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="3">
-        <v>364.54</v>
+        <v>124.61</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="3">
-        <v>398.61</v>
+        <v>317.49</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E79" s="3">
-        <v>5098.36</v>
+        <v>8151.23</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="3">
-        <v>824.25</v>
+        <v>856.73</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="3">
-        <v>160.49</v>
+        <v>6442.35</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
       <c r="E82" s="3">
-        <v>124.61</v>
+        <v>2318.1</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>227</v>
+        <v>93</v>
       </c>
       <c r="E83" s="3">
-        <v>317.49</v>
+        <v>30.52</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="B84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E84" s="3">
-        <v>8301.23</v>
+        <v>1805.06</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="B85" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E85" s="3">
-        <v>1846.04</v>
+        <v>1120.9</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="B86" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E86" s="3">
-        <v>856.73</v>
+        <v>3122.07</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>237</v>
+        <v>107</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>238</v>
+        <v>108</v>
       </c>
       <c r="E87" s="3">
-        <v>6442.35</v>
+        <v>394.47</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>240</v>
+        <v>110</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>202</v>
+        <v>108</v>
       </c>
       <c r="E88" s="3">
-        <v>2318.1</v>
+        <v>5864.97</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D89" s="2" t="s">
-        <v>243</v>
+      <c r="D89" s="0" t="s">
+        <v>239</v>
       </c>
       <c r="E89" s="3">
-        <v>804.69</v>
+        <v>1921.4</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>245</v>
+        <v>107</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E90" s="3">
-        <v>30.52</v>
+        <v>714.18</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>247</v>
+        <v>110</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>248</v>
+        <v>108</v>
       </c>
       <c r="E91" s="3">
-        <v>1805.06</v>
+        <v>3278.53</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>250</v>
+        <v>107</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="E92" s="3">
-        <v>1120.9</v>
+        <v>396.68</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>253</v>
+        <v>110</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>254</v>
+        <v>108</v>
       </c>
       <c r="E93" s="3">
-        <v>3122.07</v>
+        <v>4057.74</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>113</v>
+        <v>245</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>114</v>
+        <v>246</v>
       </c>
       <c r="E94" s="3">
-        <v>394.47</v>
+        <v>282.89</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>116</v>
+        <v>245</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>114</v>
+        <v>246</v>
       </c>
       <c r="E95" s="3">
-        <v>5864.97</v>
+        <v>389.65</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D96" s="0" t="s">
-        <v>259</v>
+      <c r="D96" s="2" t="s">
+        <v>250</v>
       </c>
       <c r="E96" s="3">
-        <v>1921.4</v>
+        <v>2261.82</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>113</v>
+        <v>252</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>114</v>
+        <v>253</v>
       </c>
       <c r="E97" s="3">
-        <v>714.18</v>
+        <v>303.94</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>116</v>
+        <v>255</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>114</v>
+        <v>256</v>
       </c>
       <c r="E98" s="3">
-        <v>3278.53</v>
+        <v>7806.18</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>113</v>
+        <v>258</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>114</v>
+        <v>259</v>
       </c>
       <c r="E99" s="3">
-        <v>396.68</v>
+        <v>12165.96</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>116</v>
+        <v>261</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>114</v>
+        <v>262</v>
       </c>
       <c r="E100" s="3">
-        <v>4057.74</v>
+        <v>1193.92</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="3">
-        <v>282.89</v>
+        <v>2954.66</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="B102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E102" s="3">
-        <v>389.65</v>
+        <v>2815.5</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E103" s="3">
-        <v>2261.82</v>
+        <v>431.94</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>273</v>
       </c>
       <c r="E104" s="3">
-        <v>303.94</v>
+        <v>11762.38</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>274</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C105" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" s="3">
-        <v>37.57</v>
+        <v>12471.62</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>276</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="C106" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E106" s="3">
-        <v>7806.18</v>
+        <v>29465.95</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="B107" s="0" t="s">
+      <c r="C107" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E107" s="3">
-        <v>787.75</v>
+        <v>2504.94</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="B108" s="0" t="s">
+      <c r="C108" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="C108" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108" s="3">
-        <v>12165.96</v>
+        <v>4813.82</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="E109" s="3">
-        <v>1193.92</v>
+        <v>121.83</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E110" s="3">
-        <v>2954.66</v>
+        <v>2114.35</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="B111" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E111" s="3">
-        <v>2815.5</v>
+        <v>1952.32</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>295</v>
+        <v>110</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>296</v>
+        <v>108</v>
       </c>
       <c r="E112" s="3">
-        <v>431.94</v>
+        <v>12154.5</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D113" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E113" s="3">
-        <v>11762.38</v>
+        <v>4768.3</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E114" s="3">
-        <v>12471.62</v>
+        <v>410.67</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>295</v>
+        <v>185</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="E115" s="3">
-        <v>29465.95</v>
+        <v>131.83</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D116" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="B116" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E116" s="3">
-        <v>2504.94</v>
+        <v>924.62</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="B117" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E117" s="3">
-        <v>4813.82</v>
+        <v>2844.33</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="B118" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E118" s="3">
-        <v>121.83</v>
+        <v>1081.31</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="B119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E119" s="3">
-        <v>2114.35</v>
+        <v>69.37</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>315</v>
+        <v>107</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>316</v>
+        <v>108</v>
       </c>
       <c r="E120" s="3">
-        <v>1952.32</v>
+        <v>37.36</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E121" s="3">
-        <v>12154.5</v>
+        <v>380.58</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>319</v>
+        <v>107</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>320</v>
+        <v>108</v>
       </c>
       <c r="E122" s="3">
-        <v>4768.3</v>
+        <v>207.6</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>322</v>
+        <v>110</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>323</v>
+        <v>108</v>
       </c>
       <c r="E123" s="3">
-        <v>410.67</v>
+        <v>2118.62</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>194</v>
+        <v>317</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="E124" s="3">
-        <v>131.83</v>
+        <v>5609.29</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="E125" s="3">
-        <v>924.62</v>
+        <v>105.48</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="E126" s="3">
-        <v>2844.33</v>
+        <v>1461.12</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E127" s="3">
-        <v>1081.31</v>
+        <v>5700.98</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E128" s="3">
-        <v>69.37</v>
+        <v>3953.27</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>113</v>
+        <v>332</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>114</v>
+        <v>333</v>
       </c>
       <c r="E129" s="3">
-        <v>37.36</v>
+        <v>358.34</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>116</v>
+        <v>335</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>114</v>
+        <v>336</v>
       </c>
       <c r="E130" s="3">
-        <v>380.58</v>
+        <v>11371</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>113</v>
+        <v>335</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>114</v>
+        <v>338</v>
       </c>
       <c r="E131" s="3">
-        <v>207.6</v>
+        <v>2618.57</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="B132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>114</v>
+        <v>341</v>
       </c>
       <c r="E132" s="3">
-        <v>2118.62</v>
+        <v>295.49</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E133" s="3">
-        <v>3756.28</v>
+        <v>150.69</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E134" s="3">
-        <v>5609.29</v>
+        <v>2429.22</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E135" s="3">
-        <v>105.48</v>
+        <v>8484.39</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>352</v>
       </c>
       <c r="E136" s="3">
-        <v>2121.12</v>
+        <v>646.29</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>354</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E137" s="3">
-        <v>5700.98</v>
+        <v>529.58</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E138" s="3">
-        <v>3953.27</v>
+        <v>5940.97</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E139" s="3">
-        <v>358.34</v>
+        <v>3747.28</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B140" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="C140" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E140" s="3">
-        <v>11371</v>
+        <v>48.42</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D141" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="C141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" s="3">
-        <v>2618.57</v>
+        <v>1765.58</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>368</v>
+        <v>107</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>369</v>
+        <v>108</v>
       </c>
       <c r="E142" s="3">
-        <v>5496.44</v>
+        <v>341.08</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>371</v>
+        <v>110</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>372</v>
+        <v>108</v>
       </c>
       <c r="E143" s="3">
-        <v>295.49</v>
+        <v>3655.32</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="E144" s="3">
-        <v>150.69</v>
+        <v>4340.81</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E145" s="3">
-        <v>2429.22</v>
+        <v>359.77</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>380</v>
+        <v>107</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>381</v>
+        <v>108</v>
       </c>
       <c r="E146" s="3">
-        <v>8484.39</v>
+        <v>93.98</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>380</v>
+        <v>110</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>383</v>
+        <v>108</v>
       </c>
       <c r="E147" s="3">
-        <v>646.29</v>
+        <v>1028.47</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>10</v>
-[...218 lines deleted...]
-      <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4708,43 +4387,32 @@
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
-    <hyperlink ref="F148" r:id="rId148"/>
-[...9 lines deleted...]
-    <hyperlink ref="F158" r:id="rId158"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>