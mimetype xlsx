--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,137 +5,110 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1563" uniqueCount="1563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1353" uniqueCount="1353">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>01149</t>
-[...2 lines deleted...]
-    <t>VANBUREN CONSTANCE M</t>
+    <t>01189</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ RIVERA HUGO L</t>
   </si>
   <si>
     <t>CLEARVIEW LSD</t>
   </si>
   <si>
-    <t>3948 REID AVE LOT 36</t>
+    <t>3946 REID AVE LOT D10</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>01186</t>
-[...16 lines deleted...]
-  <si>
     <t>01197</t>
   </si>
   <si>
     <t>MEDINA ANGEL J &amp; JOSE S GONZALEZ III</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 22</t>
   </si>
   <si>
     <t>01198</t>
   </si>
   <si>
     <t>TORRES NORBERTO ORTIZ</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 54</t>
   </si>
   <si>
     <t>01206</t>
   </si>
   <si>
     <t>MELENDEZ MENDEZ MARIA I</t>
   </si>
   <si>
     <t>3946 REID AVE LOT E2</t>
-  </si>
-[...7 lines deleted...]
-    <t>3946 REID AVE LOT D5</t>
   </si>
   <si>
     <t>01234</t>
   </si>
   <si>
     <t>MARTINEZ DANIEL &amp; HANNAH SCAGGS</t>
   </si>
   <si>
     <t>3946 REID AVE LOT G4</t>
   </si>
   <si>
     <t>01242</t>
   </si>
   <si>
     <t>PEREZ HERNANDEZ JUAN E</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 8</t>
   </si>
   <si>
     <t>01246</t>
   </si>
   <si>
     <t>RAMOS LUIS O DIAZ WROS ETAL</t>
   </si>
@@ -194,195 +167,151 @@
     <t>MERCADO GRIFFIN DORYS M</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 18</t>
   </si>
   <si>
     <t>01311</t>
   </si>
   <si>
     <t>ASHBY MEAGAN L</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 35</t>
   </si>
   <si>
     <t>02-01-003-238-013</t>
   </si>
   <si>
     <t>VALE VICTOR &amp; VIRGINIA</t>
   </si>
   <si>
     <t xml:space="preserve">DAYTON AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>02-01-003-239-009</t>
-[...7 lines deleted...]
-  <si>
     <t>02-01-003-246-009</t>
   </si>
   <si>
     <t>NOLAN FLORENCE M TRUSTEE</t>
   </si>
   <si>
     <t>02-01-003-246-010</t>
   </si>
   <si>
     <t>02-01-003-246-011</t>
   </si>
   <si>
     <t>BAIRD BRUCE E</t>
   </si>
   <si>
     <t>02-01-003-246-012</t>
   </si>
   <si>
     <t>BAIRD BRUCE</t>
   </si>
   <si>
     <t>02-01-003-246-013</t>
   </si>
   <si>
     <t>02-01-003-247-015</t>
   </si>
   <si>
     <t>FERNANDEZ EVELYN &amp; NAVARRO MELVIN</t>
   </si>
   <si>
     <t xml:space="preserve">W 38TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>02-01-003-247-016</t>
   </si>
   <si>
     <t>02-01-003-247-017</t>
   </si>
   <si>
     <t>02-01-003-247-018</t>
   </si>
   <si>
     <t>02-01-003-247-019</t>
   </si>
   <si>
-    <t>02-01-003-248-001</t>
-[...8 lines deleted...]
-  <si>
     <t>02-01-003-248-016</t>
   </si>
   <si>
     <t>ROOTES GROUP OF OHIO INC</t>
   </si>
   <si>
     <t xml:space="preserve">LEXINGTON AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>02-01-003-248-017</t>
   </si>
   <si>
     <t xml:space="preserve">326 W 37TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>02-01-003-248-018</t>
   </si>
   <si>
     <t>02-01-003-248-019</t>
   </si>
   <si>
     <t>02-01-003-252-013</t>
   </si>
   <si>
     <t>MAGER PAUL S III &amp; MARY B</t>
   </si>
   <si>
     <t>02-01-003-252-014</t>
   </si>
   <si>
-    <t>02-01-003-253-004</t>
-[...4 lines deleted...]
-  <si>
     <t>02-01-003-253-007</t>
   </si>
   <si>
     <t>HUGHETT CAROLE J</t>
   </si>
   <si>
     <t>02-01-003-253-008</t>
   </si>
   <si>
     <t xml:space="preserve">3877 DAYTON AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>02-01-003-253-021</t>
-[...1 lines deleted...]
-  <si>
     <t>02-01-003-255-001</t>
   </si>
   <si>
     <t>HLINKA JOHN &amp; MARY</t>
   </si>
   <si>
     <t xml:space="preserve">REID AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>02-01-003-260-030</t>
-[...14 lines deleted...]
-  <si>
     <t>02-01-003-260-033</t>
   </si>
   <si>
     <t>SPRAGUE DAWN &amp; CHAD &amp; JESSEE</t>
   </si>
   <si>
     <t>02-01-003-260-034</t>
   </si>
   <si>
     <t xml:space="preserve">3939 REID AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>02-01-003-260-043</t>
   </si>
   <si>
     <t>NEAL WILLIAM JR</t>
   </si>
   <si>
     <t xml:space="preserve">220 W 39TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>02-01-003-262-015</t>
   </si>
@@ -412,205 +341,136 @@
   <si>
     <t xml:space="preserve">380 NORTH RIDGE RD  
 LORAIN OH 44053</t>
   </si>
   <si>
     <t>02-01-003-262-037</t>
   </si>
   <si>
     <t>BAILLIE INVESTMENTS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">3944 REID AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>02-01-003-263-025</t>
   </si>
   <si>
     <t>CHERRY VALLEY FARMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH RIDGE RD  
 LORAIN OH 44053</t>
   </si>
   <si>
-    <t>02-01-007-105-001</t>
-[...8 lines deleted...]
-  <si>
     <t>02-01-007-109-005</t>
   </si>
   <si>
     <t>POLTRONE MARILYN SUE</t>
   </si>
   <si>
     <t xml:space="preserve">4520 WASHINGTON AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>02-01-008-102-003</t>
-[...4 lines deleted...]
-  <si>
     <t>02-01-008-102-010</t>
   </si>
   <si>
     <t>RADER DEBRA A</t>
   </si>
   <si>
     <t xml:space="preserve">1092 COOPER FOSTER PARK RD  
 LORAIN OH 44053</t>
   </si>
   <si>
-    <t>02-01-008-102-012</t>
-[...12 lines deleted...]
-  <si>
     <t>02-02-005-112-018</t>
   </si>
   <si>
     <t>PKE HOLDINGS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1550 COOPER FOSTER PARK RD W 
 LORAIN OH 44053</t>
   </si>
   <si>
-    <t>02-02-005-114-016</t>
-[...8 lines deleted...]
-  <si>
     <t>02-02-005-114-050</t>
   </si>
   <si>
     <t>DECK TECH LLC</t>
   </si>
   <si>
     <t xml:space="preserve">COOPER FOSTER PARK RD W 
 LORAIN OH 44053</t>
   </si>
   <si>
     <t>02-02-005-114-061</t>
   </si>
   <si>
     <t>HIGGINS FRANK E &amp; AUDREY A TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">1402 COOPER FOSTER PARK RD W 
 LORAIN OH 44053</t>
   </si>
   <si>
-    <t>02-02-005-114-063</t>
-[...5 lines deleted...]
-  <si>
     <t>02-45-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>02-45-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
-    <t>02857</t>
-[...17 lines deleted...]
-  <si>
     <t>03-00-075-104-009</t>
   </si>
   <si>
     <t>ALL AMERICAN HOME RENOVATIONS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">5269 LIBERTY AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-075-104-010</t>
+    <t>03-00-075-105-002</t>
+  </si>
+  <si>
+    <t>NEWMAN TERESA R</t>
   </si>
   <si>
     <t xml:space="preserve">BOND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-075-105-002</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-075-105-003</t>
   </si>
   <si>
     <t xml:space="preserve">5277 BOND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-105-004</t>
   </si>
   <si>
     <t>03-00-075-105-005</t>
   </si>
   <si>
     <t>03-00-075-107-005</t>
   </si>
   <si>
     <t>PHILLIPS ERNEST J III &amp; DAVID C</t>
   </si>
   <si>
     <t xml:space="preserve">FLEMING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-107-006</t>
   </si>
@@ -619,77 +479,50 @@
   </si>
   <si>
     <t xml:space="preserve">5328 FLEMING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-107-008</t>
   </si>
   <si>
     <t>03-00-075-108-003</t>
   </si>
   <si>
     <t>SMARR MATTHEW E &amp; STEPHANIE N</t>
   </si>
   <si>
     <t>03-00-075-108-004</t>
   </si>
   <si>
     <t>03-00-075-108-005</t>
   </si>
   <si>
     <t xml:space="preserve">5353 FLEMING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-075-108-042</t>
-[...25 lines deleted...]
-  <si>
     <t>03-00-075-109-023</t>
   </si>
   <si>
     <t>STUMPHAUZER KATHRYN</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-109-024</t>
   </si>
   <si>
     <t>03-00-075-110-023</t>
   </si>
   <si>
     <t>KRAUSE GUSTAV &amp; ROBYN</t>
   </si>
   <si>
     <t xml:space="preserve">FARR AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-111-021</t>
   </si>
@@ -718,226 +551,174 @@
   </si>
   <si>
     <t>03-00-075-111-046</t>
   </si>
   <si>
     <t>03-00-075-111-048</t>
   </si>
   <si>
     <t xml:space="preserve">2352 NORTH RIDGE RD E 
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>03-00-075-111-054</t>
   </si>
   <si>
     <t>BALDWIN RONALD &amp; GARY DAVIS</t>
   </si>
   <si>
     <t xml:space="preserve">2374 NORTH RIDGE RD E 
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>03-00-075-111-056</t>
   </si>
   <si>
-    <t>03-00-075-111-058</t>
-[...5 lines deleted...]
-  <si>
     <t>03-00-075-113-019</t>
   </si>
   <si>
     <t>03-00-075-113-021</t>
   </si>
   <si>
     <t xml:space="preserve">2480 NORTH RIDGE RD E 
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>03-00-075-115-022</t>
-[...11 lines deleted...]
-  <si>
     <t>03-00-075-116-001</t>
   </si>
   <si>
     <t>BABICS BRUCE A</t>
   </si>
   <si>
     <t xml:space="preserve">3203 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-102-017</t>
+    <t>03-00-076-102-019</t>
   </si>
   <si>
     <t>HUNLEY TIMOTHY W &amp; JENNIFER J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2375 FRANKFORD ST  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-076-103-018</t>
+  </si>
+  <si>
+    <t>NEW BEGINNINGS BAPTIST CHURCH OF FAITH</t>
+  </si>
+  <si>
+    <t>03-00-076-103-019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4905 FLEMING AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-076-103-020</t>
+  </si>
+  <si>
+    <t>03-00-076-103-021</t>
+  </si>
+  <si>
+    <t>03-00-076-103-022</t>
+  </si>
+  <si>
+    <t>03-00-076-103-031</t>
+  </si>
+  <si>
+    <t>JACKSON MARVA A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5091 VINCENT AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-076-103-032</t>
+  </si>
+  <si>
+    <t>WHITLOCK HELEN &amp; MARY R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5002 FLEMING AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-076-103-033</t>
+  </si>
+  <si>
+    <t>03-00-076-104-001</t>
   </si>
   <si>
     <t xml:space="preserve">FRANKFORD ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-102-018</t>
-[...56 lines deleted...]
-  <si>
     <t>03-00-076-104-002</t>
   </si>
   <si>
     <t>03-00-076-104-003</t>
   </si>
   <si>
-    <t>03-00-076-105-003</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-076-106-006</t>
   </si>
   <si>
     <t>NEWMAN ROBIN</t>
-  </si>
-[...8 lines deleted...]
-LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-106-030</t>
   </si>
   <si>
     <t>GUNTER JAMES D &amp; DONNA B</t>
   </si>
   <si>
     <t xml:space="preserve">4971 BOND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-107-007</t>
   </si>
   <si>
     <t>SANCHEZ PRUDENCIO G</t>
   </si>
   <si>
     <t xml:space="preserve">5184 VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-108-004</t>
-[...2 lines deleted...]
-    <t>SCHOTT ISAAC &amp; KAYLEE LENGEL</t>
+    <t>03-00-076-108-005</t>
+  </si>
+  <si>
+    <t>VALENTIN DAWN &amp; JOSEPH</t>
   </si>
   <si>
     <t xml:space="preserve">VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-108-005</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-076-108-006</t>
   </si>
   <si>
     <t xml:space="preserve">5126 VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-108-007</t>
   </si>
   <si>
     <t>03-00-076-110-030</t>
   </si>
   <si>
     <t>CARTER JOSEPH M</t>
   </si>
   <si>
     <t xml:space="preserve">5249 LIBERTY AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-114-011</t>
   </si>
   <si>
     <t>BONELLI ROBERT II</t>
   </si>
@@ -1204,76 +985,60 @@
   <si>
     <t>03-00-101-109-017</t>
   </si>
   <si>
     <t>MANCINO ORLANDO L</t>
   </si>
   <si>
     <t>03-00-101-109-018</t>
   </si>
   <si>
     <t>ELLIS ANNAMARIE S</t>
   </si>
   <si>
     <t>03-00-101-110-011</t>
   </si>
   <si>
     <t>CHRAPCZYNSKI LOIS &amp; LUCY ANN RIESKE</t>
   </si>
   <si>
     <t>03-00-101-110-012</t>
   </si>
   <si>
     <t>03-00-101-110-013</t>
   </si>
   <si>
-    <t>03-00-101-111-010</t>
+    <t>03-00-101-111-011</t>
   </si>
   <si>
     <t>LASURE FRANCES TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-101-111-011</t>
-[...14 lines deleted...]
-  <si>
     <t>03-00-101-111-015</t>
   </si>
   <si>
     <t>EDWARDS HUBURN</t>
   </si>
   <si>
     <t>03-00-101-111-016</t>
   </si>
   <si>
     <t>03-00-101-111-017</t>
   </si>
   <si>
     <t>03-00-101-111-018</t>
   </si>
   <si>
     <t>SECOND BAPTIST CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">DALE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-101-111-021</t>
   </si>
   <si>
@@ -1717,103 +1482,84 @@
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-101-122-016</t>
   </si>
   <si>
     <t>DEMPSEY DUANE D</t>
   </si>
   <si>
     <t xml:space="preserve">3991 FULTON RD  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-101-122-017</t>
   </si>
   <si>
     <t>03-00-101-122-018</t>
   </si>
   <si>
     <t>03-00-101-122-019</t>
   </si>
   <si>
-    <t>03-00-101-122-020</t>
-[...20 lines deleted...]
-  <si>
     <t>03-00-101-122-024</t>
   </si>
   <si>
     <t>MCKINNEY ROBERT M JR</t>
   </si>
   <si>
     <t>03-00-101-122-032</t>
   </si>
   <si>
     <t>MAJORREALESTATE LLC</t>
   </si>
   <si>
     <t>03-00-101-122-033</t>
   </si>
   <si>
     <t>03-00-101-122-042</t>
   </si>
   <si>
     <t xml:space="preserve">3974 LORAIN AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-101-123-001</t>
   </si>
   <si>
     <t>JAWORSKI ANGELINE &amp; MICHELINA GALLO ETAL</t>
   </si>
   <si>
     <t>03-00-101-123-002</t>
   </si>
   <si>
+    <t>MCKINNEY ROBERT M</t>
+  </si>
+  <si>
     <t>03-00-101-123-003</t>
   </si>
   <si>
     <t xml:space="preserve">3909 LORAIN AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-101-123-004</t>
   </si>
   <si>
     <t>03-00-101-123-008</t>
   </si>
   <si>
     <t>JOHNSON JAMES</t>
   </si>
   <si>
     <t>03-00-101-123-011</t>
   </si>
   <si>
     <t>SHORTS TERRENCE TYRONE JR</t>
   </si>
   <si>
     <t>03-00-101-123-012</t>
   </si>
   <si>
@@ -1913,106 +1659,66 @@
     <t xml:space="preserve">LOWELL AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-109-015</t>
   </si>
   <si>
     <t>PENTITO KAREN S</t>
   </si>
   <si>
     <t>03-00-102-109-016</t>
   </si>
   <si>
     <t>03-00-102-109-017</t>
   </si>
   <si>
     <t>03-00-102-109-018</t>
   </si>
   <si>
     <t>03-00-102-109-020</t>
   </si>
   <si>
     <t>DEL MONTE MILTON</t>
   </si>
   <si>
-    <t>03-00-102-109-031</t>
-[...28 lines deleted...]
-  <si>
     <t>03-00-102-109-039</t>
   </si>
   <si>
     <t>RIVAS JULIO MOJICA</t>
   </si>
   <si>
     <t xml:space="preserve">ALBANY AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-109-041</t>
   </si>
   <si>
     <t>ROSALEZ RALPH</t>
   </si>
   <si>
-    <t>03-00-102-109-042</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-102-110-007</t>
   </si>
   <si>
     <t>03-00-102-111-009</t>
   </si>
   <si>
     <t>WRICE J T &amp; GRACE</t>
   </si>
   <si>
     <t xml:space="preserve">ADA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-111-010</t>
   </si>
   <si>
     <t>HUNT SOPHIE &amp; FANNIE MAE JONE &amp; WILLIE L THURMAN</t>
   </si>
   <si>
     <t>03-00-102-111-011</t>
   </si>
   <si>
     <t>03-00-102-111-012</t>
   </si>
   <si>
@@ -2053,141 +1759,116 @@
     <t>03-00-102-111-031</t>
   </si>
   <si>
     <t xml:space="preserve">3720 WOOD AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-111-036</t>
   </si>
   <si>
     <t>CONRAD DARLENE</t>
   </si>
   <si>
     <t>03-00-102-112-015</t>
   </si>
   <si>
     <t>WEESE JOHNNY RAY</t>
   </si>
   <si>
     <t>03-00-102-112-017</t>
   </si>
   <si>
     <t>DULANEY HEZEKIAH &amp; ROSIE LEE</t>
   </si>
   <si>
-    <t>03-00-102-112-020</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-102-112-031</t>
   </si>
   <si>
     <t xml:space="preserve">TEXAS AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-112-032</t>
   </si>
   <si>
     <t>03-00-102-112-033</t>
   </si>
   <si>
     <t>03-00-102-112-036</t>
   </si>
   <si>
     <t>COLE ROBERT W</t>
   </si>
   <si>
     <t>03-00-102-112-037</t>
   </si>
   <si>
     <t>03-00-102-112-038</t>
   </si>
   <si>
     <t>CHARLES EVELYN C</t>
   </si>
   <si>
-    <t>03-00-102-115-003</t>
-[...14 lines deleted...]
-  <si>
     <t>03-00-102-115-008</t>
   </si>
   <si>
     <t>ARBOGAST JACK</t>
   </si>
   <si>
     <t xml:space="preserve">4135 RUSSELL AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-009</t>
   </si>
   <si>
     <t>19 STREET SHEFFIELD TOWNSHIP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">19TH AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-014</t>
   </si>
   <si>
     <t>SHIELDS RICKY J</t>
   </si>
   <si>
     <t>03-00-102-115-015</t>
   </si>
   <si>
     <t>SHIELDS RICKEIL</t>
   </si>
   <si>
     <t>03-00-102-115-016</t>
   </si>
   <si>
     <t>OTERO ROSENDO</t>
   </si>
   <si>
-    <t>03-00-102-115-017</t>
-[...1 lines deleted...]
-  <si>
     <t>03-00-102-115-019</t>
   </si>
   <si>
     <t>SANTIAGO SONIA I</t>
   </si>
   <si>
     <t xml:space="preserve">3854 DUNTON RD  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-038</t>
   </si>
   <si>
     <t>EVANS CARL R &amp; NICOLE D</t>
   </si>
   <si>
     <t xml:space="preserve">3825 DALLAS AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-045</t>
   </si>
   <si>
     <t>WEESE JOHNNY</t>
   </si>
@@ -2288,60 +1969,50 @@
   <si>
     <t>03-00-103-111-007</t>
   </si>
   <si>
     <t>03-00-103-111-008</t>
   </si>
   <si>
     <t>03-00-103-111-009</t>
   </si>
   <si>
     <t>03-00-103-111-024</t>
   </si>
   <si>
     <t>STARCHER AMANDA</t>
   </si>
   <si>
     <t>03-00-103-111-025</t>
   </si>
   <si>
     <t>03-00-103-111-026</t>
   </si>
   <si>
     <t>03-00-103-111-027</t>
   </si>
   <si>
-    <t>03-00-103-111-028</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-103-111-038</t>
   </si>
   <si>
     <t xml:space="preserve">DENVER AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-111-039</t>
   </si>
   <si>
     <t>03-00-103-111-040</t>
   </si>
   <si>
     <t>OGLETREE MULTI SERVICES LLC ETAL</t>
   </si>
   <si>
     <t>03-00-103-111-042</t>
   </si>
   <si>
     <t>03-00-103-111-048</t>
   </si>
   <si>
     <t>BOTT WILLIAM</t>
   </si>
   <si>
@@ -2353,109 +2024,90 @@
   <si>
     <t>03-00-103-111-051</t>
   </si>
   <si>
     <t>03-00-103-111-052</t>
   </si>
   <si>
     <t>03-00-103-111-053</t>
   </si>
   <si>
     <t>03-00-103-111-054</t>
   </si>
   <si>
     <t>03-00-103-111-055</t>
   </si>
   <si>
     <t>03-00-103-112-007</t>
   </si>
   <si>
     <t>OWENS CONNIE</t>
   </si>
   <si>
     <t>03-00-103-112-008</t>
   </si>
   <si>
-    <t>03-00-103-112-036</t>
-[...2 lines deleted...]
-    <t>LINCICOME AARON</t>
+    <t>03-00-103-112-038</t>
+  </si>
+  <si>
+    <t>JACKSON ROY LEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3718 TOLEDO AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-103-112-045</t>
+  </si>
+  <si>
+    <t>IMPERIAL VALLEY PROPERTIES LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3740 TOLEDO AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-103-112-056</t>
+  </si>
+  <si>
+    <t>MONTGOMERY HAZEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3840 TOLEDO AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-103-112-058</t>
+  </si>
+  <si>
+    <t>REYES EVELYN</t>
   </si>
   <si>
     <t xml:space="preserve">TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-103-112-038</t>
-[...47 lines deleted...]
-  <si>
     <t>03-00-103-112-062</t>
   </si>
   <si>
     <t>HARRISON MICHAEL &amp; GLENDA</t>
   </si>
   <si>
     <t xml:space="preserve">3851 DENVER AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-112-063</t>
   </si>
   <si>
     <t>FEARS JACKIE LYNN</t>
   </si>
   <si>
     <t xml:space="preserve">3836 TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-113-020</t>
   </si>
   <si>
     <t>WILSON TRAVIS</t>
   </si>
@@ -2612,248 +2264,187 @@
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-115-054</t>
   </si>
   <si>
     <t>THOMAS BEVERLY J &amp; WILLIAM</t>
   </si>
   <si>
     <t>03-00-103-115-062</t>
   </si>
   <si>
     <t>ESCALERA JOSEPH L</t>
   </si>
   <si>
     <t xml:space="preserve">E 39TH ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-116-019</t>
   </si>
   <si>
     <t>CONNORS ROBERT ETAL</t>
   </si>
   <si>
-    <t>03-00-103-116-024</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-103-116-025</t>
   </si>
   <si>
     <t>BOLIN MARGARET</t>
   </si>
   <si>
     <t xml:space="preserve">3821 OMAHA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-116-026</t>
   </si>
   <si>
     <t>03-00-103-116-027</t>
   </si>
   <si>
     <t>RIVERA JUAN M JR &amp; SIOMARY GONZALEZ</t>
   </si>
   <si>
     <t xml:space="preserve">3829 OMAHA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-116-028</t>
   </si>
   <si>
     <t>03-00-103-116-033</t>
   </si>
   <si>
     <t>SECOND NEW HOPE BAPTIST CHURCH</t>
   </si>
   <si>
     <t>03-00-103-116-034</t>
   </si>
   <si>
     <t>03-00-103-116-035</t>
   </si>
   <si>
     <t>SECOND NEW HOPE BAPTIST MISSIONARY CHURCH</t>
   </si>
   <si>
-    <t>03-00-103-116-053</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-103-116-054</t>
   </si>
   <si>
     <t>JACKSON NICHOLE</t>
   </si>
   <si>
     <t xml:space="preserve">3820 DALLAS AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-118-004</t>
   </si>
   <si>
     <t>ANTHONY RAYMOND</t>
   </si>
   <si>
     <t xml:space="preserve">220 E 39TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-103-118-022</t>
   </si>
   <si>
     <t>MAXWELL STEVEN ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">ELYRIA AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-103-118-023</t>
   </si>
   <si>
     <t xml:space="preserve">3938 ELYRIA AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>03-00-103-118-027</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-103-118-047</t>
   </si>
   <si>
     <t>BETHEL CHAPEL INTERNAT PENT HOLINESS CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">4075 BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-103-118-061</t>
   </si>
   <si>
     <t xml:space="preserve">4065 BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-103-121-015</t>
   </si>
   <si>
     <t>JOHNSON EDMUND J</t>
   </si>
   <si>
     <t>03-00-103-121-016</t>
   </si>
   <si>
-    <t>03-00-103-121-033</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-103-121-039</t>
   </si>
   <si>
     <t xml:space="preserve">DEWITT ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-121-043</t>
   </si>
   <si>
     <t>LALLATHIN MYRON B &amp; DOLLIE M</t>
   </si>
   <si>
     <t xml:space="preserve">703 DEWITT ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-121-044</t>
   </si>
   <si>
     <t>03-00-103-121-045</t>
   </si>
   <si>
     <t>03-00-103-121-047</t>
   </si>
   <si>
     <t>JONES EVERETT</t>
   </si>
   <si>
     <t xml:space="preserve">717 DEWITT ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-103-122-013</t>
-[...19 lines deleted...]
-  <si>
     <t>03-00-103-122-034</t>
   </si>
   <si>
     <t>KLAMERT WILLIAM J &amp; SHARON A</t>
   </si>
   <si>
     <t xml:space="preserve">711 HARRIET ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-123-006</t>
   </si>
   <si>
     <t>WADE RAYMOND L &amp; REBEKAH F</t>
   </si>
   <si>
     <t xml:space="preserve">4113 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-123-011</t>
   </si>
   <si>
     <t>PAVLICH PHILLIP</t>
   </si>
@@ -2863,930 +2454,841 @@
   </si>
   <si>
     <t>03-00-103-123-016</t>
   </si>
   <si>
     <t>03-00-103-123-017</t>
   </si>
   <si>
     <t>BROADWAY REVITILIZATION LLC</t>
   </si>
   <si>
     <t xml:space="preserve">4105 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-124-026</t>
   </si>
   <si>
     <t>PARKS TIMOTHY E</t>
   </si>
   <si>
     <t xml:space="preserve">917 DEWITT ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-103-124-027</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-103-125-025</t>
   </si>
   <si>
     <t>BARFIELD JOHN P</t>
   </si>
   <si>
     <t xml:space="preserve">HARRIET ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-126-014</t>
   </si>
   <si>
+    <t>ODIE PROPERTY HOLDINGS LLC</t>
+  </si>
+  <si>
     <t>03-00-103-126-026</t>
   </si>
   <si>
     <t>ENSMINGER JAMES R &amp; ROWENA A</t>
   </si>
   <si>
     <t xml:space="preserve">4161 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-103-127-006</t>
+    <t>03-00-105-101-004</t>
+  </si>
+  <si>
+    <t>LOPEZ RUBEN &amp; ANTHONY LOPEZ &amp; DANIEL LOPEZ ETAL</t>
+  </si>
+  <si>
+    <t>03-00-105-103-016</t>
+  </si>
+  <si>
+    <t>KUMP FRANK</t>
+  </si>
+  <si>
+    <t>03-00-106-102-008</t>
+  </si>
+  <si>
+    <t>REVERCOMB ALAN L SR</t>
+  </si>
+  <si>
+    <t>03-00-106-103-013</t>
+  </si>
+  <si>
+    <t>JONES TONI LEE JASINSKI ETAL</t>
+  </si>
+  <si>
+    <t>03-00-106-103-014</t>
+  </si>
+  <si>
+    <t>03-00-106-104-008</t>
+  </si>
+  <si>
+    <t>ARAKA LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAPLE RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-104-009</t>
+  </si>
+  <si>
+    <t>03-00-106-104-014</t>
+  </si>
+  <si>
+    <t>BAKER STEFANIE</t>
+  </si>
+  <si>
+    <t>03-00-106-104-015</t>
+  </si>
+  <si>
+    <t>03-00-106-105-001</t>
+  </si>
+  <si>
+    <t>LUPI ANGELINA &amp; MARJORIE</t>
+  </si>
+  <si>
+    <t>03-00-106-105-002</t>
+  </si>
+  <si>
+    <t>03-00-106-105-003</t>
+  </si>
+  <si>
+    <t>03-00-106-105-015</t>
+  </si>
+  <si>
+    <t>JACOBS VERA</t>
+  </si>
+  <si>
+    <t>03-00-106-105-016</t>
+  </si>
+  <si>
+    <t>03-00-106-105-017</t>
+  </si>
+  <si>
+    <t>03-00-106-105-032</t>
+  </si>
+  <si>
+    <t>HALL BARBARA J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAUREL RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-105-034</t>
+  </si>
+  <si>
+    <t>03-00-106-105-035</t>
+  </si>
+  <si>
+    <t>03-00-106-105-039</t>
+  </si>
+  <si>
+    <t>03-00-106-106-002</t>
+  </si>
+  <si>
+    <t>HUDAK JOHN</t>
+  </si>
+  <si>
+    <t>03-00-106-106-004</t>
+  </si>
+  <si>
+    <t>03-00-106-106-018</t>
+  </si>
+  <si>
+    <t>TELOWSKY WASYL</t>
+  </si>
+  <si>
+    <t>03-00-106-106-027</t>
+  </si>
+  <si>
+    <t>03-00-106-106-028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4012 FULTON RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-106-029</t>
+  </si>
+  <si>
+    <t>GRIMM DAVID WAYNE &amp; JULIA ANN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4020 FULTON RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-106-030</t>
+  </si>
+  <si>
+    <t>03-00-106-106-031</t>
+  </si>
+  <si>
+    <t>03-00-106-106-032</t>
+  </si>
+  <si>
+    <t>03-00-106-106-033</t>
+  </si>
+  <si>
+    <t>03-00-106-106-034</t>
+  </si>
+  <si>
+    <t>03-00-106-106-047</t>
+  </si>
+  <si>
+    <t>TOMASITTI GIOVANN ANTONI</t>
+  </si>
+  <si>
+    <t>03-00-106-108-001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4021 LORAIN AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-108-002</t>
+  </si>
+  <si>
+    <t>03-00-106-108-006</t>
+  </si>
+  <si>
+    <t>HORSLEY DONNY N &amp; DEBORAH L &amp; DONNY N JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4051 LORAIN AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-108-011</t>
+  </si>
+  <si>
+    <t>MCGINTY MICHAEL E SR &amp; PAMELA L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4073 FULTON RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-109-006</t>
+  </si>
+  <si>
+    <t>REYNOLDS DEBRA A</t>
+  </si>
+  <si>
+    <t>03-00-106-109-007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4053 WOODWARD AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-109-008</t>
+  </si>
+  <si>
+    <t>03-00-106-109-009</t>
+  </si>
+  <si>
+    <t>03-00-106-109-013</t>
+  </si>
+  <si>
+    <t>HOUFF MARTIN J</t>
+  </si>
+  <si>
+    <t>03-00-106-109-026</t>
+  </si>
+  <si>
+    <t>BIANCHI ERNEST A ETAL</t>
+  </si>
+  <si>
+    <t>03-00-106-110-001</t>
+  </si>
+  <si>
+    <t>03-00-106-110-002</t>
+  </si>
+  <si>
+    <t>03-00-106-110-003</t>
+  </si>
+  <si>
+    <t>GRILLI LETITIA A TRUSTEE</t>
+  </si>
+  <si>
+    <t>03-00-106-110-004</t>
+  </si>
+  <si>
+    <t>03-00-106-110-005</t>
+  </si>
+  <si>
+    <t>03-00-106-110-006</t>
+  </si>
+  <si>
+    <t>BONAZZA DELSIE &amp; JOSEPH</t>
+  </si>
+  <si>
+    <t>03-00-106-110-007</t>
+  </si>
+  <si>
+    <t>03-00-106-110-008</t>
+  </si>
+  <si>
+    <t>03-00-106-110-009</t>
+  </si>
+  <si>
+    <t>03-00-106-110-010</t>
+  </si>
+  <si>
+    <t>03-00-106-110-011</t>
+  </si>
+  <si>
+    <t>03-00-106-110-012</t>
+  </si>
+  <si>
+    <t>03-00-106-110-013</t>
+  </si>
+  <si>
+    <t>03-00-106-110-014</t>
+  </si>
+  <si>
+    <t>03-00-106-110-015</t>
+  </si>
+  <si>
+    <t>CUMO ROSETTA &amp; JULIA DIXON &amp; CAROL YOHO</t>
+  </si>
+  <si>
+    <t>03-00-106-110-016</t>
+  </si>
+  <si>
+    <t>03-00-106-110-017</t>
+  </si>
+  <si>
+    <t>MAYNARD CHARLIN</t>
+  </si>
+  <si>
+    <t>03-00-106-110-018</t>
+  </si>
+  <si>
+    <t>03-00-106-110-019</t>
+  </si>
+  <si>
+    <t>03-00-106-110-020</t>
+  </si>
+  <si>
+    <t>03-00-106-110-021</t>
+  </si>
+  <si>
+    <t>03-00-106-110-024</t>
+  </si>
+  <si>
+    <t>03-00-106-110-025</t>
+  </si>
+  <si>
+    <t>03-00-106-110-026</t>
+  </si>
+  <si>
+    <t>03-00-106-110-027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4278 MAPLE RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-110-028</t>
+  </si>
+  <si>
+    <t>03-00-106-110-029</t>
+  </si>
+  <si>
+    <t>03-00-106-110-030</t>
+  </si>
+  <si>
+    <t>03-00-106-110-031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4288 MAPLE RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-110-032</t>
+  </si>
+  <si>
+    <t>03-00-106-110-033</t>
+  </si>
+  <si>
+    <t>03-00-106-110-035</t>
+  </si>
+  <si>
+    <t>03-00-106-111-001</t>
+  </si>
+  <si>
+    <t>03-00-106-111-004</t>
+  </si>
+  <si>
+    <t>HERRING MARK</t>
+  </si>
+  <si>
+    <t>03-00-106-111-005</t>
+  </si>
+  <si>
+    <t>03-00-106-111-011</t>
+  </si>
+  <si>
+    <t>LACAV FILMENS &amp; OLIVERO LUIGI</t>
+  </si>
+  <si>
+    <t>03-00-106-111-022</t>
+  </si>
+  <si>
+    <t>PARISE PASQUALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIR CT  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-113-001</t>
+  </si>
+  <si>
+    <t>LOWE MARTIN E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HIGH CT  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-113-002</t>
+  </si>
+  <si>
+    <t>03-00-106-113-005</t>
+  </si>
+  <si>
+    <t>DLMHT LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4238 LAUREL RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-113-006</t>
+  </si>
+  <si>
+    <t>LANDIS PROPERTIES II LLC</t>
+  </si>
+  <si>
+    <t>03-00-106-113-007</t>
+  </si>
+  <si>
+    <t>MAREK PAUL</t>
+  </si>
+  <si>
+    <t>03-00-106-113-022</t>
+  </si>
+  <si>
+    <t>MARRA SAM</t>
+  </si>
+  <si>
+    <t>03-00-106-114-001</t>
+  </si>
+  <si>
+    <t>LOAR CHRISTOPHER J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4105 LAUREL RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-114-002</t>
+  </si>
+  <si>
+    <t>03-00-106-114-005</t>
+  </si>
+  <si>
+    <t>LOAR CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>03-00-106-114-006</t>
+  </si>
+  <si>
+    <t>03-00-106-114-008</t>
+  </si>
+  <si>
+    <t>METAL PAUL JR &amp; SOMSKY ELIZABETH</t>
+  </si>
+  <si>
+    <t>03-00-106-114-009</t>
+  </si>
+  <si>
+    <t>03-00-106-114-010</t>
+  </si>
+  <si>
+    <t>ROBERTS FRANK J</t>
+  </si>
+  <si>
+    <t>03-00-106-114-011</t>
+  </si>
+  <si>
+    <t>03-00-106-114-015</t>
+  </si>
+  <si>
+    <t>YAZEVAC ANNA MARINACCI</t>
+  </si>
+  <si>
+    <t>03-00-106-114-045</t>
+  </si>
+  <si>
+    <t>LOGSDON WADE H</t>
+  </si>
+  <si>
+    <t>03-00-106-114-046</t>
+  </si>
+  <si>
+    <t>LOGSDON WADE</t>
+  </si>
+  <si>
+    <t>03-00-106-114-047</t>
+  </si>
+  <si>
+    <t>LOGSDON DONNA</t>
+  </si>
+  <si>
+    <t>03-00-106-114-049</t>
+  </si>
+  <si>
+    <t>RICHEY LAVALLEY</t>
+  </si>
+  <si>
+    <t>03-00-106-114-054</t>
+  </si>
+  <si>
+    <t>LOGSDON WADE H &amp; DONNA C</t>
+  </si>
+  <si>
+    <t>03-00-106-114-055</t>
+  </si>
+  <si>
+    <t>03-00-106-114-056</t>
+  </si>
+  <si>
+    <t>03-00-106-114-063</t>
+  </si>
+  <si>
+    <t>03-00-106-114-069</t>
+  </si>
+  <si>
+    <t>03-00-106-114-071</t>
+  </si>
+  <si>
+    <t>GRIMM DAVID W &amp; JULIA A</t>
+  </si>
+  <si>
+    <t>03-00-106-114-077</t>
+  </si>
+  <si>
+    <t>03-00-106-116-011</t>
+  </si>
+  <si>
+    <t>VINCER DENNIS</t>
+  </si>
+  <si>
+    <t>03-00-106-116-012</t>
+  </si>
+  <si>
+    <t>03-00-106-116-013</t>
+  </si>
+  <si>
+    <t>03-00-106-116-014</t>
+  </si>
+  <si>
+    <t>YUHAS MIKE ETAL</t>
+  </si>
+  <si>
+    <t>03-00-106-116-019</t>
+  </si>
+  <si>
+    <t>03-00-106-116-020</t>
+  </si>
+  <si>
+    <t>03-00-106-116-025</t>
+  </si>
+  <si>
+    <t>OLDS CARL E &amp; BRIAN E</t>
+  </si>
+  <si>
+    <t>03-00-106-116-026</t>
+  </si>
+  <si>
+    <t>03-00-106-116-027</t>
+  </si>
+  <si>
+    <t>03-00-106-116-028</t>
+  </si>
+  <si>
+    <t>VINES MICHAEL JR</t>
+  </si>
+  <si>
+    <t>03-00-106-117-002</t>
+  </si>
+  <si>
+    <t>TURAN JOHN</t>
+  </si>
+  <si>
+    <t>03-00-106-117-004</t>
+  </si>
+  <si>
+    <t>BLACK ELIZABETH ETAL</t>
+  </si>
+  <si>
+    <t>03-00-106-117-007</t>
+  </si>
+  <si>
+    <t>LORAIN ACQUISITIONS INC</t>
+  </si>
+  <si>
+    <t>03-00-106-117-008</t>
+  </si>
+  <si>
+    <t>BRANNON BRENDA K</t>
+  </si>
+  <si>
+    <t>03-00-106-117-009</t>
+  </si>
+  <si>
+    <t>03-00-106-117-010</t>
+  </si>
+  <si>
+    <t>HASSAN NABEEL</t>
+  </si>
+  <si>
+    <t>03-00-106-117-011</t>
+  </si>
+  <si>
+    <t>03-00-106-117-012</t>
+  </si>
+  <si>
+    <t>03-00-106-117-013</t>
+  </si>
+  <si>
+    <t>03-00-106-117-014</t>
+  </si>
+  <si>
+    <t>I FLIP CRIBS</t>
+  </si>
+  <si>
+    <t>03-00-106-118-004</t>
+  </si>
+  <si>
+    <t>03-00-106-118-007</t>
+  </si>
+  <si>
+    <t>SCHAFFER SHIRLEY ANN</t>
+  </si>
+  <si>
+    <t>03-00-106-118-008</t>
+  </si>
+  <si>
+    <t>03-00-106-118-009</t>
+  </si>
+  <si>
+    <t>SCHAFFER SHIRLEY ANNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4370 MAPLE RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-118-010</t>
+  </si>
+  <si>
+    <t>03-00-106-118-018</t>
+  </si>
+  <si>
+    <t>HARRIS GLORY</t>
+  </si>
+  <si>
+    <t>03-00-106-118-019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4318 LAUREL RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-118-020</t>
+  </si>
+  <si>
+    <t>03-00-106-118-021</t>
+  </si>
+  <si>
+    <t>03-00-106-118-032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4346 LAUREL RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-106-119-001</t>
+  </si>
+  <si>
+    <t>BOZSOKI LOIS J</t>
+  </si>
+  <si>
+    <t>03-00-107-101-001</t>
   </si>
   <si>
     <t xml:space="preserve">RUSSELL AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-105-101-004</t>
-[...659 lines deleted...]
-  <si>
     <t>03-00-107-101-023</t>
   </si>
   <si>
     <t>GONZALEZ ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">4587 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-107-101-055</t>
   </si>
   <si>
     <t>ANDERSON ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">4411 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-107-102-021</t>
   </si>
   <si>
     <t>JOHNSON RAYMOND TRIMBLE</t>
   </si>
   <si>
     <t xml:space="preserve">SQUIRE ST  
 LORAIN OH 44055</t>
   </si>
   <si>
+    <t>03-00-107-103-001</t>
+  </si>
+  <si>
+    <t>BROWNING ROSEMARY &amp; VAUGHN BROWNING ETAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4396 ELYRIA AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
     <t>03-00-107-103-002</t>
   </si>
   <si>
     <t>BROWNING ROSEMARY &amp; VAUGHN</t>
   </si>
   <si>
     <t xml:space="preserve">ONEIL BLVD  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-107-103-026</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-107-105-013</t>
   </si>
   <si>
     <t>BURTON MARK</t>
   </si>
   <si>
     <t xml:space="preserve">4787 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-107-105-019</t>
   </si>
   <si>
     <t xml:space="preserve">4713 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-107-105-020</t>
   </si>
   <si>
-    <t>REVERCOMB ALAN L SR</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">4717 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-107-703-001</t>
-[...18 lines deleted...]
-  <si>
     <t>03-00-108-101-092</t>
   </si>
   <si>
     <t>GONZALEZ SANCHEZ CARLOS</t>
   </si>
   <si>
     <t xml:space="preserve">4510 BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>03-00-108-103-008</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-108-105-013</t>
   </si>
   <si>
     <t>GRIMES TAMMY</t>
   </si>
   <si>
     <t xml:space="preserve">312 E 44TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>03-00-108-105-021</t>
-[...18 lines deleted...]
-  <si>
     <t>03-00-108-108-013</t>
   </si>
   <si>
     <t>NOVAK JOHN &amp; MELANIE</t>
   </si>
   <si>
     <t>03-00-108-109-009</t>
   </si>
   <si>
     <t>FRIES CRYSTAL D &amp; VINCENT A SR</t>
   </si>
   <si>
     <t xml:space="preserve">E 47TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-108-109-014</t>
   </si>
   <si>
     <t>MILLER THERESA M</t>
   </si>
   <si>
     <t xml:space="preserve">199 E 48TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>03-00-108-110-002</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-108-111-001</t>
   </si>
   <si>
     <t>LIRE INVESTMENTS INC</t>
   </si>
   <si>
     <t xml:space="preserve">4122 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-111-071</t>
   </si>
   <si>
     <t>03-00-108-112-003</t>
   </si>
   <si>
     <t>EVANS BRUCE E</t>
   </si>
   <si>
     <t xml:space="preserve">4213 CLIFTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-112-005</t>
   </si>
@@ -3828,82 +3330,57 @@
   </si>
   <si>
     <t>THEILIG JONATHAN</t>
   </si>
   <si>
     <t>03-00-108-113-011</t>
   </si>
   <si>
     <t>STEVENS DAWN M &amp; ERIK W COBURN</t>
   </si>
   <si>
     <t xml:space="preserve">GRACE ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-113-012</t>
   </si>
   <si>
     <t xml:space="preserve">916 GRACE ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-113-013</t>
   </si>
   <si>
-    <t>03-00-109-103-046</t>
-[...30 lines deleted...]
-    <t xml:space="preserve">2061 HARRISON AVE  
+    <t>03-00-109-103-032</t>
+  </si>
+  <si>
+    <t>REHOREG BETTY C &amp; EUGENE W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021 HARRISON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-105-001</t>
   </si>
   <si>
     <t>CSINCSAK STEVEN &amp; PAMELA HORNING</t>
   </si>
   <si>
     <t xml:space="preserve">5297 CLINTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-105-011</t>
   </si>
   <si>
     <t>POULIN VIRGINIA C</t>
   </si>
   <si>
     <t xml:space="preserve">CLEVELAND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-105-025</t>
   </si>
@@ -3956,113 +3433,66 @@
   <si>
     <t>SOPER SHEILA B TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">ROOSEVELT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-107-017</t>
   </si>
   <si>
     <t xml:space="preserve">2072 ROOSEVELT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-107-039</t>
   </si>
   <si>
     <t>COOPER DAVID S II</t>
   </si>
   <si>
     <t xml:space="preserve">2075 TAFT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-109-108-019</t>
-[...35 lines deleted...]
-  <si>
     <t>03-00-109-113-012</t>
   </si>
   <si>
     <t>MOUNTS CHARLES T</t>
   </si>
   <si>
     <t>03-00-109-113-013</t>
   </si>
   <si>
     <t>DAVIS GARY</t>
   </si>
   <si>
     <t xml:space="preserve">2117 CLEVELAND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-109-114-004</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-109-114-006</t>
   </si>
   <si>
     <t>CRUZ MELENDEZ CARMEN M AKA &amp; CARMEN M MELENDEZ AKA</t>
   </si>
   <si>
     <t xml:space="preserve">2124 CLEVELAND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-120-024</t>
   </si>
   <si>
     <t>ROBINSON AVE 1252 LLC</t>
   </si>
   <si>
     <t xml:space="preserve">5064 GROVE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-120-025</t>
   </si>
   <si>
     <t xml:space="preserve">GROVE AVE  
 LORAIN OH 44055</t>
@@ -4074,100 +3504,84 @@
     <t>03-00-109-122-005</t>
   </si>
   <si>
     <t>POTEET GEORGE</t>
   </si>
   <si>
     <t xml:space="preserve">5207 RIDGELAND ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-128-009</t>
   </si>
   <si>
     <t>VALENTIN ALEXIS</t>
   </si>
   <si>
     <t>03-00-109-128-010</t>
   </si>
   <si>
     <t>03-00-109-128-011</t>
   </si>
   <si>
     <t>03-00-109-128-012</t>
   </si>
   <si>
-    <t>03-00-109-129-008</t>
-[...2 lines deleted...]
-    <t>OUR PLUMFIELD LLC</t>
+    <t>03-00-109-130-008</t>
+  </si>
+  <si>
+    <t>DUBESA BRIAN P &amp; CHAD M</t>
+  </si>
+  <si>
+    <t>03-00-109-130-009</t>
+  </si>
+  <si>
+    <t>03-00-109-130-010</t>
+  </si>
+  <si>
+    <t>03-00-109-130-011</t>
+  </si>
+  <si>
+    <t>03-00-109-130-012</t>
+  </si>
+  <si>
+    <t>EVENCHIK HARVEY</t>
+  </si>
+  <si>
+    <t>03-00-109-130-014</t>
+  </si>
+  <si>
+    <t>03-00-109-131-011</t>
+  </si>
+  <si>
+    <t>CHAMPE LATOYA MARIE &amp; SHAWKA I BAKER</t>
   </si>
   <si>
     <t xml:space="preserve">RIDGEWOOD ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-109-129-015</t>
-[...38 lines deleted...]
-  <si>
     <t>03-00-110-101-003</t>
   </si>
   <si>
     <t>VRONA FRANK G &amp; CAROL T</t>
   </si>
   <si>
     <t>03-00-110-101-004</t>
   </si>
   <si>
     <t>MASSIMINO MICHELE &amp; KATHRYAN</t>
   </si>
   <si>
     <t>03-00-110-101-008</t>
   </si>
   <si>
     <t>MCKEAG WALTER L</t>
   </si>
   <si>
     <t>03-00-110-102-004</t>
   </si>
   <si>
     <t>CHAFFIN FREELIN JR &amp; RUTH P</t>
   </si>
   <si>
     <t>03-00-110-102-011</t>
@@ -4470,272 +3884,219 @@
     <t>03-00-111-102-006</t>
   </si>
   <si>
     <t>03-00-111-102-007</t>
   </si>
   <si>
     <t>KRAUSE GUSTAV</t>
   </si>
   <si>
     <t>03-00-111-102-008</t>
   </si>
   <si>
     <t>03-00-111-102-009</t>
   </si>
   <si>
     <t>03-00-111-108-010</t>
   </si>
   <si>
     <t>SZABO GAYLE</t>
   </si>
   <si>
     <t xml:space="preserve">5295 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-111-108-024</t>
-[...18 lines deleted...]
-  <si>
     <t>03-00-111-109-021</t>
   </si>
   <si>
     <t>WEESE JOSHUA &amp; REYNA A</t>
   </si>
   <si>
     <t xml:space="preserve">1637 ELFLEDA ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-110-001</t>
   </si>
   <si>
     <t>RUNION JENNIFER</t>
   </si>
   <si>
     <t xml:space="preserve">1672 SCHOOL ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-111-001</t>
   </si>
   <si>
     <t>DOTSON INVESTMENT GROUP LLC</t>
   </si>
   <si>
     <t>03-00-111-111-002</t>
   </si>
   <si>
     <t>03-00-111-111-003</t>
   </si>
   <si>
     <t>03-00-111-115-010</t>
   </si>
   <si>
     <t>RICHARD BOYS CONSTRUCTION</t>
   </si>
   <si>
     <t xml:space="preserve">ELFLEDA ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-111-116-009</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-111-116-011</t>
   </si>
   <si>
     <t>WYER SCOTT</t>
   </si>
   <si>
     <t xml:space="preserve">5390 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-116-020</t>
   </si>
   <si>
     <t>WEESE DYLAN</t>
   </si>
   <si>
     <t xml:space="preserve">5376 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-116-021</t>
   </si>
   <si>
     <t>WEESE KENNETH E &amp; KEN E</t>
   </si>
   <si>
     <t xml:space="preserve">5380 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-117-008</t>
   </si>
   <si>
     <t>CSINCSAK STEPHEN &amp; PAMELA HORNING</t>
   </si>
   <si>
     <t xml:space="preserve">5332 ROLLING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-117-021</t>
   </si>
   <si>
     <t>MEADE KIMBERLY I</t>
   </si>
   <si>
     <t xml:space="preserve">5397 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-111-118-005</t>
-[...21 lines deleted...]
-  <si>
     <t>03-00-111-119-006</t>
   </si>
   <si>
     <t>LAWSON RONALD L</t>
   </si>
   <si>
     <t xml:space="preserve">1779 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-101-047</t>
   </si>
   <si>
     <t>LORAIN JEWISH CEMETERY ASSN THE</t>
   </si>
   <si>
     <t xml:space="preserve">1461 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-101-053</t>
   </si>
   <si>
     <t>MEADOWS OF SHEFFIELD LLC</t>
   </si>
   <si>
     <t xml:space="preserve">4854 ONEIL BLVD UNIT A
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-112-102-018</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-112-102-025</t>
   </si>
   <si>
     <t>HANNAN-SHEFFIELD LTD</t>
   </si>
   <si>
     <t xml:space="preserve">LINCOLN BLVD  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-103-011</t>
   </si>
   <si>
     <t xml:space="preserve">RIGHT OF WAY  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-102-041</t>
   </si>
   <si>
     <t>KISH ANNA M</t>
   </si>
   <si>
     <t xml:space="preserve">156 COOPER FOSTER PARK RD W 
 LORAIN OH 44053</t>
   </si>
   <si>
     <t>03-00-113-102-059</t>
   </si>
   <si>
     <t>HOOVER MICHAEL A</t>
   </si>
   <si>
     <t xml:space="preserve">5064 BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
+    <t>03-00-113-102-086</t>
+  </si>
+  <si>
+    <t>LEOS JESSICCA J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4970 BROADWAY  
+LORAIN OH 44052</t>
+  </si>
+  <si>
     <t>03-00-113-104-026</t>
   </si>
   <si>
     <t>MEYER ADAM M</t>
   </si>
   <si>
     <t>03-00-113-104-028</t>
   </si>
   <si>
     <t>BROWN TIMOTHY J &amp; KIMBERLY S</t>
   </si>
   <si>
     <t xml:space="preserve">330 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-104-098</t>
   </si>
   <si>
     <t>YOUNKIN HEATHER C</t>
   </si>
   <si>
     <t xml:space="preserve">5065 BROADWAY  
 LORAIN OH 44052</t>
   </si>
@@ -4781,144 +4142,102 @@
   </si>
   <si>
     <t>HORNING PAMALA G</t>
   </si>
   <si>
     <t xml:space="preserve">4892 CLIFTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-106-034</t>
   </si>
   <si>
     <t>HORNING PAM</t>
   </si>
   <si>
     <t>03-00-113-106-051</t>
   </si>
   <si>
     <t>WRIGHT CAROLYN M &amp; JOHN R SR &amp; JOHN R</t>
   </si>
   <si>
     <t xml:space="preserve">5058 CLIFTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-113-107-044</t>
-[...34 lines deleted...]
-  <si>
     <t>03-61-999-998-998</t>
   </si>
   <si>
     <t>03-61-999-999-978</t>
   </si>
   <si>
     <t>03-61-999-999-996</t>
   </si>
   <si>
     <t>CLEVELAND ELECTRIC ILLUMINATING CO</t>
   </si>
   <si>
     <t>03913</t>
   </si>
   <si>
     <t>PERDOMO AUREA E</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 45</t>
   </si>
   <si>
     <t>03918</t>
   </si>
   <si>
     <t>DIAZ MARLENE CANDELARIA</t>
   </si>
   <si>
     <t>3946 REID AVE LOT E5</t>
   </si>
   <si>
     <t>03971</t>
   </si>
   <si>
     <t>MORALES VILMA R WROS &amp; JERRY WROS</t>
   </si>
   <si>
     <t>3946 REID AVE LOT E4</t>
   </si>
   <si>
     <t>03975</t>
   </si>
   <si>
     <t>BEVAQUE JOSEPH R</t>
   </si>
   <si>
     <t xml:space="preserve">3612 BROADWAY  LOT 5</t>
   </si>
   <si>
-    <t>04515</t>
+    <t>04591</t>
   </si>
   <si>
     <t>TECC HOMES OHIO INC</t>
-  </si>
-[...4 lines deleted...]
-    <t>04591</t>
   </si>
   <si>
     <t>3946 REID AVE LOT D7</t>
   </si>
   <si>
     <t>04621</t>
   </si>
   <si>
     <t>3946 REID AVE LOT D8</t>
   </si>
   <si>
     <t>04625</t>
   </si>
   <si>
     <t>MORRIS CHERRY L</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 49</t>
   </si>
   <si>
     <t>04675</t>
   </si>
   <si>
     <t>HALL JAMES P</t>
   </si>
@@ -5015,16640 +4334,14720 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F828" headerRowCount="1">
-  <autoFilter ref="A1:F828"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F732" headerRowCount="1">
+  <autoFilter ref="A1:F732"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=15932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=15986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197233&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=15986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197233&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F828"/>
+  <dimension ref="A1:F732"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="57.946258544921875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.981611251831055" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>416.63</v>
+        <v>641.68</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>122.56</v>
+        <v>429.96</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>641.68</v>
+        <v>106.92</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>429.96</v>
+        <v>112.72</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>106.92</v>
+        <v>328.3</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>112.72</v>
+        <v>60.72</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>377.58</v>
+        <v>601.33</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>328.3</v>
+        <v>500.54</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>60.72</v>
+        <v>921.98</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>601.33</v>
+        <v>557.74</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>500.54</v>
+        <v>146.28</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>921.98</v>
+        <v>89.47</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>557.74</v>
+        <v>286.69</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>146.28</v>
+        <v>1140.42</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="D16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>89.47</v>
+        <v>2543.43</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="0" t="s">
-        <v>55</v>
+      <c r="D17" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="E17" s="3">
-        <v>286.69</v>
+        <v>1736.89</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="0" t="s">
-        <v>58</v>
+      <c r="D18" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="E18" s="3">
-        <v>1140.42</v>
+        <v>1736.89</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E19" s="3">
-        <v>2543.43</v>
+        <v>1967.77</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E20" s="3">
-        <v>3.7</v>
+        <v>3041.22</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E21" s="3">
-        <v>3.7</v>
+        <v>3041.22</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E22" s="3">
-        <v>1736.89</v>
+        <v>352.29</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E23" s="3">
-        <v>1736.89</v>
+        <v>352.29</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E24" s="3">
-        <v>1967.77</v>
+        <v>364.36</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E25" s="3">
-        <v>3041.22</v>
+        <v>352.29</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E26" s="3">
-        <v>3041.22</v>
+        <v>352.29</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E27" s="3">
-        <v>352.29</v>
+        <v>35.01</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E28" s="3">
-        <v>352.29</v>
+        <v>271.13</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E29" s="3">
-        <v>364.36</v>
+        <v>35.01</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E30" s="3">
-        <v>352.29</v>
+        <v>35.01</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="E31" s="3">
-        <v>352.29</v>
+        <v>2226.35</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="E32" s="3">
-        <v>0.14</v>
+        <v>2226.35</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="E33" s="3">
-        <v>35.01</v>
+        <v>138.14</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="E34" s="3">
-        <v>271.13</v>
+        <v>2272.07</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>35.01</v>
+        <v>6176.45</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>35.01</v>
+        <v>212.53</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="E37" s="3">
-        <v>2226.35</v>
+        <v>1748.66</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>2226.35</v>
+        <v>10030.21</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>177.8</v>
+        <v>4.32</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>138.14</v>
+        <v>1501.32</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E41" s="3">
-        <v>2272.07</v>
+        <v>53.8</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>61</v>
+        <v>100</v>
       </c>
       <c r="E42" s="3">
-        <v>63.33</v>
+        <v>7704.75</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E43" s="3">
-        <v>6176.45</v>
+        <v>1403.3</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E44" s="3">
-        <v>936.48</v>
+        <v>180.95</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E45" s="3">
-        <v>765.37</v>
+        <v>4579.85</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="E46" s="3">
-        <v>212.53</v>
+        <v>1345.23</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E47" s="3">
-        <v>1748.66</v>
+        <v>21279.23</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E48" s="3">
-        <v>10030.21</v>
+        <v>1099.25</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E49" s="3">
-        <v>4.32</v>
+        <v>3296.92</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E50" s="3">
-        <v>1501.32</v>
+        <v>708.31</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="E51" s="3">
-        <v>53.8</v>
+        <v>7193.75</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E52" s="3">
-        <v>7704.75</v>
+        <v>56.82</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="E53" s="3">
-        <v>1403.3</v>
+        <v>999.61</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E54" s="3">
-        <v>180.95</v>
+        <v>4474.31</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E55" s="3">
-        <v>1981.9</v>
+        <v>497.17</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E56" s="3">
-        <v>4579.85</v>
+        <v>357.11</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="E57" s="3">
-        <v>18.22</v>
+        <v>2945.6</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="3">
-        <v>1345.23</v>
+        <v>892.05</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E59" s="3">
-        <v>326.79</v>
+        <v>9172.57</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E60" s="3">
-        <v>1.7</v>
+        <v>975.27</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="E61" s="3">
-        <v>21279.23</v>
+        <v>196.23</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="E62" s="3">
-        <v>202.04</v>
+        <v>552.95</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E63" s="3">
-        <v>1099.25</v>
+        <v>1666.88</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E64" s="3">
-        <v>5005.24</v>
+        <v>2010.33</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="E65" s="3">
-        <v>59.03</v>
+        <v>2010.33</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="E66" s="3">
-        <v>708.31</v>
+        <v>910.85</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="E67" s="3">
-        <v>7193.75</v>
+        <v>591.57</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D68" s="0" t="s">
-        <v>166</v>
+      <c r="D68" s="2" t="s">
+        <v>158</v>
       </c>
       <c r="E68" s="3">
-        <v>68.9</v>
+        <v>317.32</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="E69" s="3">
-        <v>30.27</v>
+        <v>300.86</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="E70" s="3">
-        <v>56.82</v>
+        <v>900.14</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="E71" s="3">
-        <v>1.27</v>
+        <v>208.42</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="E72" s="3">
-        <v>1008.38</v>
+        <v>1628.43</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="E73" s="3">
-        <v>4474.31</v>
+        <v>2858.45</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="E74" s="3">
-        <v>505.94</v>
+        <v>394.49</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="E75" s="3">
-        <v>365.87</v>
+        <v>235.35</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>182</v>
+        <v>157</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="E76" s="3">
-        <v>2945.6</v>
+        <v>1524.58</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="E77" s="3">
-        <v>892.05</v>
+        <v>5317.08</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E78" s="3">
-        <v>9172.57</v>
+        <v>2976.21</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="E79" s="3">
-        <v>975.27</v>
+        <v>3.26</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>183</v>
       </c>
       <c r="E80" s="3">
-        <v>196.23</v>
+        <v>150.72</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="E81" s="3">
-        <v>552.95</v>
+        <v>3.26</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>192</v>
+        <v>139</v>
       </c>
       <c r="E82" s="3">
-        <v>1666.88</v>
+        <v>3.26</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>195</v>
+        <v>139</v>
       </c>
       <c r="E83" s="3">
-        <v>2627.09</v>
+        <v>3.26</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="E84" s="3">
-        <v>1882.36</v>
+        <v>14160.22</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="E85" s="3">
-        <v>4153</v>
+        <v>1553.4</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="E86" s="3">
-        <v>2010.33</v>
+        <v>3.26</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="E87" s="3">
-        <v>2010.33</v>
+        <v>3.26</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>206</v>
+        <v>181</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="E88" s="3">
-        <v>910.85</v>
+        <v>3.26</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>209</v>
+        <v>181</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>210</v>
+        <v>139</v>
       </c>
       <c r="E89" s="3">
-        <v>591.57</v>
+        <v>3.26</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>210</v>
+        <v>132</v>
       </c>
       <c r="E90" s="3">
-        <v>317.32</v>
+        <v>253.55</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="E91" s="3">
-        <v>300.86</v>
+        <v>3641.07</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="E92" s="3">
-        <v>1550.14</v>
+        <v>17867.54</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E93" s="3">
-        <v>208.42</v>
+        <v>517.31</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="E94" s="3">
-        <v>1628.43</v>
+        <v>6481.26</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="E95" s="3">
-        <v>2858.45</v>
+        <v>299.61</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E96" s="3">
-        <v>394.49</v>
+        <v>3243.05</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="E97" s="3">
-        <v>3555.28</v>
+        <v>13.04</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="E98" s="3">
-        <v>235.35</v>
+        <v>183.58</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E99" s="3">
-        <v>1524.58</v>
+        <v>998.6</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E100" s="3">
-        <v>4096.27</v>
+        <v>124.2</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E101" s="3">
-        <v>6679.62</v>
+        <v>63.1</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="E102" s="3">
-        <v>5317.08</v>
+        <v>223.36</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E103" s="3">
-        <v>254.68</v>
+        <v>111.69</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E104" s="3">
-        <v>383.86</v>
+        <v>111.69</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E105" s="3">
-        <v>6976.21</v>
+        <v>187.32</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>183</v>
+        <v>240</v>
       </c>
       <c r="E106" s="3">
-        <v>3.26</v>
+        <v>732.17</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E107" s="3">
-        <v>150.72</v>
+        <v>12224.89</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="B108" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E108" s="3">
-        <v>3.26</v>
+        <v>187.96</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>183</v>
+        <v>245</v>
       </c>
       <c r="E109" s="3">
-        <v>3.26</v>
+        <v>121.54</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>183</v>
+        <v>245</v>
       </c>
       <c r="E110" s="3">
-        <v>3.26</v>
+        <v>121.54</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="E111" s="3">
-        <v>14160.22</v>
+        <v>187.96</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="B112" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="E112" s="3">
-        <v>2553.4</v>
+        <v>158.62</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>183</v>
+        <v>245</v>
       </c>
       <c r="E113" s="3">
-        <v>3.26</v>
+        <v>158.62</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="E114" s="3">
-        <v>3.26</v>
+        <v>158.62</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="E115" s="3">
-        <v>3.26</v>
+        <v>158.62</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>183</v>
+        <v>245</v>
       </c>
       <c r="E116" s="3">
-        <v>3.26</v>
+        <v>158.62</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="E117" s="3">
-        <v>161.01</v>
+        <v>158.62</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>174</v>
+        <v>245</v>
       </c>
       <c r="E118" s="3">
-        <v>253.55</v>
+        <v>158.62</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="E119" s="3">
-        <v>168.17</v>
+        <v>187.96</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>268</v>
+        <v>245</v>
       </c>
       <c r="E120" s="3">
-        <v>4141.07</v>
+        <v>211.71</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>270</v>
+        <v>230</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>271</v>
+        <v>245</v>
       </c>
       <c r="E121" s="3">
-        <v>17967.54</v>
+        <v>223.36</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>274</v>
+        <v>245</v>
       </c>
       <c r="E122" s="3">
-        <v>196.73</v>
+        <v>121.54</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>274</v>
+        <v>245</v>
       </c>
       <c r="E123" s="3">
-        <v>517.31</v>
+        <v>308.47</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
       <c r="E124" s="3">
-        <v>6481.26</v>
+        <v>153.06</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>274</v>
+        <v>245</v>
       </c>
       <c r="E125" s="3">
-        <v>299.61</v>
+        <v>1257.22</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>281</v>
+        <v>251</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>282</v>
+        <v>245</v>
       </c>
       <c r="E126" s="3">
-        <v>3243.05</v>
+        <v>720.91</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>285</v>
+        <v>245</v>
       </c>
       <c r="E127" s="3">
-        <v>13.04</v>
+        <v>342.77</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>288</v>
+        <v>245</v>
       </c>
       <c r="E128" s="3">
-        <v>183.58</v>
+        <v>814.09</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>291</v>
+        <v>245</v>
       </c>
       <c r="E129" s="3">
-        <v>998.6</v>
+        <v>814.09</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>290</v>
+        <v>277</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>293</v>
+        <v>245</v>
       </c>
       <c r="E130" s="3">
-        <v>124.2</v>
+        <v>381.69</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>296</v>
+        <v>245</v>
       </c>
       <c r="E131" s="3">
-        <v>63.1</v>
+        <v>381.69</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>298</v>
+        <v>251</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>299</v>
+        <v>245</v>
       </c>
       <c r="E132" s="3">
-        <v>223.36</v>
+        <v>1428.13</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>301</v>
+        <v>251</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>302</v>
+        <v>245</v>
       </c>
       <c r="E133" s="3">
-        <v>111.69</v>
+        <v>720.91</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>303</v>
+        <v>281</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>302</v>
+        <v>245</v>
       </c>
       <c r="E134" s="3">
-        <v>111.69</v>
+        <v>6333.27</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>302</v>
+        <v>245</v>
       </c>
       <c r="E135" s="3">
-        <v>187.32</v>
+        <v>8626.27</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>308</v>
+        <v>287</v>
       </c>
       <c r="E136" s="3">
-        <v>732.17</v>
+        <v>2402.43</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>309</v>
+        <v>288</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>310</v>
+        <v>231</v>
       </c>
       <c r="E137" s="3">
-        <v>12224.89</v>
+        <v>1786.51</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>312</v>
+        <v>291</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>313</v>
+        <v>231</v>
       </c>
       <c r="E138" s="3">
-        <v>187.96</v>
+        <v>31.02</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>313</v>
+        <v>231</v>
       </c>
       <c r="E139" s="3">
-        <v>121.54</v>
+        <v>106.54</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>316</v>
+        <v>294</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>313</v>
+        <v>231</v>
       </c>
       <c r="E140" s="3">
-        <v>121.54</v>
+        <v>86.37</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>317</v>
+        <v>295</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>313</v>
+        <v>231</v>
       </c>
       <c r="E141" s="3">
-        <v>187.96</v>
+        <v>148.75</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>318</v>
+        <v>296</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>319</v>
+        <v>297</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>313</v>
+        <v>234</v>
       </c>
       <c r="E142" s="3">
-        <v>158.62</v>
+        <v>1280.95</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>320</v>
+        <v>298</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>313</v>
+        <v>234</v>
       </c>
       <c r="E143" s="3">
-        <v>158.62</v>
+        <v>164.72</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>321</v>
+        <v>300</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>313</v>
+        <v>234</v>
       </c>
       <c r="E144" s="3">
-        <v>158.62</v>
+        <v>92.18</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>313</v>
+        <v>234</v>
       </c>
       <c r="E145" s="3">
-        <v>158.62</v>
+        <v>247.93</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>313</v>
+        <v>234</v>
       </c>
       <c r="E146" s="3">
-        <v>158.62</v>
+        <v>36.18</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>313</v>
+        <v>234</v>
       </c>
       <c r="E147" s="3">
-        <v>158.62</v>
+        <v>36.18</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>325</v>
+        <v>307</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>313</v>
+        <v>234</v>
       </c>
       <c r="E148" s="3">
-        <v>158.62</v>
+        <v>36.18</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E149" s="3">
-        <v>187.96</v>
+        <v>71.89</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E150" s="3">
-        <v>211.71</v>
+        <v>314.75</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E151" s="3">
-        <v>223.36</v>
+        <v>267.82</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E152" s="3">
-        <v>121.54</v>
+        <v>267.82</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E153" s="3">
-        <v>308.47</v>
+        <v>469.43</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E154" s="3">
-        <v>153.06</v>
+        <v>8489.01</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E155" s="3">
-        <v>1257.22</v>
+        <v>197.56</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E156" s="3">
-        <v>720.91</v>
+        <v>176.04</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E157" s="3">
-        <v>342.77</v>
+        <v>176.04</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E158" s="3">
-        <v>814.09</v>
+        <v>133.11</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>343</v>
+        <v>312</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E159" s="3">
-        <v>814.09</v>
+        <v>133.11</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E160" s="3">
-        <v>381.69</v>
+        <v>9473.99</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>345</v>
+        <v>316</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E161" s="3">
-        <v>381.69</v>
+        <v>708.01</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E162" s="3">
-        <v>1428.13</v>
+        <v>8330.16</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>313</v>
+        <v>334</v>
       </c>
       <c r="E163" s="3">
-        <v>720.91</v>
+        <v>6517.58</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>349</v>
+        <v>335</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>313</v>
+        <v>334</v>
       </c>
       <c r="E164" s="3">
-        <v>6333.27</v>
+        <v>243.44</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>313</v>
+        <v>338</v>
       </c>
       <c r="E165" s="3">
-        <v>8626.27</v>
+        <v>3473.79</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>354</v>
+        <v>336</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>355</v>
+        <v>334</v>
       </c>
       <c r="E166" s="3">
-        <v>2402.43</v>
+        <v>200.32</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>299</v>
+        <v>334</v>
       </c>
       <c r="E167" s="3">
-        <v>1786.51</v>
+        <v>553.88</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>299</v>
+        <v>343</v>
       </c>
       <c r="E168" s="3">
-        <v>31.02</v>
+        <v>9379.02</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>299</v>
+        <v>346</v>
       </c>
       <c r="E169" s="3">
-        <v>106.54</v>
+        <v>3009.03</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>299</v>
+        <v>349</v>
       </c>
       <c r="E170" s="3">
-        <v>86.37</v>
+        <v>232.06</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>299</v>
+        <v>349</v>
       </c>
       <c r="E171" s="3">
-        <v>148.75</v>
+        <v>595.16</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>302</v>
+        <v>349</v>
       </c>
       <c r="E172" s="3">
-        <v>1280.95</v>
+        <v>595.16</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>302</v>
+        <v>349</v>
       </c>
       <c r="E173" s="3">
-        <v>164.72</v>
+        <v>675.16</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>302</v>
+        <v>349</v>
       </c>
       <c r="E174" s="3">
-        <v>92.18</v>
+        <v>675.16</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="E175" s="3">
-        <v>247.93</v>
+        <v>4813.11</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="E176" s="3">
-        <v>36.18</v>
+        <v>20.75</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="E177" s="3">
-        <v>36.18</v>
+        <v>20.75</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="E178" s="3">
-        <v>36.18</v>
+        <v>20.75</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>378</v>
+        <v>310</v>
       </c>
       <c r="E179" s="3">
-        <v>71.89</v>
+        <v>20.75</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="E180" s="3">
-        <v>71.89</v>
+        <v>403.87</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>378</v>
+        <v>310</v>
       </c>
       <c r="E181" s="3">
-        <v>71.89</v>
+        <v>120.77</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>381</v>
+        <v>365</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>382</v>
+        <v>310</v>
       </c>
       <c r="E182" s="3">
-        <v>1997.32</v>
+        <v>191.62</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>378</v>
+        <v>310</v>
       </c>
       <c r="E183" s="3">
-        <v>115.01</v>
+        <v>236.46</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>378</v>
+        <v>317</v>
       </c>
       <c r="E184" s="3">
-        <v>314.75</v>
+        <v>42.49</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>378</v>
+        <v>317</v>
       </c>
       <c r="E185" s="3">
-        <v>267.82</v>
+        <v>84.56</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="E186" s="3">
-        <v>267.82</v>
+        <v>2523.8</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>389</v>
+        <v>358</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E187" s="3">
-        <v>469.43</v>
+        <v>10.27</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>392</v>
+        <v>358</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E188" s="3">
-        <v>8489.01</v>
+        <v>81.67</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>394</v>
+        <v>358</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E189" s="3">
-        <v>197.56</v>
+        <v>32.98</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>396</v>
+        <v>358</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E190" s="3">
-        <v>176.04</v>
+        <v>32.98</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>397</v>
+        <v>379</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>396</v>
+        <v>358</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E191" s="3">
-        <v>176.04</v>
+        <v>32.98</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>398</v>
+        <v>380</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E192" s="3">
-        <v>133.11</v>
+        <v>32.98</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>399</v>
+        <v>381</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E193" s="3">
-        <v>133.11</v>
+        <v>32.98</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>400</v>
+        <v>382</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>401</v>
+        <v>358</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E194" s="3">
-        <v>9473.99</v>
+        <v>32.98</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>402</v>
+        <v>383</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E195" s="3">
-        <v>708.01</v>
+        <v>11263.13</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>404</v>
+        <v>358</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>390</v>
+        <v>317</v>
       </c>
       <c r="E196" s="3">
-        <v>8330.16</v>
+        <v>32.98</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>405</v>
+        <v>386</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>406</v>
+        <v>358</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>407</v>
+        <v>317</v>
       </c>
       <c r="E197" s="3">
-        <v>6517.58</v>
+        <v>32.98</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>408</v>
+        <v>387</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>409</v>
+        <v>388</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>407</v>
+        <v>317</v>
       </c>
       <c r="E198" s="3">
-        <v>243.44</v>
+        <v>1177.13</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>410</v>
+        <v>389</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>411</v>
+        <v>317</v>
       </c>
       <c r="E199" s="3">
-        <v>3473.79</v>
+        <v>912.16</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>412</v>
+        <v>391</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>407</v>
+        <v>317</v>
       </c>
       <c r="E200" s="3">
-        <v>200.32</v>
+        <v>2267.85</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>407</v>
+        <v>317</v>
       </c>
       <c r="E201" s="3">
-        <v>553.88</v>
+        <v>2374.18</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>414</v>
+        <v>395</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>415</v>
+        <v>396</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>416</v>
+        <v>397</v>
       </c>
       <c r="E202" s="3">
-        <v>9379.02</v>
+        <v>346.41</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>417</v>
+        <v>398</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>418</v>
+        <v>396</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>419</v>
+        <v>317</v>
       </c>
       <c r="E203" s="3">
-        <v>3009.03</v>
+        <v>345.58</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>421</v>
+        <v>396</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>422</v>
+        <v>317</v>
       </c>
       <c r="E204" s="3">
-        <v>232.06</v>
+        <v>345.58</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>423</v>
+        <v>400</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>424</v>
+        <v>401</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>422</v>
+        <v>334</v>
       </c>
       <c r="E205" s="3">
-        <v>595.16</v>
+        <v>519.54</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>425</v>
+        <v>402</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>424</v>
+        <v>403</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>422</v>
+        <v>334</v>
       </c>
       <c r="E206" s="3">
-        <v>595.16</v>
+        <v>3424.28</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>426</v>
+        <v>404</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>422</v>
+        <v>334</v>
       </c>
       <c r="E207" s="3">
-        <v>675.16</v>
+        <v>560.78</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>427</v>
+        <v>406</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>422</v>
+        <v>334</v>
       </c>
       <c r="E208" s="3">
-        <v>675.16</v>
+        <v>5047.99</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>428</v>
+        <v>408</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>429</v>
+        <v>409</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="E209" s="3">
-        <v>4813.11</v>
+        <v>755.79</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="E210" s="3">
-        <v>20.75</v>
+        <v>6517.58</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="E211" s="3">
-        <v>20.75</v>
+        <v>755.79</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>433</v>
+        <v>414</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>431</v>
+        <v>405</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="E212" s="3">
-        <v>20.75</v>
+        <v>92.08</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>434</v>
+        <v>415</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>431</v>
+        <v>405</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="E213" s="3">
-        <v>20.75</v>
+        <v>812.98</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>435</v>
+        <v>417</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>436</v>
+        <v>334</v>
       </c>
       <c r="E214" s="3">
-        <v>403.87</v>
+        <v>1019.01</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="E215" s="3">
-        <v>120.77</v>
+        <v>10107.53</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>438</v>
+        <v>421</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>439</v>
+        <v>422</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="E216" s="3">
-        <v>191.62</v>
+        <v>315.76</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>440</v>
+        <v>423</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>378</v>
+        <v>343</v>
       </c>
       <c r="E217" s="3">
-        <v>236.46</v>
+        <v>143.7</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>443</v>
+        <v>424</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>390</v>
+        <v>343</v>
       </c>
       <c r="E218" s="3">
-        <v>42.49</v>
+        <v>143.7</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>445</v>
+        <v>405</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>390</v>
+        <v>343</v>
       </c>
       <c r="E219" s="3">
-        <v>84.56</v>
+        <v>41.94</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>443</v>
+        <v>405</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>447</v>
+        <v>343</v>
       </c>
       <c r="E220" s="3">
-        <v>2523.8</v>
+        <v>26.95</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>390</v>
+        <v>343</v>
       </c>
       <c r="E221" s="3">
-        <v>10.27</v>
+        <v>65.13</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>390</v>
+        <v>343</v>
       </c>
       <c r="E222" s="3">
-        <v>81.67</v>
+        <v>43.57</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>390</v>
+        <v>343</v>
       </c>
       <c r="E223" s="3">
-        <v>32.98</v>
+        <v>43.57</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>390</v>
+        <v>343</v>
       </c>
       <c r="E224" s="3">
-        <v>32.98</v>
+        <v>43.57</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="E225" s="3">
-        <v>32.98</v>
+        <v>68.68</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>390</v>
+        <v>437</v>
       </c>
       <c r="E226" s="3">
-        <v>32.98</v>
+        <v>525.38</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="E227" s="3">
-        <v>32.98</v>
+        <v>68.68</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="E228" s="3">
-        <v>32.98</v>
+        <v>128.7</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>457</v>
+        <v>435</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="E229" s="3">
-        <v>11263.13</v>
+        <v>128.7</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>431</v>
+        <v>442</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>390</v>
+        <v>310</v>
       </c>
       <c r="E230" s="3">
-        <v>32.98</v>
+        <v>5224</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>390</v>
+        <v>310</v>
       </c>
       <c r="E231" s="3">
-        <v>32.98</v>
+        <v>6086.37</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>390</v>
+        <v>310</v>
       </c>
       <c r="E232" s="3">
-        <v>1177.13</v>
+        <v>3151.73</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>390</v>
+        <v>310</v>
       </c>
       <c r="E233" s="3">
-        <v>912.16</v>
+        <v>11165</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>390</v>
+        <v>310</v>
       </c>
       <c r="E234" s="3">
-        <v>2267.85</v>
+        <v>11209.05</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>466</v>
+        <v>450</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>467</v>
+        <v>451</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>390</v>
+        <v>245</v>
       </c>
       <c r="E235" s="3">
-        <v>2374.18</v>
+        <v>24.89</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="2" t="s">
-        <v>470</v>
+        <v>245</v>
       </c>
       <c r="E236" s="3">
-        <v>346.41</v>
+        <v>14.64</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>390</v>
+        <v>245</v>
       </c>
       <c r="E237" s="3">
-        <v>345.58</v>
+        <v>33.85</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>390</v>
+        <v>245</v>
       </c>
       <c r="E238" s="3">
-        <v>345.58</v>
+        <v>2825.23</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>473</v>
+        <v>456</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>474</v>
+        <v>457</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="E239" s="3">
-        <v>519.54</v>
+        <v>721.15</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>475</v>
+        <v>458</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>476</v>
+        <v>459</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="2" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="E240" s="3">
-        <v>3424.28</v>
+        <v>1.7</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="E241" s="3">
-        <v>560.78</v>
+        <v>1.7</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>479</v>
+        <v>461</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>480</v>
+        <v>459</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="2" t="s">
-        <v>407</v>
+        <v>462</v>
       </c>
       <c r="E242" s="3">
-        <v>5047.99</v>
+        <v>0.06</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>407</v>
+        <v>465</v>
       </c>
       <c r="E243" s="3">
-        <v>755.79</v>
+        <v>3275.79</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>483</v>
+        <v>466</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>484</v>
+        <v>464</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="E244" s="3">
-        <v>6517.58</v>
+        <v>140.5</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="E245" s="3">
-        <v>755.79</v>
+        <v>91.12</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>487</v>
+        <v>468</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="2" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="E246" s="3">
-        <v>92.08</v>
+        <v>164.4</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>489</v>
+        <v>334</v>
       </c>
       <c r="E247" s="3">
-        <v>812.98</v>
+        <v>82.54</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>490</v>
+        <v>471</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="2" t="s">
-        <v>407</v>
+        <v>334</v>
       </c>
       <c r="E248" s="3">
-        <v>1019.01</v>
+        <v>384.59</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>492</v>
+        <v>473</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>407</v>
+        <v>334</v>
       </c>
       <c r="E249" s="3">
-        <v>10107.53</v>
+        <v>372.08</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>494</v>
+        <v>474</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>495</v>
+        <v>472</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>407</v>
+        <v>475</v>
       </c>
       <c r="E250" s="3">
-        <v>345.58</v>
+        <v>316.71</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>496</v>
+        <v>476</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>416</v>
+        <v>334</v>
       </c>
       <c r="E251" s="3">
-        <v>143.7</v>
+        <v>7268.61</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>497</v>
+        <v>479</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>416</v>
+        <v>334</v>
       </c>
       <c r="E252" s="3">
-        <v>143.7</v>
+        <v>21.19</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>499</v>
+        <v>480</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>416</v>
+        <v>481</v>
       </c>
       <c r="E253" s="3">
-        <v>41.94</v>
+        <v>553.8</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>416</v>
+        <v>334</v>
       </c>
       <c r="E254" s="3">
-        <v>26.95</v>
+        <v>42.58</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>502</v>
+        <v>484</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>416</v>
+        <v>334</v>
       </c>
       <c r="E255" s="3">
-        <v>65.13</v>
+        <v>748.36</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>503</v>
+        <v>485</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>504</v>
+        <v>486</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>416</v>
+        <v>334</v>
       </c>
       <c r="E256" s="3">
-        <v>43.57</v>
+        <v>206.31</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>505</v>
+        <v>487</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>504</v>
+        <v>486</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>416</v>
+        <v>334</v>
       </c>
       <c r="E257" s="3">
-        <v>43.57</v>
+        <v>206.31</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>416</v>
+        <v>343</v>
       </c>
       <c r="E258" s="3">
-        <v>43.57</v>
+        <v>11402.55</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>422</v>
+        <v>343</v>
       </c>
       <c r="E259" s="3">
-        <v>68.68</v>
+        <v>2172.12</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>510</v>
+        <v>343</v>
       </c>
       <c r="E260" s="3">
-        <v>525.38</v>
+        <v>3608.62</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>508</v>
+        <v>388</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>422</v>
+        <v>343</v>
       </c>
       <c r="E261" s="3">
-        <v>68.68</v>
+        <v>797.17</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>508</v>
+        <v>237</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>422</v>
+        <v>343</v>
       </c>
       <c r="E262" s="3">
-        <v>128.7</v>
+        <v>939.87</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>513</v>
+        <v>496</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>422</v>
+        <v>498</v>
       </c>
       <c r="E263" s="3">
-        <v>128.7</v>
+        <v>2469.5</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>378</v>
+        <v>349</v>
       </c>
       <c r="E264" s="3">
-        <v>5224</v>
+        <v>84.56</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>516</v>
+        <v>500</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>378</v>
+        <v>349</v>
       </c>
       <c r="E265" s="3">
-        <v>6086.37</v>
+        <v>34</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>378</v>
+        <v>503</v>
       </c>
       <c r="E266" s="3">
-        <v>3151.73</v>
+        <v>741.3</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="E267" s="3">
-        <v>11165</v>
+        <v>340.67</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>378</v>
+        <v>508</v>
       </c>
       <c r="E268" s="3">
-        <v>11209.05</v>
+        <v>3294.4</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>523</v>
+        <v>509</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>313</v>
+        <v>508</v>
       </c>
       <c r="E269" s="3">
-        <v>24.89</v>
+        <v>2680.38</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>313</v>
+        <v>508</v>
       </c>
       <c r="E270" s="3">
-        <v>14.64</v>
+        <v>667.23</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>313</v>
+        <v>508</v>
       </c>
       <c r="E271" s="3">
-        <v>33.85</v>
+        <v>2680.38</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>313</v>
+        <v>508</v>
       </c>
       <c r="E272" s="3">
-        <v>2825.23</v>
+        <v>137.37</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>313</v>
+        <v>508</v>
       </c>
       <c r="E273" s="3">
-        <v>721.15</v>
+        <v>137.37</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>313</v>
+        <v>508</v>
       </c>
       <c r="E274" s="3">
-        <v>1.7</v>
+        <v>137.37</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>313</v>
+        <v>518</v>
       </c>
       <c r="E275" s="3">
-        <v>1.7</v>
+        <v>1888.05</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="E276" s="3">
-        <v>0.06</v>
+        <v>138.78</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>538</v>
+        <v>518</v>
       </c>
       <c r="E277" s="3">
-        <v>3275.79</v>
+        <v>138.78</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>539</v>
+        <v>522</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>313</v>
+        <v>518</v>
       </c>
       <c r="E278" s="3">
-        <v>140.5</v>
+        <v>138.78</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>537</v>
+        <v>444</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>313</v>
+        <v>518</v>
       </c>
       <c r="E279" s="3">
-        <v>91.12</v>
+        <v>2200.1</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>541</v>
+        <v>524</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>313</v>
+        <v>518</v>
       </c>
       <c r="E280" s="3">
-        <v>164.4</v>
+        <v>2873.67</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>407</v>
+        <v>528</v>
       </c>
       <c r="E281" s="3">
-        <v>1.89</v>
+        <v>585.73</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>407</v>
+        <v>528</v>
       </c>
       <c r="E282" s="3">
-        <v>16.26</v>
+        <v>306.4</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>546</v>
+        <v>266</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>547</v>
+        <v>528</v>
       </c>
       <c r="E283" s="3">
-        <v>41.25</v>
+        <v>1119.94</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>407</v>
+        <v>534</v>
       </c>
       <c r="E284" s="3">
-        <v>1.89</v>
+        <v>431.06</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>407</v>
+        <v>534</v>
       </c>
       <c r="E285" s="3">
-        <v>82.54</v>
+        <v>431.06</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>552</v>
+        <v>536</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="2" t="s">
-        <v>407</v>
+        <v>534</v>
       </c>
       <c r="E286" s="3">
-        <v>384.59</v>
+        <v>431.06</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>407</v>
+        <v>534</v>
       </c>
       <c r="E287" s="3">
-        <v>372.08</v>
+        <v>65.12</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="2" t="s">
-        <v>555</v>
+        <v>534</v>
       </c>
       <c r="E288" s="3">
-        <v>316.71</v>
+        <v>65.12</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>557</v>
+        <v>542</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>407</v>
+        <v>543</v>
       </c>
       <c r="E289" s="3">
-        <v>7268.61</v>
+        <v>1133.04</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>558</v>
+        <v>544</v>
       </c>
       <c r="B290" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D290" s="2" t="s">
         <v>543</v>
       </c>
-      <c r="C290" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E290" s="3">
-        <v>21.19</v>
+        <v>431.06</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="B291" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D291" s="2" t="s">
         <v>543</v>
       </c>
-      <c r="C291" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E291" s="3">
-        <v>553.8</v>
+        <v>431.06</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>561</v>
+        <v>547</v>
       </c>
       <c r="B292" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D292" s="2" t="s">
         <v>543</v>
       </c>
-      <c r="C292" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E292" s="3">
-        <v>42.58</v>
+        <v>431.06</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>563</v>
+        <v>539</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>407</v>
+        <v>543</v>
       </c>
       <c r="E293" s="3">
-        <v>748.36</v>
+        <v>65.12</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>565</v>
+        <v>539</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>407</v>
+        <v>543</v>
       </c>
       <c r="E294" s="3">
-        <v>206.31</v>
+        <v>136.75</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>566</v>
+        <v>550</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>565</v>
+        <v>539</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>407</v>
+        <v>551</v>
       </c>
       <c r="E295" s="3">
-        <v>206.31</v>
+        <v>81.83</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>567</v>
+        <v>552</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>416</v>
+        <v>543</v>
       </c>
       <c r="E296" s="3">
-        <v>11402.55</v>
+        <v>822.34</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>416</v>
+        <v>543</v>
       </c>
       <c r="E297" s="3">
-        <v>2172.12</v>
+        <v>354.19</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>572</v>
+        <v>557</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>416</v>
+        <v>543</v>
       </c>
       <c r="E298" s="3">
-        <v>3608.62</v>
+        <v>287.47</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>461</v>
+        <v>555</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>416</v>
+        <v>559</v>
       </c>
       <c r="E299" s="3">
-        <v>797.17</v>
+        <v>68.11</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>305</v>
+        <v>555</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>416</v>
+        <v>559</v>
       </c>
       <c r="E300" s="3">
-        <v>939.87</v>
+        <v>770.03</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="2" t="s">
-        <v>577</v>
+        <v>559</v>
       </c>
       <c r="E301" s="3">
-        <v>2469.5</v>
+        <v>68.11</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>578</v>
+        <v>562</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="2" t="s">
-        <v>422</v>
+        <v>559</v>
       </c>
       <c r="E302" s="3">
-        <v>84.56</v>
+        <v>195.94</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>422</v>
+        <v>559</v>
       </c>
       <c r="E303" s="3">
-        <v>34</v>
+        <v>195.94</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>580</v>
+        <v>565</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>581</v>
+        <v>566</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>582</v>
+        <v>559</v>
       </c>
       <c r="E304" s="3">
-        <v>866.3</v>
+        <v>537.84</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>583</v>
+        <v>567</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>407</v>
+        <v>569</v>
       </c>
       <c r="E305" s="3">
-        <v>340.67</v>
+        <v>1131.2</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="2" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="E306" s="3">
-        <v>3294.4</v>
+        <v>1935.43</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="E307" s="3">
-        <v>2680.38</v>
+        <v>145.27</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>589</v>
+        <v>575</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="E308" s="3">
-        <v>667.23</v>
+        <v>131.75</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>590</v>
+        <v>577</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="E309" s="3">
-        <v>2680.38</v>
+        <v>683.63</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>591</v>
+        <v>579</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>592</v>
+        <v>580</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="2" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="E310" s="3">
-        <v>137.37</v>
+        <v>4797.43</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="E311" s="3">
-        <v>137.37</v>
+        <v>5308.45</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D312" s="2" t="s">
         <v>587</v>
       </c>
       <c r="E312" s="3">
-        <v>137.37</v>
+        <v>1150.8</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>596</v>
+        <v>576</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="E313" s="3">
-        <v>1888.05</v>
+        <v>3256.44</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>599</v>
+        <v>580</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D314" s="2" t="s">
-        <v>597</v>
+        <v>572</v>
       </c>
       <c r="E314" s="3">
-        <v>138.78</v>
+        <v>4149.12</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>599</v>
+        <v>580</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="E315" s="3">
-        <v>138.78</v>
+        <v>6348.7</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>597</v>
+        <v>572</v>
       </c>
       <c r="E316" s="3">
-        <v>138.78</v>
+        <v>269.71</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>517</v>
+        <v>596</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>597</v>
+        <v>462</v>
       </c>
       <c r="E317" s="3">
-        <v>2200.1</v>
+        <v>1929.42</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E318" s="3">
-        <v>2873.67</v>
+        <v>4586.84</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>606</v>
+        <v>230</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>607</v>
+        <v>245</v>
       </c>
       <c r="E319" s="3">
-        <v>413.63</v>
+        <v>201.15</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>610</v>
+        <v>245</v>
       </c>
       <c r="E320" s="3">
-        <v>534.8</v>
+        <v>154.13</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>613</v>
+        <v>245</v>
       </c>
       <c r="E321" s="3">
-        <v>92.94</v>
+        <v>373.99</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>616</v>
+        <v>245</v>
       </c>
       <c r="E322" s="3">
-        <v>585.73</v>
+        <v>373.99</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>616</v>
+        <v>245</v>
       </c>
       <c r="E323" s="3">
-        <v>306.4</v>
+        <v>373.99</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="2" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
       <c r="E324" s="3">
-        <v>100.63</v>
+        <v>2267.35</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>334</v>
+        <v>608</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="E325" s="3">
-        <v>1119.94</v>
+        <v>442.74</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>624</v>
+        <v>608</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="E326" s="3">
-        <v>431.06</v>
+        <v>643.98</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>627</v>
+        <v>608</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="E327" s="3">
-        <v>431.06</v>
+        <v>333.42</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>627</v>
+        <v>608</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="2" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="E328" s="3">
-        <v>431.06</v>
+        <v>333.42</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>630</v>
+        <v>608</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="E329" s="3">
-        <v>65.12</v>
+        <v>359.91</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>630</v>
+        <v>608</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="2" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="E330" s="3">
-        <v>65.12</v>
+        <v>359.91</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>633</v>
+        <v>608</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="2" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="E331" s="3">
-        <v>1133.04</v>
+        <v>1164.64</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>635</v>
+        <v>619</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>636</v>
+        <v>620</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D332" s="2" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="E332" s="3">
-        <v>431.06</v>
+        <v>652.83</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>637</v>
+        <v>621</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="E333" s="3">
-        <v>431.06</v>
+        <v>1667.76</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D334" s="2" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="E334" s="3">
-        <v>431.06</v>
+        <v>1681.51</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>639</v>
+        <v>623</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="E335" s="3">
-        <v>65.12</v>
+        <v>1548.25</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>640</v>
+        <v>624</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>630</v>
+        <v>608</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D336" s="2" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="E336" s="3">
-        <v>136.75</v>
+        <v>404.93</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>630</v>
+        <v>608</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="2" t="s">
-        <v>642</v>
+        <v>625</v>
       </c>
       <c r="E337" s="3">
-        <v>81.83</v>
+        <v>404.93</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>643</v>
+        <v>627</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>644</v>
+        <v>628</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="2" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="E338" s="3">
-        <v>822.34</v>
+        <v>2614.58</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>645</v>
+        <v>629</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>646</v>
+        <v>628</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="E339" s="3">
-        <v>354.19</v>
+        <v>2614.58</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>648</v>
+        <v>631</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="2" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="E340" s="3">
-        <v>287.47</v>
+        <v>1484.28</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>137</v>
+        <v>628</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="E341" s="3">
-        <v>2.49</v>
+        <v>1342.63</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>137</v>
+        <v>628</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D342" s="2" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="E342" s="3">
-        <v>2.49</v>
+        <v>2698.35</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>646</v>
+        <v>628</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>652</v>
+        <v>625</v>
       </c>
       <c r="E343" s="3">
-        <v>68.11</v>
+        <v>2689.57</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>646</v>
+        <v>628</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D344" s="2" t="s">
-        <v>652</v>
+        <v>625</v>
       </c>
       <c r="E344" s="3">
-        <v>770.03</v>
+        <v>2698.35</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>654</v>
+        <v>636</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>646</v>
+        <v>628</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D345" s="2" t="s">
-        <v>652</v>
+        <v>625</v>
       </c>
       <c r="E345" s="3">
-        <v>68.11</v>
+        <v>2719.35</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>656</v>
+        <v>628</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="2" t="s">
-        <v>652</v>
+        <v>625</v>
       </c>
       <c r="E346" s="3">
-        <v>195.94</v>
+        <v>2719.35</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>657</v>
+        <v>638</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>656</v>
+        <v>628</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="2" t="s">
-        <v>652</v>
+        <v>625</v>
       </c>
       <c r="E347" s="3">
-        <v>195.94</v>
+        <v>2738.48</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>659</v>
+        <v>640</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="2" t="s">
-        <v>652</v>
+        <v>625</v>
       </c>
       <c r="E348" s="3">
-        <v>537.84</v>
+        <v>746.39</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>660</v>
+        <v>641</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>661</v>
+        <v>640</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="2" t="s">
-        <v>535</v>
+        <v>625</v>
       </c>
       <c r="E349" s="3">
-        <v>94.56</v>
+        <v>674.37</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>662</v>
+        <v>642</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>663</v>
+        <v>643</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="E350" s="3">
-        <v>1832.7</v>
+        <v>590.21</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>665</v>
+        <v>645</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>666</v>
+        <v>646</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="2" t="s">
-        <v>667</v>
+        <v>647</v>
       </c>
       <c r="E351" s="3">
-        <v>1131.2</v>
+        <v>26333.71</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>668</v>
+        <v>648</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>669</v>
+        <v>649</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D352" s="2" t="s">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="E352" s="3">
-        <v>1935.43</v>
+        <v>861.23</v>
       </c>
       <c r="F352" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>671</v>
+        <v>651</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="2" t="s">
-        <v>670</v>
+        <v>653</v>
       </c>
       <c r="E353" s="3">
-        <v>145.27</v>
+        <v>92</v>
       </c>
       <c r="F353" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>673</v>
+        <v>654</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>674</v>
+        <v>655</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="2" t="s">
-        <v>670</v>
+        <v>656</v>
       </c>
       <c r="E354" s="3">
-        <v>131.75</v>
+        <v>7948.38</v>
       </c>
       <c r="F354" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>676</v>
+        <v>658</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D355" s="2" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="E355" s="3">
-        <v>683.63</v>
+        <v>1251.24</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>677</v>
+        <v>660</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>661</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="2" t="s">
-        <v>535</v>
+        <v>653</v>
       </c>
       <c r="E356" s="3">
-        <v>38.14</v>
+        <v>746.39</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>678</v>
+        <v>662</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>679</v>
+        <v>663</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="2" t="s">
-        <v>680</v>
+        <v>664</v>
       </c>
       <c r="E357" s="3">
-        <v>4797.43</v>
+        <v>311.53</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>681</v>
+        <v>665</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>682</v>
+        <v>666</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="2" t="s">
-        <v>683</v>
+        <v>667</v>
       </c>
       <c r="E358" s="3">
-        <v>5308.45</v>
+        <v>8359.43</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>684</v>
+        <v>668</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>685</v>
+        <v>669</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D359" s="2" t="s">
-        <v>686</v>
+        <v>670</v>
       </c>
       <c r="E359" s="3">
-        <v>1150.8</v>
+        <v>212.2</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>687</v>
+        <v>671</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D360" s="2" t="s">
-        <v>688</v>
+        <v>664</v>
       </c>
       <c r="E360" s="3">
-        <v>3256.44</v>
+        <v>147.21</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>689</v>
+        <v>673</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D361" s="2" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="E361" s="3">
-        <v>4149.12</v>
+        <v>1269.84</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="E362" s="3">
-        <v>6348.7</v>
+        <v>1050.24</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>693</v>
+        <v>677</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="E363" s="3">
-        <v>269.71</v>
+        <v>427.21</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D364" s="2" t="s">
-        <v>535</v>
+        <v>682</v>
       </c>
       <c r="E364" s="3">
-        <v>1929.42</v>
+        <v>914.77</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>697</v>
+        <v>681</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>698</v>
+        <v>664</v>
       </c>
       <c r="E365" s="3">
-        <v>4586.84</v>
+        <v>911.65</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>298</v>
+        <v>685</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D366" s="2" t="s">
-        <v>313</v>
+        <v>686</v>
       </c>
       <c r="E366" s="3">
-        <v>201.15</v>
+        <v>667.01</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>700</v>
+        <v>687</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>701</v>
+        <v>688</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>313</v>
+        <v>689</v>
       </c>
       <c r="E367" s="3">
-        <v>154.13</v>
+        <v>8834.3</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>702</v>
+        <v>690</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D368" s="2" t="s">
-        <v>313</v>
+        <v>692</v>
       </c>
       <c r="E368" s="3">
-        <v>373.99</v>
+        <v>580.02</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>704</v>
+        <v>693</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>313</v>
+        <v>694</v>
       </c>
       <c r="E369" s="3">
-        <v>373.99</v>
+        <v>177.15</v>
       </c>
       <c r="F369" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="2" t="s">
-        <v>313</v>
+        <v>697</v>
       </c>
       <c r="E370" s="3">
-        <v>373.99</v>
+        <v>682.58</v>
       </c>
       <c r="F370" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>708</v>
+        <v>694</v>
       </c>
       <c r="E371" s="3">
-        <v>2267.35</v>
+        <v>561.4</v>
       </c>
       <c r="F371" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D372" s="2" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="E372" s="3">
-        <v>442.74</v>
+        <v>26.34</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="E373" s="3">
-        <v>643.98</v>
+        <v>239</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="B374" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D374" s="2" t="s">
         <v>707</v>
       </c>
-      <c r="C374" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E374" s="3">
-        <v>333.42</v>
+        <v>240.43</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="E375" s="3">
-        <v>333.42</v>
+        <v>14251.15</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>712</v>
       </c>
       <c r="E376" s="3">
-        <v>359.91</v>
+        <v>849.95</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="E377" s="3">
-        <v>359.91</v>
+        <v>14833.22</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="B378" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="C378" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D378" s="2" t="s">
         <v>717</v>
       </c>
-      <c r="B378" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E378" s="3">
-        <v>1164.64</v>
+        <v>2988.46</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
         <v>718</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="E379" s="3">
-        <v>652.83</v>
+        <v>3670.76</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="B380" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="B380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C380" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="E380" s="3">
-        <v>1667.76</v>
+        <v>1562.53</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="E381" s="3">
-        <v>1681.51</v>
+        <v>2899.03</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="2" t="s">
-        <v>712</v>
+        <v>508</v>
       </c>
       <c r="E382" s="3">
-        <v>1548.25</v>
+        <v>4623.51</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>724</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>725</v>
+        <v>508</v>
       </c>
       <c r="E383" s="3">
-        <v>718.16</v>
+        <v>5294.74</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>726</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>707</v>
+        <v>727</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D384" s="2" t="s">
-        <v>727</v>
+        <v>508</v>
       </c>
       <c r="E384" s="3">
-        <v>404.93</v>
+        <v>4981.3</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
         <v>728</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>707</v>
+        <v>729</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="2" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="E385" s="3">
-        <v>404.93</v>
+        <v>559.27</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D386" s="2" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="E386" s="3">
-        <v>2614.58</v>
+        <v>466.96</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="E387" s="3">
-        <v>2614.58</v>
+        <v>269.93</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D388" s="2" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="E388" s="3">
-        <v>1484.28</v>
+        <v>2357.96</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="E389" s="3">
-        <v>1342.63</v>
+        <v>7013.64</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D390" s="2" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="E390" s="3">
-        <v>2698.35</v>
+        <v>577.28</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="E391" s="3">
-        <v>2689.57</v>
+        <v>340.28</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D392" s="2" t="s">
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="E392" s="3">
-        <v>2698.35</v>
+        <v>215.05</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>730</v>
+        <v>293</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>727</v>
+        <v>748</v>
       </c>
       <c r="E393" s="3">
-        <v>2719.35</v>
+        <v>1672.39</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>730</v>
+        <v>750</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>727</v>
+        <v>751</v>
       </c>
       <c r="E394" s="3">
-        <v>2719.35</v>
+        <v>1200.17</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>730</v>
+        <v>750</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>727</v>
+        <v>748</v>
       </c>
       <c r="E395" s="3">
-        <v>2738.48</v>
+        <v>2075.67</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>727</v>
+        <v>748</v>
       </c>
       <c r="E396" s="3">
-        <v>746.39</v>
+        <v>1744.93</v>
       </c>
       <c r="F396" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>742</v>
+        <v>755</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>727</v>
+        <v>756</v>
       </c>
       <c r="E397" s="3">
-        <v>674.37</v>
+        <v>1985.69</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D398" s="2" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="E398" s="3">
-        <v>69.46</v>
+        <v>12506.05</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>747</v>
+        <v>760</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>748</v>
+        <v>761</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>749</v>
+        <v>762</v>
       </c>
       <c r="E399" s="3">
-        <v>590.21</v>
+        <v>14000.1</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>750</v>
+        <v>763</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>751</v>
+        <v>764</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D400" s="2" t="s">
-        <v>752</v>
+        <v>765</v>
       </c>
       <c r="E400" s="3">
-        <v>660.99</v>
+        <v>592.09</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>753</v>
+        <v>766</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>755</v>
+        <v>613</v>
       </c>
       <c r="E401" s="3">
-        <v>26333.71</v>
+        <v>892.12</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D402" s="2" t="s">
-        <v>758</v>
+        <v>769</v>
       </c>
       <c r="E402" s="3">
-        <v>861.23</v>
+        <v>2361.5</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>759</v>
+        <v>770</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>751</v>
+        <v>771</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D403" s="2" t="s">
-        <v>746</v>
+        <v>772</v>
       </c>
       <c r="E403" s="3">
-        <v>3.35</v>
+        <v>21.23</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D404" s="2" t="s">
-        <v>746</v>
+        <v>775</v>
       </c>
       <c r="E404" s="3">
-        <v>92</v>
+        <v>11129.74</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>763</v>
+        <v>777</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
       <c r="E405" s="3">
-        <v>7948.38</v>
+        <v>95.13</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>765</v>
+        <v>778</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>766</v>
+        <v>779</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D406" s="2" t="s">
-        <v>767</v>
+        <v>780</v>
       </c>
       <c r="E406" s="3">
-        <v>1251.24</v>
+        <v>5413.94</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>768</v>
+        <v>781</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>769</v>
+        <v>782</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>746</v>
+        <v>225</v>
       </c>
       <c r="E407" s="3">
-        <v>746.39</v>
+        <v>6818.44</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>770</v>
+        <v>783</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>771</v>
+        <v>784</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>772</v>
+        <v>349</v>
       </c>
       <c r="E408" s="3">
-        <v>311.53</v>
+        <v>2514.84</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>775</v>
+        <v>462</v>
       </c>
       <c r="E409" s="3">
-        <v>8359.43</v>
+        <v>213.43</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>777</v>
+        <v>788</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D410" s="2" t="s">
-        <v>778</v>
+        <v>310</v>
       </c>
       <c r="E410" s="3">
-        <v>212.2</v>
+        <v>7624.47</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>772</v>
+        <v>310</v>
       </c>
       <c r="E411" s="3">
-        <v>147.21</v>
+        <v>7727.07</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="E412" s="3">
-        <v>1269.84</v>
+        <v>67.17</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="E413" s="3">
-        <v>1050.24</v>
+        <v>16.64</v>
       </c>
       <c r="F413" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="E414" s="3">
-        <v>427.21</v>
+        <v>6908.51</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="E415" s="3">
-        <v>914.77</v>
+        <v>6908.51</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>772</v>
+        <v>310</v>
       </c>
       <c r="E416" s="3">
-        <v>911.65</v>
+        <v>9637.04</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>794</v>
+        <v>310</v>
       </c>
       <c r="E417" s="3">
-        <v>667.01</v>
+        <v>5697.27</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="E418" s="3">
-        <v>8834.3</v>
+        <v>6300.57</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>800</v>
+        <v>792</v>
       </c>
       <c r="E419" s="3">
-        <v>580.02</v>
+        <v>117.23</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="E420" s="3">
-        <v>177.15</v>
+        <v>117.23</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="E421" s="3">
-        <v>682.58</v>
+        <v>117.23</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="B422" s="0" t="s">
         <v>806</v>
       </c>
-      <c r="B422" s="0" t="s">
+      <c r="C422" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D422" s="2" t="s">
         <v>807</v>
       </c>
-      <c r="C422" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E422" s="3">
-        <v>561.4</v>
+        <v>39.41</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
         <v>808</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="E423" s="3">
-        <v>26.34</v>
+        <v>39.41</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D424" s="2" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="E424" s="3">
-        <v>239</v>
+        <v>203.63</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>812</v>
+        <v>262</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="E425" s="3">
-        <v>240.43</v>
+        <v>670.99</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="E426" s="3">
-        <v>14251.15</v>
+        <v>10324.53</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>819</v>
+        <v>459</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>820</v>
+        <v>807</v>
       </c>
       <c r="E427" s="3">
-        <v>849.95</v>
+        <v>1.7</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D428" s="2" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="E428" s="3">
-        <v>14833.22</v>
+        <v>11047.5</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>824</v>
+        <v>459</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>825</v>
+        <v>245</v>
       </c>
       <c r="E429" s="3">
-        <v>764.98</v>
+        <v>3.42</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>827</v>
+        <v>459</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D430" s="2" t="s">
-        <v>828</v>
+        <v>818</v>
       </c>
       <c r="E430" s="3">
-        <v>2988.46</v>
+        <v>84.47</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>829</v>
+        <v>819</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="E431" s="3">
-        <v>3670.76</v>
+        <v>83.89</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>831</v>
+        <v>820</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D432" s="2" t="s">
-        <v>832</v>
+        <v>245</v>
       </c>
       <c r="E432" s="3">
-        <v>1562.53</v>
+        <v>3.42</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>831</v>
+        <v>820</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D433" s="2" t="s">
-        <v>813</v>
+        <v>245</v>
       </c>
       <c r="E433" s="3">
-        <v>2899.03</v>
+        <v>1.7</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D434" s="2" t="s">
-        <v>587</v>
+        <v>245</v>
       </c>
       <c r="E434" s="3">
-        <v>4623.51</v>
+        <v>1.7</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>836</v>
+        <v>825</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D435" s="2" t="s">
-        <v>587</v>
+        <v>245</v>
       </c>
       <c r="E435" s="3">
-        <v>5294.74</v>
+        <v>1.7</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>838</v>
+        <v>820</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D436" s="2" t="s">
-        <v>587</v>
+        <v>245</v>
       </c>
       <c r="E436" s="3">
-        <v>4981.3</v>
+        <v>1.7</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>841</v>
+        <v>245</v>
       </c>
       <c r="E437" s="3">
-        <v>55.79</v>
+        <v>273.75</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>842</v>
+        <v>829</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>843</v>
+        <v>505</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D438" s="2" t="s">
-        <v>844</v>
+        <v>830</v>
       </c>
       <c r="E438" s="3">
-        <v>559.27</v>
+        <v>2782.68</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>846</v>
+        <v>505</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D439" s="2" t="s">
-        <v>847</v>
+        <v>334</v>
       </c>
       <c r="E439" s="3">
-        <v>466.96</v>
+        <v>599.4</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>848</v>
+        <v>832</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>849</v>
+        <v>833</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>850</v>
+        <v>834</v>
       </c>
       <c r="E440" s="3">
-        <v>269.93</v>
+        <v>6779.87</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>851</v>
+        <v>835</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>849</v>
+        <v>836</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D441" s="2" t="s">
-        <v>852</v>
+        <v>837</v>
       </c>
       <c r="E441" s="3">
-        <v>2357.96</v>
+        <v>2665.78</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>853</v>
+        <v>838</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>854</v>
+        <v>839</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D442" s="2" t="s">
-        <v>855</v>
+        <v>343</v>
       </c>
       <c r="E442" s="3">
-        <v>8.24</v>
+        <v>2139.94</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>856</v>
+        <v>840</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D443" s="2" t="s">
-        <v>858</v>
+        <v>841</v>
       </c>
       <c r="E443" s="3">
-        <v>7013.64</v>
+        <v>1716.59</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>859</v>
+        <v>842</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D444" s="2" t="s">
-        <v>860</v>
+        <v>343</v>
       </c>
       <c r="E444" s="3">
-        <v>577.28</v>
+        <v>455.95</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>861</v>
+        <v>843</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>862</v>
+        <v>839</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D445" s="2" t="s">
-        <v>820</v>
+        <v>343</v>
       </c>
       <c r="E445" s="3">
-        <v>340.28</v>
+        <v>455.95</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>863</v>
+        <v>844</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>862</v>
+        <v>845</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D446" s="2" t="s">
-        <v>820</v>
+        <v>343</v>
       </c>
       <c r="E446" s="3">
-        <v>215.05</v>
+        <v>14291.76</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>864</v>
+        <v>846</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>865</v>
+        <v>847</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D447" s="2" t="s">
-        <v>866</v>
+        <v>349</v>
       </c>
       <c r="E447" s="3">
-        <v>15831.35</v>
+        <v>10385.53</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>867</v>
+        <v>848</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>361</v>
+        <v>628</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D448" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E448" s="3">
-        <v>1672.39</v>
+        <v>126.85</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>869</v>
+        <v>849</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>870</v>
+        <v>628</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D449" s="2" t="s">
-        <v>871</v>
+        <v>792</v>
       </c>
       <c r="E449" s="3">
-        <v>1600.17</v>
+        <v>126.85</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>872</v>
+        <v>850</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>870</v>
+        <v>851</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D450" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E450" s="3">
-        <v>2075.67</v>
+        <v>1629.24</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>873</v>
+        <v>852</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>870</v>
+        <v>851</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D451" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E451" s="3">
-        <v>1744.93</v>
+        <v>1629.24</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>874</v>
+        <v>853</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>875</v>
+        <v>266</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D452" s="2" t="s">
-        <v>876</v>
+        <v>792</v>
       </c>
       <c r="E452" s="3">
-        <v>1985.69</v>
+        <v>126.85</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>877</v>
+        <v>854</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>878</v>
+        <v>855</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D453" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E453" s="3">
-        <v>15.01</v>
+        <v>3619.33</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>879</v>
+        <v>856</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>878</v>
+        <v>855</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D454" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E454" s="3">
-        <v>31.48</v>
+        <v>3619.33</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>880</v>
+        <v>857</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>878</v>
+        <v>855</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D455" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E455" s="3">
-        <v>35.35</v>
+        <v>3619.33</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>881</v>
+        <v>858</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>878</v>
+        <v>855</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D456" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E456" s="3">
-        <v>35.35</v>
+        <v>4691.61</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>882</v>
+        <v>859</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>883</v>
+        <v>138</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D457" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E457" s="3">
-        <v>13.12</v>
+        <v>1325.05</v>
       </c>
       <c r="F457" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>884</v>
+        <v>860</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>885</v>
+        <v>138</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D458" s="2" t="s">
-        <v>886</v>
+        <v>792</v>
       </c>
       <c r="E458" s="3">
-        <v>12616.05</v>
+        <v>706.5</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>887</v>
+        <v>861</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>888</v>
+        <v>138</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D459" s="2" t="s">
-        <v>889</v>
+        <v>792</v>
       </c>
       <c r="E459" s="3">
-        <v>14000.1</v>
+        <v>346.79</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>890</v>
+        <v>862</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>891</v>
+        <v>138</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D460" s="2" t="s">
-        <v>892</v>
+        <v>792</v>
       </c>
       <c r="E460" s="3">
-        <v>592.09</v>
+        <v>346.79</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>893</v>
+        <v>863</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>888</v>
+        <v>138</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D461" s="2" t="s">
-        <v>712</v>
+        <v>792</v>
       </c>
       <c r="E461" s="3">
-        <v>892.12</v>
+        <v>346.79</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>894</v>
+        <v>864</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>895</v>
+        <v>865</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D462" s="2" t="s">
-        <v>896</v>
+        <v>792</v>
       </c>
       <c r="E462" s="3">
-        <v>2361.5</v>
+        <v>260.14</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>897</v>
+        <v>866</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>898</v>
+        <v>865</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D463" s="2" t="s">
-        <v>899</v>
+        <v>792</v>
       </c>
       <c r="E463" s="3">
-        <v>21.23</v>
+        <v>260.14</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>900</v>
+        <v>867</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>901</v>
+        <v>868</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D464" s="2" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="E464" s="3">
-        <v>673.62</v>
+        <v>402.26</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>902</v>
+        <v>869</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>903</v>
+        <v>868</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D465" s="2" t="s">
-        <v>904</v>
+        <v>792</v>
       </c>
       <c r="E465" s="3">
-        <v>11129.74</v>
+        <v>57.86</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>905</v>
+        <v>870</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>663</v>
+        <v>868</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D466" s="2" t="s">
-        <v>904</v>
+        <v>792</v>
       </c>
       <c r="E466" s="3">
-        <v>95.13</v>
+        <v>376.65</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>906</v>
+        <v>871</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>907</v>
+        <v>868</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D467" s="2" t="s">
-        <v>908</v>
+        <v>792</v>
       </c>
       <c r="E467" s="3">
-        <v>5413.94</v>
+        <v>376.65</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>909</v>
+        <v>872</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>661</v>
+        <v>868</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D468" s="2" t="s">
-        <v>910</v>
+        <v>792</v>
       </c>
       <c r="E468" s="3">
-        <v>515.97</v>
+        <v>812.63</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>911</v>
+        <v>873</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>912</v>
+        <v>868</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D469" s="2" t="s">
-        <v>293</v>
+        <v>792</v>
       </c>
       <c r="E469" s="3">
-        <v>6818.44</v>
+        <v>376.65</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>913</v>
+        <v>874</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>914</v>
+        <v>868</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D470" s="2" t="s">
-        <v>422</v>
+        <v>792</v>
       </c>
       <c r="E470" s="3">
-        <v>2514.84</v>
+        <v>376.65</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>915</v>
+        <v>875</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>916</v>
+        <v>868</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D471" s="2" t="s">
-        <v>535</v>
+        <v>792</v>
       </c>
       <c r="E471" s="3">
-        <v>213.43</v>
+        <v>781.47</v>
       </c>
       <c r="F471" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>917</v>
+        <v>876</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>918</v>
+        <v>138</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D472" s="2" t="s">
-        <v>378</v>
+        <v>877</v>
       </c>
       <c r="E472" s="3">
-        <v>7624.47</v>
+        <v>4306.55</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>919</v>
+        <v>878</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>918</v>
+        <v>138</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D473" s="2" t="s">
-        <v>378</v>
+        <v>792</v>
       </c>
       <c r="E473" s="3">
-        <v>7727.07</v>
+        <v>346.91</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>920</v>
+        <v>879</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>921</v>
+        <v>138</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D474" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E474" s="3">
-        <v>67.17</v>
+        <v>737.66</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>923</v>
+        <v>880</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>921</v>
+        <v>138</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D475" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E475" s="3">
-        <v>16.64</v>
+        <v>737.84</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>924</v>
+        <v>881</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>925</v>
+        <v>138</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D476" s="2" t="s">
-        <v>922</v>
+        <v>882</v>
       </c>
       <c r="E476" s="3">
-        <v>6908.51</v>
+        <v>1451.7</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>926</v>
+        <v>883</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>925</v>
+        <v>138</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D477" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E477" s="3">
-        <v>6908.51</v>
+        <v>737.84</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>927</v>
+        <v>884</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>928</v>
+        <v>138</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D478" s="2" t="s">
-        <v>378</v>
+        <v>792</v>
       </c>
       <c r="E478" s="3">
-        <v>9637.04</v>
+        <v>737.84</v>
       </c>
       <c r="F478" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>929</v>
+        <v>885</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>928</v>
+        <v>868</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D479" s="2" t="s">
-        <v>378</v>
+        <v>792</v>
       </c>
       <c r="E479" s="3">
-        <v>5697.27</v>
+        <v>812.63</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>930</v>
+        <v>886</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>928</v>
+        <v>802</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D480" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E480" s="3">
-        <v>6300.57</v>
+        <v>176.1</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>931</v>
+        <v>887</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>932</v>
+        <v>888</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D481" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E481" s="3">
-        <v>117.23</v>
+        <v>126.85</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>933</v>
+        <v>889</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>932</v>
+        <v>888</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D482" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E482" s="3">
-        <v>117.23</v>
+        <v>110.4</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>934</v>
+        <v>890</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>932</v>
+        <v>891</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D483" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E483" s="3">
-        <v>117.23</v>
+        <v>7435.56</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>935</v>
+        <v>892</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>936</v>
+        <v>893</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D484" s="2" t="s">
-        <v>937</v>
+        <v>894</v>
       </c>
       <c r="E484" s="3">
-        <v>39.41</v>
+        <v>9180.69</v>
       </c>
       <c r="F484" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>938</v>
+        <v>895</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>936</v>
+        <v>896</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D485" s="2" t="s">
-        <v>937</v>
+        <v>897</v>
       </c>
       <c r="E485" s="3">
-        <v>39.41</v>
+        <v>874.54</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>939</v>
+        <v>898</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>936</v>
+        <v>896</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D486" s="2" t="s">
-        <v>937</v>
+        <v>897</v>
       </c>
       <c r="E486" s="3">
-        <v>203.63</v>
+        <v>898.19</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>940</v>
+        <v>899</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>330</v>
+        <v>900</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D487" s="2" t="s">
-        <v>937</v>
+        <v>901</v>
       </c>
       <c r="E487" s="3">
-        <v>670.99</v>
+        <v>17.38</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>941</v>
+        <v>902</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>942</v>
+        <v>903</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D488" s="2" t="s">
-        <v>937</v>
+        <v>792</v>
       </c>
       <c r="E488" s="3">
-        <v>10324.53</v>
+        <v>138.76</v>
       </c>
       <c r="F488" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>943</v>
+        <v>904</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>532</v>
+        <v>905</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D489" s="2" t="s">
-        <v>937</v>
+        <v>792</v>
       </c>
       <c r="E489" s="3">
-        <v>1.7</v>
+        <v>10141.51</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>944</v>
+        <v>906</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>945</v>
+        <v>907</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D490" s="2" t="s">
-        <v>937</v>
+        <v>807</v>
       </c>
       <c r="E490" s="3">
-        <v>11047.5</v>
+        <v>9620.03</v>
       </c>
       <c r="F490" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>946</v>
+        <v>908</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>532</v>
+        <v>909</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D491" s="2" t="s">
-        <v>313</v>
+        <v>910</v>
       </c>
       <c r="E491" s="3">
-        <v>3.42</v>
+        <v>825.21</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>947</v>
+        <v>911</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>532</v>
+        <v>909</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D492" s="2" t="s">
-        <v>948</v>
+        <v>807</v>
       </c>
       <c r="E492" s="3">
-        <v>84.47</v>
+        <v>23.37</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>949</v>
+        <v>912</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>950</v>
+        <v>913</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D493" s="2" t="s">
-        <v>951</v>
+        <v>807</v>
       </c>
       <c r="E493" s="3">
-        <v>83.89</v>
+        <v>426.24</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>952</v>
+        <v>914</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>950</v>
+        <v>571</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D494" s="2" t="s">
-        <v>313</v>
+        <v>807</v>
       </c>
       <c r="E494" s="3">
-        <v>3.42</v>
+        <v>39.41</v>
       </c>
       <c r="F494" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>953</v>
+        <v>915</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>950</v>
+        <v>916</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D495" s="2" t="s">
-        <v>313</v>
+        <v>807</v>
       </c>
       <c r="E495" s="3">
-        <v>1.7</v>
+        <v>625.49</v>
       </c>
       <c r="F495" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>954</v>
+        <v>917</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>950</v>
+        <v>262</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D496" s="2" t="s">
-        <v>313</v>
+        <v>807</v>
       </c>
       <c r="E496" s="3">
-        <v>1.7</v>
+        <v>834.76</v>
       </c>
       <c r="F496" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>955</v>
+        <v>918</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>950</v>
+        <v>919</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D497" s="2" t="s">
-        <v>313</v>
+        <v>807</v>
       </c>
       <c r="E497" s="3">
-        <v>1.7</v>
+        <v>123.47</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>956</v>
+        <v>920</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>950</v>
+        <v>244</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D498" s="2" t="s">
-        <v>313</v>
+        <v>807</v>
       </c>
       <c r="E498" s="3">
-        <v>1.7</v>
+        <v>1126.14</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>957</v>
+        <v>921</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>958</v>
+        <v>922</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D499" s="2" t="s">
-        <v>313</v>
+        <v>807</v>
       </c>
       <c r="E499" s="3">
-        <v>273.75</v>
+        <v>1342</v>
       </c>
       <c r="F499" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>959</v>
+        <v>923</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>584</v>
+        <v>924</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D500" s="2" t="s">
-        <v>960</v>
+        <v>245</v>
       </c>
       <c r="E500" s="3">
-        <v>2782.68</v>
+        <v>889.67</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>961</v>
+        <v>925</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>584</v>
+        <v>926</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D501" s="2" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="E501" s="3">
-        <v>599.4</v>
+        <v>888.53</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>962</v>
+        <v>927</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>963</v>
+        <v>928</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D502" s="2" t="s">
-        <v>964</v>
+        <v>245</v>
       </c>
       <c r="E502" s="3">
-        <v>9279.87</v>
+        <v>889.67</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>965</v>
+        <v>929</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>966</v>
+        <v>930</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D503" s="2" t="s">
-        <v>967</v>
+        <v>245</v>
       </c>
       <c r="E503" s="3">
-        <v>2665.78</v>
+        <v>721.15</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>968</v>
+        <v>931</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>969</v>
+        <v>932</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D504" s="2" t="s">
-        <v>970</v>
+        <v>245</v>
       </c>
       <c r="E504" s="3">
-        <v>68.17</v>
+        <v>1047.92</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>971</v>
+        <v>933</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>972</v>
+        <v>932</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D505" s="2" t="s">
-        <v>416</v>
+        <v>245</v>
       </c>
       <c r="E505" s="3">
-        <v>2139.94</v>
+        <v>1047.94</v>
       </c>
       <c r="F505" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>973</v>
+        <v>934</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>972</v>
+        <v>926</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D506" s="2" t="s">
-        <v>974</v>
+        <v>245</v>
       </c>
       <c r="E506" s="3">
-        <v>1716.59</v>
+        <v>1047.94</v>
       </c>
       <c r="F506" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>975</v>
+        <v>935</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>972</v>
+        <v>266</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>416</v>
+        <v>245</v>
       </c>
       <c r="E507" s="3">
-        <v>455.95</v>
+        <v>407.42</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>976</v>
+        <v>936</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>972</v>
+        <v>459</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D508" s="2" t="s">
-        <v>416</v>
+        <v>462</v>
       </c>
       <c r="E508" s="3">
-        <v>455.95</v>
+        <v>0.55</v>
       </c>
       <c r="F508" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>977</v>
+        <v>937</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>978</v>
+        <v>938</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D509" s="2" t="s">
-        <v>416</v>
+        <v>462</v>
       </c>
       <c r="E509" s="3">
-        <v>14291.76</v>
+        <v>1.13</v>
       </c>
       <c r="F509" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>979</v>
+        <v>939</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>980</v>
+        <v>913</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D510" s="2" t="s">
-        <v>422</v>
+        <v>245</v>
       </c>
       <c r="E510" s="3">
-        <v>10385.53</v>
+        <v>20.75</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>981</v>
+        <v>940</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>730</v>
+        <v>941</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D511" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E511" s="3">
-        <v>126.85</v>
+        <v>266.44</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>982</v>
+        <v>942</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>730</v>
+        <v>941</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D512" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E512" s="3">
-        <v>126.85</v>
+        <v>266.44</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>983</v>
+        <v>943</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>984</v>
+        <v>941</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D513" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E513" s="3">
-        <v>1629.24</v>
+        <v>266.44</v>
       </c>
       <c r="F513" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>985</v>
+        <v>944</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>984</v>
+        <v>945</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D514" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E514" s="3">
-        <v>1629.24</v>
+        <v>12517.67</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>986</v>
+        <v>946</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>334</v>
+        <v>941</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D515" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E515" s="3">
-        <v>126.85</v>
+        <v>266.44</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>987</v>
+        <v>947</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>988</v>
+        <v>941</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D516" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E516" s="3">
-        <v>3619.33</v>
+        <v>266.44</v>
       </c>
       <c r="F516" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>989</v>
+        <v>948</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>988</v>
+        <v>949</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D517" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E517" s="3">
-        <v>3619.33</v>
+        <v>18.81</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>990</v>
+        <v>950</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>988</v>
+        <v>949</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D518" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E518" s="3">
-        <v>3619.33</v>
+        <v>144.3</v>
       </c>
       <c r="F518" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>991</v>
+        <v>951</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>988</v>
+        <v>949</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E519" s="3">
-        <v>4691.61</v>
+        <v>127.95</v>
       </c>
       <c r="F519" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>992</v>
+        <v>952</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>182</v>
+        <v>953</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D520" s="2" t="s">
-        <v>922</v>
+        <v>349</v>
       </c>
       <c r="E520" s="3">
-        <v>1325.05</v>
+        <v>232.51</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>993</v>
+        <v>954</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>182</v>
+        <v>955</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D521" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E521" s="3">
-        <v>706.5</v>
+        <v>333.31</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>994</v>
+        <v>956</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>182</v>
+        <v>957</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D522" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E522" s="3">
-        <v>346.79</v>
+        <v>9076.43</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>995</v>
+        <v>958</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>182</v>
+        <v>959</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D523" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E523" s="3">
-        <v>346.79</v>
+        <v>38.96</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>996</v>
+        <v>960</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>182</v>
+        <v>961</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D524" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E524" s="3">
-        <v>346.79</v>
+        <v>567.85</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>997</v>
+        <v>962</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>998</v>
+        <v>961</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D525" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E525" s="3">
-        <v>260.14</v>
+        <v>567.85</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>999</v>
+        <v>963</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>998</v>
+        <v>964</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D526" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E526" s="3">
-        <v>260.14</v>
+        <v>1643.46</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1000</v>
+        <v>965</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1001</v>
+        <v>964</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D527" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E527" s="3">
-        <v>402.26</v>
+        <v>786.4</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1002</v>
+        <v>966</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1001</v>
+        <v>964</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D528" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E528" s="3">
-        <v>57.86</v>
+        <v>786.4</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1003</v>
+        <v>967</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1001</v>
+        <v>964</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D529" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E529" s="3">
-        <v>376.65</v>
+        <v>786.4</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1004</v>
+        <v>968</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1001</v>
+        <v>969</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D530" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E530" s="3">
-        <v>376.65</v>
+        <v>481.29</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1005</v>
+        <v>970</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1001</v>
+        <v>230</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D531" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E531" s="3">
-        <v>812.63</v>
+        <v>9585.01</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1006</v>
+        <v>971</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1001</v>
+        <v>972</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D532" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E532" s="3">
-        <v>376.65</v>
+        <v>38.96</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1007</v>
+        <v>973</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1001</v>
+        <v>972</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D533" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E533" s="3">
-        <v>376.65</v>
+        <v>38.96</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1008</v>
+        <v>974</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1001</v>
+        <v>975</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D534" s="2" t="s">
-        <v>922</v>
+        <v>976</v>
       </c>
       <c r="E534" s="3">
-        <v>781.47</v>
+        <v>3146.86</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1009</v>
+        <v>977</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>182</v>
+        <v>975</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D535" s="2" t="s">
-        <v>1010</v>
+        <v>792</v>
       </c>
       <c r="E535" s="3">
-        <v>4306.55</v>
+        <v>38.96</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1011</v>
+        <v>978</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>182</v>
+        <v>979</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D536" s="2" t="s">
-        <v>922</v>
+        <v>807</v>
       </c>
       <c r="E536" s="3">
-        <v>346.91</v>
+        <v>18.73</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1012</v>
+        <v>980</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>182</v>
+        <v>979</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D537" s="2" t="s">
-        <v>922</v>
+        <v>981</v>
       </c>
       <c r="E537" s="3">
-        <v>737.66</v>
+        <v>309.54</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1013</v>
+        <v>982</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>182</v>
+        <v>979</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D538" s="2" t="s">
-        <v>922</v>
+        <v>807</v>
       </c>
       <c r="E538" s="3">
-        <v>737.84</v>
+        <v>18.3</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1014</v>
+        <v>983</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>182</v>
+        <v>979</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D539" s="2" t="s">
-        <v>1015</v>
+        <v>807</v>
       </c>
       <c r="E539" s="3">
-        <v>1451.7</v>
+        <v>18.73</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1016</v>
+        <v>984</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>182</v>
+        <v>909</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D540" s="2" t="s">
-        <v>922</v>
+        <v>985</v>
       </c>
       <c r="E540" s="3">
-        <v>737.84</v>
+        <v>388.96</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1017</v>
+        <v>986</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>182</v>
+        <v>987</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D541" s="2" t="s">
-        <v>922</v>
+        <v>807</v>
       </c>
       <c r="E541" s="3">
-        <v>737.84</v>
+        <v>757.19</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1018</v>
+        <v>988</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1001</v>
+        <v>568</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D542" s="2" t="s">
-        <v>922</v>
+        <v>989</v>
       </c>
       <c r="E542" s="3">
-        <v>812.63</v>
+        <v>7.07</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1019</v>
+        <v>990</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>932</v>
+        <v>991</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D543" s="2" t="s">
-        <v>922</v>
+        <v>992</v>
       </c>
       <c r="E543" s="3">
-        <v>176.1</v>
+        <v>5321.13</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1020</v>
+        <v>993</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1021</v>
+        <v>994</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D544" s="2" t="s">
-        <v>922</v>
+        <v>995</v>
       </c>
       <c r="E544" s="3">
-        <v>126.85</v>
+        <v>6429.13</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1022</v>
+        <v>996</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1021</v>
+        <v>997</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D545" s="2" t="s">
-        <v>922</v>
+        <v>998</v>
       </c>
       <c r="E545" s="3">
-        <v>110.4</v>
+        <v>1611.54</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1023</v>
+        <v>999</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1024</v>
+        <v>1000</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D546" s="2" t="s">
-        <v>922</v>
+        <v>1001</v>
       </c>
       <c r="E546" s="3">
-        <v>7435.56</v>
+        <v>2204.63</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1025</v>
+        <v>1002</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1026</v>
+        <v>1003</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D547" s="2" t="s">
-        <v>1027</v>
+        <v>1004</v>
       </c>
       <c r="E547" s="3">
-        <v>9180.69</v>
+        <v>156.73</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1028</v>
+        <v>1005</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1029</v>
+        <v>1006</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D548" s="2" t="s">
-        <v>1030</v>
+        <v>1007</v>
       </c>
       <c r="E548" s="3">
-        <v>874.54</v>
+        <v>1397.73</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1031</v>
+        <v>1008</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1029</v>
+        <v>786</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>1030</v>
+        <v>1009</v>
       </c>
       <c r="E549" s="3">
-        <v>898.19</v>
+        <v>17578.56</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1032</v>
+        <v>1010</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1033</v>
+        <v>786</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D550" s="2" t="s">
-        <v>1034</v>
+        <v>1011</v>
       </c>
       <c r="E550" s="3">
-        <v>17.38</v>
+        <v>45334.95</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1035</v>
+        <v>1012</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1036</v>
+        <v>1013</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D551" s="2" t="s">
-        <v>922</v>
+        <v>1014</v>
       </c>
       <c r="E551" s="3">
-        <v>138.76</v>
+        <v>1077.94</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1037</v>
+        <v>1015</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1038</v>
+        <v>1016</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D552" s="2" t="s">
-        <v>922</v>
+        <v>1017</v>
       </c>
       <c r="E552" s="3">
-        <v>10141.51</v>
+        <v>9445.65</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1039</v>
+        <v>1018</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1040</v>
+        <v>1019</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D553" s="2" t="s">
-        <v>937</v>
+        <v>653</v>
       </c>
       <c r="E553" s="3">
-        <v>9620.03</v>
+        <v>759.73</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1041</v>
+        <v>1020</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1042</v>
+        <v>1021</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D554" s="2" t="s">
-        <v>1043</v>
+        <v>1022</v>
       </c>
       <c r="E554" s="3">
-        <v>825.21</v>
+        <v>2104.38</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1044</v>
+        <v>1023</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1042</v>
+        <v>1024</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D555" s="2" t="s">
-        <v>937</v>
+        <v>1025</v>
       </c>
       <c r="E555" s="3">
-        <v>23.37</v>
+        <v>483.84</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1045</v>
+        <v>1026</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1046</v>
+        <v>1027</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D556" s="2" t="s">
-        <v>937</v>
+        <v>1028</v>
       </c>
       <c r="E556" s="3">
-        <v>426.24</v>
+        <v>3569.57</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1047</v>
+        <v>1029</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>669</v>
+        <v>1027</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D557" s="2" t="s">
-        <v>937</v>
+        <v>653</v>
       </c>
       <c r="E557" s="3">
-        <v>39.41</v>
+        <v>150.9</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1048</v>
+        <v>1030</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1049</v>
+        <v>1031</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D558" s="2" t="s">
-        <v>937</v>
+        <v>1032</v>
       </c>
       <c r="E558" s="3">
-        <v>625.49</v>
+        <v>3346.04</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1050</v>
+        <v>1033</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>330</v>
+        <v>1031</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D559" s="2" t="s">
-        <v>937</v>
+        <v>664</v>
       </c>
       <c r="E559" s="3">
-        <v>834.76</v>
+        <v>1068.07</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1051</v>
+        <v>1034</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1052</v>
+        <v>1035</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D560" s="2" t="s">
-        <v>937</v>
+        <v>1036</v>
       </c>
       <c r="E560" s="3">
-        <v>123.47</v>
+        <v>2410.04</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1053</v>
+        <v>1037</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>312</v>
+        <v>1038</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>937</v>
+        <v>1039</v>
       </c>
       <c r="E561" s="3">
-        <v>1126.14</v>
+        <v>4628.91</v>
       </c>
       <c r="F561" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1054</v>
+        <v>1040</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1055</v>
+        <v>1038</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D562" s="2" t="s">
-        <v>937</v>
+        <v>613</v>
       </c>
       <c r="E562" s="3">
-        <v>1342</v>
+        <v>550.47</v>
       </c>
       <c r="F562" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1056</v>
+        <v>1041</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1057</v>
+        <v>1042</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>313</v>
+        <v>1043</v>
       </c>
       <c r="E563" s="3">
-        <v>889.67</v>
+        <v>727.11</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1058</v>
+        <v>1044</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1059</v>
+        <v>1045</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D564" s="2" t="s">
-        <v>313</v>
+        <v>613</v>
       </c>
       <c r="E564" s="3">
-        <v>888.53</v>
+        <v>1060.95</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1060</v>
+        <v>1046</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1061</v>
+        <v>1047</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D565" s="2" t="s">
-        <v>313</v>
+        <v>1048</v>
       </c>
       <c r="E565" s="3">
-        <v>889.67</v>
+        <v>46.97</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1063</v>
+        <v>1047</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D566" s="2" t="s">
-        <v>313</v>
+        <v>1050</v>
       </c>
       <c r="E566" s="3">
-        <v>721.15</v>
+        <v>17051.07</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1064</v>
+        <v>1051</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1065</v>
+        <v>1047</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D567" s="2" t="s">
-        <v>313</v>
+        <v>1048</v>
       </c>
       <c r="E567" s="3">
-        <v>1047.92</v>
+        <v>1563.57</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1066</v>
+        <v>1052</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1065</v>
+        <v>1053</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D568" s="2" t="s">
-        <v>313</v>
+        <v>1054</v>
       </c>
       <c r="E568" s="3">
-        <v>1047.94</v>
+        <v>46</v>
       </c>
       <c r="F568" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D569" s="2" t="s">
-        <v>313</v>
+        <v>1057</v>
       </c>
       <c r="E569" s="3">
-        <v>1047.94</v>
+        <v>2535.52</v>
       </c>
       <c r="F569" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1068</v>
+        <v>1058</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>334</v>
+        <v>1059</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D570" s="2" t="s">
-        <v>313</v>
+        <v>1060</v>
       </c>
       <c r="E570" s="3">
-        <v>407.42</v>
+        <v>160.51</v>
       </c>
       <c r="F570" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>532</v>
+        <v>1062</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>535</v>
+        <v>1063</v>
       </c>
       <c r="E571" s="3">
-        <v>0.55</v>
+        <v>200.59</v>
       </c>
       <c r="F571" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1070</v>
+        <v>1064</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1071</v>
+        <v>1062</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D572" s="2" t="s">
-        <v>535</v>
+        <v>1063</v>
       </c>
       <c r="E572" s="3">
-        <v>1.13</v>
+        <v>209.09</v>
       </c>
       <c r="F572" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1046</v>
+        <v>1062</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D573" s="2" t="s">
-        <v>313</v>
+        <v>1066</v>
       </c>
       <c r="E573" s="3">
-        <v>20.75</v>
+        <v>3367.19</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1073</v>
+        <v>1067</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1074</v>
+        <v>1059</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D574" s="2" t="s">
-        <v>422</v>
+        <v>1068</v>
       </c>
       <c r="E574" s="3">
-        <v>266.44</v>
+        <v>1799.75</v>
       </c>
       <c r="F574" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1075</v>
+        <v>1069</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D575" s="2" t="s">
-        <v>422</v>
+        <v>1071</v>
       </c>
       <c r="E575" s="3">
-        <v>266.44</v>
+        <v>9503.15</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D576" s="2" t="s">
-        <v>422</v>
+        <v>1063</v>
       </c>
       <c r="E576" s="3">
-        <v>266.44</v>
+        <v>5161.48</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D577" s="2" t="s">
-        <v>422</v>
+        <v>1063</v>
       </c>
       <c r="E577" s="3">
-        <v>12517.67</v>
+        <v>4606.04</v>
       </c>
       <c r="F577" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1079</v>
+        <v>1075</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D578" s="2" t="s">
-        <v>422</v>
+        <v>1077</v>
       </c>
       <c r="E578" s="3">
-        <v>266.44</v>
+        <v>148.81</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>422</v>
+        <v>1079</v>
       </c>
       <c r="E579" s="3">
-        <v>266.44</v>
+        <v>2174.18</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B580" s="0" t="s">
         <v>1081</v>
       </c>
-      <c r="B580" s="0" t="s">
+      <c r="C580" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D580" s="2" t="s">
         <v>1082</v>
       </c>
-      <c r="C580" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E580" s="3">
-        <v>18.81</v>
+        <v>60.1</v>
       </c>
       <c r="F580" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>422</v>
+        <v>1060</v>
       </c>
       <c r="E581" s="3">
-        <v>144.3</v>
+        <v>3172.89</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D582" s="2" t="s">
-        <v>422</v>
+        <v>1087</v>
       </c>
       <c r="E582" s="3">
-        <v>127.95</v>
+        <v>1368.31</v>
       </c>
       <c r="F582" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>422</v>
+        <v>1090</v>
       </c>
       <c r="E583" s="3">
-        <v>232.51</v>
+        <v>2349.7</v>
       </c>
       <c r="F583" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D584" s="2" t="s">
-        <v>922</v>
+        <v>1093</v>
       </c>
       <c r="E584" s="3">
-        <v>333.31</v>
+        <v>5716.95</v>
       </c>
       <c r="F584" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D585" s="2" t="s">
-        <v>922</v>
+        <v>1095</v>
       </c>
       <c r="E585" s="3">
-        <v>9076.43</v>
+        <v>430.34</v>
       </c>
       <c r="F585" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="B586" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D586" s="2" t="s">
-        <v>922</v>
+        <v>1095</v>
       </c>
       <c r="E586" s="3">
-        <v>38.96</v>
+        <v>420.08</v>
       </c>
       <c r="F586" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D587" s="2" t="s">
-        <v>922</v>
+        <v>1099</v>
       </c>
       <c r="E587" s="3">
-        <v>567.85</v>
+        <v>2874.26</v>
       </c>
       <c r="F587" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D588" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E588" s="3">
-        <v>567.85</v>
+        <v>41.18</v>
       </c>
       <c r="F588" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D589" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E589" s="3">
-        <v>1643.46</v>
+        <v>41.18</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D590" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E590" s="3">
-        <v>786.4</v>
+        <v>41.18</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D591" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E591" s="3">
-        <v>786.4</v>
+        <v>41.18</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D592" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E592" s="3">
-        <v>786.4</v>
+        <v>2.47</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D593" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E593" s="3">
-        <v>481.29</v>
+        <v>2.47</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>298</v>
+        <v>1106</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D594" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E594" s="3">
-        <v>9585.01</v>
+        <v>2.41</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D595" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E595" s="3">
-        <v>38.96</v>
+        <v>2.39</v>
       </c>
       <c r="F595" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1105</v>
+        <v>1111</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D596" s="2" t="s">
-        <v>922</v>
+        <v>462</v>
       </c>
       <c r="E596" s="3">
-        <v>38.96</v>
+        <v>18.81</v>
       </c>
       <c r="F596" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D597" s="2" t="s">
-        <v>1109</v>
+        <v>462</v>
       </c>
       <c r="E597" s="3">
-        <v>3146.86</v>
+        <v>18.81</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D598" s="2" t="s">
-        <v>922</v>
+        <v>1115</v>
       </c>
       <c r="E598" s="3">
-        <v>38.96</v>
+        <v>551.94</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D599" s="2" t="s">
-        <v>937</v>
+        <v>792</v>
       </c>
       <c r="E599" s="3">
-        <v>18.73</v>
+        <v>3873.79</v>
       </c>
       <c r="F599" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D600" s="2" t="s">
-        <v>1114</v>
+        <v>792</v>
       </c>
       <c r="E600" s="3">
-        <v>309.54</v>
+        <v>751.26</v>
       </c>
       <c r="F600" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D601" s="2" t="s">
-        <v>937</v>
+        <v>807</v>
       </c>
       <c r="E601" s="3">
-        <v>18.3</v>
+        <v>8441.21</v>
       </c>
       <c r="F601" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1116</v>
+        <v>1122</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D602" s="2" t="s">
-        <v>937</v>
+        <v>349</v>
       </c>
       <c r="E602" s="3">
-        <v>18.73</v>
+        <v>1904.93</v>
       </c>
       <c r="F602" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1042</v>
+        <v>1125</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D603" s="2" t="s">
-        <v>1118</v>
+        <v>349</v>
       </c>
       <c r="E603" s="3">
-        <v>388.96</v>
+        <v>297.9</v>
       </c>
       <c r="F603" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D604" s="2" t="s">
-        <v>937</v>
+        <v>1127</v>
       </c>
       <c r="E604" s="3">
-        <v>757.19</v>
+        <v>5811.04</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>666</v>
+        <v>1125</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D605" s="2" t="s">
-        <v>910</v>
+        <v>349</v>
       </c>
       <c r="E605" s="3">
-        <v>7.07</v>
+        <v>281.53</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D606" s="2" t="s">
-        <v>1124</v>
+        <v>349</v>
       </c>
       <c r="E606" s="3">
-        <v>1291.78</v>
+        <v>281.53</v>
       </c>
       <c r="F606" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="C607" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D607" s="2" t="s">
-        <v>1127</v>
+        <v>349</v>
       </c>
       <c r="E607" s="3">
-        <v>5321.13</v>
+        <v>6046.29</v>
       </c>
       <c r="F607" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D608" s="2" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="E608" s="3">
-        <v>6429.13</v>
+        <v>25192.52</v>
       </c>
       <c r="F608" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D609" s="2" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="E609" s="3">
-        <v>1611.54</v>
+        <v>181.54</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D610" s="2" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E610" s="3">
-        <v>256.73</v>
+        <v>181.54</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D611" s="2" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="E611" s="3">
-        <v>662.92</v>
+        <v>47.64</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="B612" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D612" s="2" t="s">
         <v>1142</v>
       </c>
       <c r="E612" s="3">
-        <v>1397.73</v>
+        <v>47.64</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>916</v>
+        <v>1141</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D613" s="2" t="s">
-        <v>1144</v>
+        <v>1142</v>
       </c>
       <c r="E613" s="3">
-        <v>17578.56</v>
+        <v>47.64</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D614" s="2" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E614" s="3">
-        <v>45334.95</v>
+        <v>47.64</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1148</v>
+        <v>1146</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1149</v>
+        <v>1141</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D615" s="2" t="s">
-        <v>1150</v>
+        <v>1142</v>
       </c>
       <c r="E615" s="3">
-        <v>209.32</v>
+        <v>47.64</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1152</v>
+        <v>1141</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D616" s="2" t="s">
-        <v>1153</v>
+        <v>1142</v>
       </c>
       <c r="E616" s="3">
-        <v>2298.63</v>
+        <v>47.64</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1155</v>
+        <v>1141</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D617" s="2" t="s">
-        <v>1156</v>
+        <v>1142</v>
       </c>
       <c r="E617" s="3">
-        <v>1077.94</v>
+        <v>47.64</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1157</v>
+        <v>1149</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1158</v>
+        <v>1141</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D618" s="2" t="s">
-        <v>1159</v>
+        <v>1142</v>
       </c>
       <c r="E618" s="3">
-        <v>204.21</v>
+        <v>47.64</v>
       </c>
       <c r="F618" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1160</v>
+        <v>1150</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1161</v>
+        <v>1141</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D619" s="2" t="s">
-        <v>1162</v>
+        <v>1142</v>
       </c>
       <c r="E619" s="3">
-        <v>9445.65</v>
+        <v>47.64</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1163</v>
+        <v>1151</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1164</v>
+        <v>1141</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D620" s="2" t="s">
-        <v>1165</v>
+        <v>1142</v>
       </c>
       <c r="E620" s="3">
-        <v>3381.78</v>
+        <v>47.64</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1166</v>
+        <v>1152</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1167</v>
+        <v>1141</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>1168</v>
+        <v>1142</v>
       </c>
       <c r="E621" s="3">
-        <v>2224.15</v>
+        <v>47.64</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1169</v>
+        <v>1153</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1170</v>
+        <v>1141</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D622" s="2" t="s">
-        <v>746</v>
+        <v>1142</v>
       </c>
       <c r="E622" s="3">
-        <v>759.73</v>
+        <v>47.64</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1171</v>
+        <v>1154</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1172</v>
+        <v>1141</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D623" s="2" t="s">
-        <v>1173</v>
+        <v>1142</v>
       </c>
       <c r="E623" s="3">
-        <v>2104.38</v>
+        <v>48.69</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1174</v>
+        <v>1155</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1175</v>
+        <v>1141</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D624" s="2" t="s">
-        <v>1176</v>
+        <v>1142</v>
       </c>
       <c r="E624" s="3">
-        <v>1292.04</v>
+        <v>48.69</v>
       </c>
       <c r="F624" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1177</v>
+        <v>1156</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1178</v>
+        <v>1141</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D625" s="2" t="s">
-        <v>1179</v>
+        <v>1142</v>
       </c>
       <c r="E625" s="3">
-        <v>114.95</v>
+        <v>48.69</v>
       </c>
       <c r="F625" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1180</v>
+        <v>1157</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1181</v>
+        <v>1141</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D626" s="2" t="s">
-        <v>1182</v>
+        <v>1142</v>
       </c>
       <c r="E626" s="3">
-        <v>3569.57</v>
+        <v>48.69</v>
       </c>
       <c r="F626" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1183</v>
+        <v>1158</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1181</v>
+        <v>1141</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D627" s="2" t="s">
-        <v>746</v>
+        <v>1142</v>
       </c>
       <c r="E627" s="3">
-        <v>150.9</v>
+        <v>48.69</v>
       </c>
       <c r="F627" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1184</v>
+        <v>1159</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1185</v>
+        <v>1141</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D628" s="2" t="s">
-        <v>1186</v>
+        <v>1142</v>
       </c>
       <c r="E628" s="3">
-        <v>3346.04</v>
+        <v>48.69</v>
       </c>
       <c r="F628" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1187</v>
+        <v>1160</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1185</v>
+        <v>1161</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D629" s="2" t="s">
-        <v>772</v>
+        <v>1162</v>
       </c>
       <c r="E629" s="3">
-        <v>1068.07</v>
+        <v>1069.04</v>
       </c>
       <c r="F629" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1188</v>
+        <v>1163</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1189</v>
+        <v>1164</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D630" s="2" t="s">
-        <v>1190</v>
+        <v>1165</v>
       </c>
       <c r="E630" s="3">
-        <v>3574.26</v>
+        <v>54.75</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1191</v>
+        <v>1166</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1192</v>
+        <v>1141</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D631" s="2" t="s">
-        <v>1193</v>
+        <v>1142</v>
       </c>
       <c r="E631" s="3">
-        <v>4628.91</v>
+        <v>47.64</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1194</v>
+        <v>1167</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1192</v>
+        <v>1141</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D632" s="2" t="s">
-        <v>712</v>
+        <v>1142</v>
       </c>
       <c r="E632" s="3">
-        <v>550.47</v>
+        <v>48.16</v>
       </c>
       <c r="F632" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1195</v>
+        <v>1168</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1196</v>
+        <v>1141</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>1197</v>
+        <v>1142</v>
       </c>
       <c r="E633" s="3">
-        <v>727.11</v>
+        <v>48.16</v>
       </c>
       <c r="F633" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1198</v>
+        <v>1169</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1199</v>
+        <v>1141</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D634" s="2" t="s">
-        <v>712</v>
+        <v>1142</v>
       </c>
       <c r="E634" s="3">
-        <v>1060.95</v>
+        <v>48.16</v>
       </c>
       <c r="F634" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1200</v>
+        <v>1170</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1201</v>
+        <v>1141</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D635" s="2" t="s">
-        <v>1202</v>
+        <v>1142</v>
       </c>
       <c r="E635" s="3">
-        <v>46.97</v>
+        <v>48.16</v>
       </c>
       <c r="F635" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1203</v>
+        <v>1171</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1201</v>
+        <v>1141</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D636" s="2" t="s">
-        <v>1204</v>
+        <v>1142</v>
       </c>
       <c r="E636" s="3">
-        <v>17051.07</v>
+        <v>48.16</v>
       </c>
       <c r="F636" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1205</v>
+        <v>1172</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1201</v>
+        <v>1141</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D637" s="2" t="s">
-        <v>1202</v>
+        <v>1142</v>
       </c>
       <c r="E637" s="3">
-        <v>1563.57</v>
+        <v>48.16</v>
       </c>
       <c r="F637" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1206</v>
+        <v>1173</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1207</v>
+        <v>1141</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D638" s="2" t="s">
-        <v>1208</v>
+        <v>1142</v>
       </c>
       <c r="E638" s="3">
-        <v>42.61</v>
+        <v>48.16</v>
       </c>
       <c r="F638" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1209</v>
+        <v>1174</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1207</v>
+        <v>1141</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D639" s="2" t="s">
-        <v>1208</v>
+        <v>1142</v>
       </c>
       <c r="E639" s="3">
-        <v>33.89</v>
+        <v>48.16</v>
       </c>
       <c r="F639" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1210</v>
+        <v>1175</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1207</v>
+        <v>1141</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D640" s="2" t="s">
-        <v>1208</v>
+        <v>1142</v>
       </c>
       <c r="E640" s="3">
-        <v>21.3</v>
+        <v>48.16</v>
       </c>
       <c r="F640" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1211</v>
+        <v>1176</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1207</v>
+        <v>1141</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D641" s="2" t="s">
-        <v>1208</v>
+        <v>1142</v>
       </c>
       <c r="E641" s="3">
-        <v>21.3</v>
+        <v>48.16</v>
       </c>
       <c r="F641" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1212</v>
+        <v>1177</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1207</v>
+        <v>1141</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D642" s="2" t="s">
-        <v>1208</v>
+        <v>1142</v>
       </c>
       <c r="E642" s="3">
-        <v>21.3</v>
+        <v>48.16</v>
       </c>
       <c r="F642" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1213</v>
+        <v>1178</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1207</v>
+        <v>1141</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D643" s="2" t="s">
-        <v>1208</v>
+        <v>1142</v>
       </c>
       <c r="E643" s="3">
-        <v>21.3</v>
+        <v>48.16</v>
       </c>
       <c r="F643" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1214</v>
+        <v>1179</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1207</v>
+        <v>1141</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D644" s="2" t="s">
-        <v>1208</v>
+        <v>1142</v>
       </c>
       <c r="E644" s="3">
-        <v>21.3</v>
+        <v>48.16</v>
       </c>
       <c r="F644" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1215</v>
+        <v>1180</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1207</v>
+        <v>1181</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D645" s="2" t="s">
-        <v>1216</v>
+        <v>1142</v>
       </c>
       <c r="E645" s="3">
-        <v>1533.72</v>
+        <v>202.99</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1217</v>
+        <v>1182</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1218</v>
+        <v>1141</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D646" s="2" t="s">
-        <v>1219</v>
+        <v>1142</v>
       </c>
       <c r="E646" s="3">
-        <v>2535.52</v>
+        <v>48.16</v>
       </c>
       <c r="F646" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1220</v>
+        <v>1183</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1221</v>
+        <v>1141</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D647" s="2" t="s">
-        <v>1222</v>
+        <v>1142</v>
       </c>
       <c r="E647" s="3">
-        <v>160.51</v>
+        <v>48.16</v>
       </c>
       <c r="F647" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1223</v>
+        <v>1184</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1224</v>
+        <v>1141</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D648" s="2" t="s">
-        <v>1225</v>
+        <v>1142</v>
       </c>
       <c r="E648" s="3">
-        <v>200.59</v>
+        <v>48.69</v>
       </c>
       <c r="F648" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1226</v>
+        <v>1185</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1224</v>
+        <v>1141</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D649" s="2" t="s">
-        <v>1225</v>
+        <v>1142</v>
       </c>
       <c r="E649" s="3">
-        <v>209.09</v>
+        <v>48.69</v>
       </c>
       <c r="F649" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1227</v>
+        <v>1186</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1224</v>
+        <v>1141</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D650" s="2" t="s">
-        <v>1228</v>
+        <v>1142</v>
       </c>
       <c r="E650" s="3">
-        <v>3367.19</v>
+        <v>48.69</v>
       </c>
       <c r="F650" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1229</v>
+        <v>1187</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1221</v>
+        <v>1141</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D651" s="2" t="s">
-        <v>1230</v>
+        <v>1142</v>
       </c>
       <c r="E651" s="3">
-        <v>1799.75</v>
+        <v>140.18</v>
       </c>
       <c r="F651" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1231</v>
+        <v>1188</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1232</v>
+        <v>1141</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D652" s="2" t="s">
-        <v>1233</v>
+        <v>1142</v>
       </c>
       <c r="E652" s="3">
-        <v>9853.15</v>
+        <v>48.69</v>
       </c>
       <c r="F652" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1234</v>
+        <v>1189</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1235</v>
+        <v>1141</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D653" s="2" t="s">
-        <v>1225</v>
+        <v>1142</v>
       </c>
       <c r="E653" s="3">
-        <v>5161.48</v>
+        <v>48.69</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1236</v>
+        <v>1190</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1235</v>
+        <v>1191</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D654" s="2" t="s">
-        <v>1225</v>
+        <v>1162</v>
       </c>
       <c r="E654" s="3">
-        <v>4606.04</v>
+        <v>257.18</v>
       </c>
       <c r="F654" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1237</v>
+        <v>1192</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1238</v>
+        <v>1191</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D655" s="2" t="s">
-        <v>1239</v>
+        <v>1162</v>
       </c>
       <c r="E655" s="3">
-        <v>148.81</v>
+        <v>257.18</v>
       </c>
       <c r="F655" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1240</v>
+        <v>1193</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1238</v>
+        <v>1194</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D656" s="2" t="s">
-        <v>1241</v>
+        <v>1162</v>
       </c>
       <c r="E656" s="3">
-        <v>2174.18</v>
+        <v>114.42</v>
       </c>
       <c r="F656" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1242</v>
+        <v>1195</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1243</v>
+        <v>1194</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D657" s="2" t="s">
-        <v>1244</v>
+        <v>1162</v>
       </c>
       <c r="E657" s="3">
-        <v>60.1</v>
+        <v>153.04</v>
       </c>
       <c r="F657" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1245</v>
+        <v>1196</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1246</v>
+        <v>1197</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D658" s="2" t="s">
-        <v>1247</v>
+        <v>1162</v>
       </c>
       <c r="E658" s="3">
-        <v>216.41</v>
+        <v>66.47</v>
       </c>
       <c r="F658" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1248</v>
+        <v>1198</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1249</v>
+        <v>1199</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D659" s="2" t="s">
-        <v>1250</v>
+        <v>1162</v>
       </c>
       <c r="E659" s="3">
-        <v>601.59</v>
+        <v>580.03</v>
       </c>
       <c r="F659" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1251</v>
+        <v>1200</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1249</v>
+        <v>1199</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D660" s="2" t="s">
-        <v>1252</v>
+        <v>1162</v>
       </c>
       <c r="E660" s="3">
-        <v>32.65</v>
+        <v>580.03</v>
       </c>
       <c r="F660" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1253</v>
+        <v>1201</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1254</v>
+        <v>1141</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>1255</v>
+        <v>1142</v>
       </c>
       <c r="E661" s="3">
-        <v>1558.01</v>
+        <v>48.16</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1256</v>
+        <v>1202</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1257</v>
+        <v>1141</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D662" s="2" t="s">
-        <v>1222</v>
+        <v>1142</v>
       </c>
       <c r="E662" s="3">
-        <v>3172.89</v>
+        <v>48.69</v>
       </c>
       <c r="F662" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1258</v>
+        <v>1203</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1259</v>
+        <v>1141</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>1260</v>
+        <v>1142</v>
       </c>
       <c r="E663" s="3">
-        <v>1368.31</v>
+        <v>48.69</v>
       </c>
       <c r="F663" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1261</v>
+        <v>1204</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1262</v>
+        <v>1141</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D664" s="2" t="s">
-        <v>1263</v>
+        <v>1142</v>
       </c>
       <c r="E664" s="3">
-        <v>71.49</v>
+        <v>48.69</v>
       </c>
       <c r="F664" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1264</v>
+        <v>1205</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1265</v>
+        <v>1141</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D665" s="2" t="s">
-        <v>1266</v>
+        <v>1142</v>
       </c>
       <c r="E665" s="3">
-        <v>2749.7</v>
+        <v>48.69</v>
       </c>
       <c r="F665" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1267</v>
+        <v>1206</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1268</v>
+        <v>1141</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D666" s="2" t="s">
-        <v>1269</v>
+        <v>1142</v>
       </c>
       <c r="E666" s="3">
-        <v>5716.95</v>
+        <v>48.69</v>
       </c>
       <c r="F666" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1270</v>
+        <v>1207</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1268</v>
+        <v>1141</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D667" s="2" t="s">
-        <v>1271</v>
+        <v>1142</v>
       </c>
       <c r="E667" s="3">
-        <v>430.34</v>
+        <v>48.69</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1272</v>
+        <v>1208</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1268</v>
+        <v>1141</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D668" s="2" t="s">
-        <v>1271</v>
+        <v>1142</v>
       </c>
       <c r="E668" s="3">
-        <v>420.08</v>
+        <v>48.69</v>
       </c>
       <c r="F668" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1273</v>
+        <v>1209</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1274</v>
+        <v>1141</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D669" s="2" t="s">
-        <v>1275</v>
+        <v>1142</v>
       </c>
       <c r="E669" s="3">
-        <v>2874.26</v>
+        <v>48.69</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1276</v>
+        <v>1210</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1277</v>
+        <v>1141</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D670" s="2" t="s">
-        <v>535</v>
+        <v>1142</v>
       </c>
       <c r="E670" s="3">
-        <v>41.18</v>
+        <v>48.69</v>
       </c>
       <c r="F670" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1278</v>
+        <v>1211</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1277</v>
+        <v>1141</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D671" s="2" t="s">
-        <v>535</v>
+        <v>1142</v>
       </c>
       <c r="E671" s="3">
-        <v>41.18</v>
+        <v>51.05</v>
       </c>
       <c r="F671" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1279</v>
+        <v>1212</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1277</v>
+        <v>1141</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D672" s="2" t="s">
-        <v>535</v>
+        <v>1142</v>
       </c>
       <c r="E672" s="3">
-        <v>41.18</v>
+        <v>51.05</v>
       </c>
       <c r="F672" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1280</v>
+        <v>1213</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1277</v>
+        <v>1141</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D673" s="2" t="s">
-        <v>535</v>
+        <v>1142</v>
       </c>
       <c r="E673" s="3">
-        <v>41.18</v>
+        <v>51.05</v>
       </c>
       <c r="F673" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1281</v>
+        <v>1214</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1282</v>
+        <v>1141</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D674" s="2" t="s">
-        <v>1283</v>
+        <v>1142</v>
       </c>
       <c r="E674" s="3">
-        <v>0.19</v>
+        <v>51.05</v>
       </c>
       <c r="F674" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1284</v>
+        <v>1215</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1285</v>
+        <v>1141</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D675" s="2" t="s">
-        <v>1286</v>
+        <v>1142</v>
       </c>
       <c r="E675" s="3">
-        <v>4642.74</v>
+        <v>51.05</v>
       </c>
       <c r="F675" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1287</v>
+        <v>1216</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1288</v>
+        <v>868</v>
       </c>
       <c r="C676" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D676" s="2" t="s">
-        <v>535</v>
+        <v>792</v>
       </c>
       <c r="E676" s="3">
-        <v>2.47</v>
+        <v>642.03</v>
       </c>
       <c r="F676" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1289</v>
+        <v>1217</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1288</v>
+        <v>868</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D677" s="2" t="s">
-        <v>535</v>
+        <v>792</v>
       </c>
       <c r="E677" s="3">
-        <v>2.47</v>
+        <v>642.03</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1290</v>
+        <v>1218</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1288</v>
+        <v>868</v>
       </c>
       <c r="C678" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D678" s="2" t="s">
-        <v>535</v>
+        <v>792</v>
       </c>
       <c r="E678" s="3">
-        <v>2.41</v>
+        <v>642.03</v>
       </c>
       <c r="F678" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1291</v>
+        <v>1219</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1288</v>
+        <v>868</v>
       </c>
       <c r="C679" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D679" s="2" t="s">
-        <v>535</v>
+        <v>792</v>
       </c>
       <c r="E679" s="3">
-        <v>2.39</v>
+        <v>642.03</v>
       </c>
       <c r="F679" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1292</v>
+        <v>1220</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1293</v>
+        <v>868</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D680" s="2" t="s">
-        <v>535</v>
+        <v>792</v>
       </c>
       <c r="E680" s="3">
-        <v>18.81</v>
+        <v>642.03</v>
       </c>
       <c r="F680" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1294</v>
+        <v>1221</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1293</v>
+        <v>868</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D681" s="2" t="s">
-        <v>535</v>
+        <v>792</v>
       </c>
       <c r="E681" s="3">
-        <v>18.81</v>
+        <v>642.03</v>
       </c>
       <c r="F681" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1295</v>
+        <v>1222</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1296</v>
+        <v>1223</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D682" s="2" t="s">
-        <v>1283</v>
+        <v>792</v>
       </c>
       <c r="E682" s="3">
-        <v>551.94</v>
+        <v>635.18</v>
       </c>
       <c r="F682" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1297</v>
+        <v>1224</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1298</v>
+        <v>1223</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D683" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E683" s="3">
-        <v>3873.79</v>
+        <v>635.18</v>
       </c>
       <c r="F683" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1299</v>
+        <v>1225</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1300</v>
+        <v>1223</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D684" s="2" t="s">
-        <v>922</v>
+        <v>792</v>
       </c>
       <c r="E684" s="3">
-        <v>751.26</v>
+        <v>635.18</v>
       </c>
       <c r="F684" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1301</v>
+        <v>1226</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1302</v>
+        <v>1227</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D685" s="2" t="s">
-        <v>937</v>
+        <v>1228</v>
       </c>
       <c r="E685" s="3">
-        <v>8441.21</v>
+        <v>9252.7</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1303</v>
+        <v>1229</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1304</v>
+        <v>1230</v>
       </c>
       <c r="C686" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D686" s="2" t="s">
-        <v>422</v>
+        <v>1231</v>
       </c>
       <c r="E686" s="3">
-        <v>1904.93</v>
+        <v>5712.15</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1305</v>
+        <v>1232</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1306</v>
+        <v>1233</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D687" s="2" t="s">
-        <v>422</v>
+        <v>1234</v>
       </c>
       <c r="E687" s="3">
-        <v>297.9</v>
+        <v>7811.23</v>
       </c>
       <c r="F687" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1307</v>
+        <v>1235</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1306</v>
+        <v>1236</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D688" s="2" t="s">
-        <v>1308</v>
+        <v>310</v>
       </c>
       <c r="E688" s="3">
-        <v>5811.04</v>
+        <v>738.52</v>
       </c>
       <c r="F688" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1309</v>
+        <v>1237</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1306</v>
+        <v>1236</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D689" s="2" t="s">
-        <v>422</v>
+        <v>310</v>
       </c>
       <c r="E689" s="3">
-        <v>281.53</v>
+        <v>2490.71</v>
       </c>
       <c r="F689" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1310</v>
+        <v>1238</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1306</v>
+        <v>1236</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D690" s="2" t="s">
-        <v>422</v>
+        <v>310</v>
       </c>
       <c r="E690" s="3">
-        <v>281.53</v>
+        <v>2884.69</v>
       </c>
       <c r="F690" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1311</v>
+        <v>1239</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1312</v>
+        <v>1240</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D691" s="2" t="s">
-        <v>422</v>
+        <v>1241</v>
       </c>
       <c r="E691" s="3">
-        <v>6046.29</v>
+        <v>1565.35</v>
       </c>
       <c r="F691" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1313</v>
+        <v>1242</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1314</v>
+        <v>1243</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D692" s="2" t="s">
-        <v>1315</v>
+        <v>1244</v>
       </c>
       <c r="E692" s="3">
-        <v>25192.52</v>
+        <v>1205.99</v>
       </c>
       <c r="F692" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1316</v>
+        <v>1245</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1317</v>
+        <v>1246</v>
       </c>
       <c r="C693" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D693" s="2" t="s">
-        <v>1318</v>
+        <v>1247</v>
       </c>
       <c r="E693" s="3">
-        <v>181.54</v>
+        <v>2196.06</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1319</v>
+        <v>1248</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1320</v>
+        <v>1249</v>
       </c>
       <c r="C694" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D694" s="2" t="s">
-        <v>1318</v>
+        <v>1250</v>
       </c>
       <c r="E694" s="3">
-        <v>181.54</v>
+        <v>1871.4</v>
       </c>
       <c r="F694" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1321</v>
+        <v>1251</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1322</v>
+        <v>1252</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D695" s="2" t="s">
-        <v>1323</v>
+        <v>1253</v>
       </c>
       <c r="E695" s="3">
-        <v>47.64</v>
+        <v>2844.39</v>
       </c>
       <c r="F695" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1324</v>
+        <v>1254</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1322</v>
+        <v>1255</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D696" s="2" t="s">
-        <v>1323</v>
+        <v>1256</v>
       </c>
       <c r="E696" s="3">
-        <v>47.64</v>
+        <v>273.55</v>
       </c>
       <c r="F696" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1325</v>
+        <v>1257</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1322</v>
+        <v>1258</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D697" s="2" t="s">
-        <v>1323</v>
+        <v>1259</v>
       </c>
       <c r="E697" s="3">
-        <v>47.64</v>
+        <v>1922.22</v>
       </c>
       <c r="F697" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1326</v>
+        <v>1260</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1322</v>
+        <v>1261</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D698" s="2" t="s">
-        <v>1323</v>
+        <v>1262</v>
       </c>
       <c r="E698" s="3">
-        <v>47.64</v>
+        <v>1630.78</v>
       </c>
       <c r="F698" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1327</v>
+        <v>1263</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1322</v>
+        <v>1264</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D699" s="2" t="s">
-        <v>1323</v>
+        <v>1265</v>
       </c>
       <c r="E699" s="3">
-        <v>47.64</v>
+        <v>1153.22</v>
       </c>
       <c r="F699" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1328</v>
+        <v>1266</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1322</v>
+        <v>1267</v>
       </c>
       <c r="C700" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D700" s="2" t="s">
-        <v>1323</v>
+        <v>1268</v>
       </c>
       <c r="E700" s="3">
-        <v>47.64</v>
+        <v>2084.27</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1329</v>
+        <v>1269</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1322</v>
+        <v>230</v>
       </c>
       <c r="C701" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D701" s="2" t="s">
-        <v>1323</v>
+        <v>1270</v>
       </c>
       <c r="E701" s="3">
-        <v>47.64</v>
+        <v>5331.19</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1330</v>
+        <v>1271</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1322</v>
+        <v>1272</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D702" s="2" t="s">
-        <v>1323</v>
+        <v>1273</v>
       </c>
       <c r="E702" s="3">
-        <v>47.64</v>
+        <v>16.06</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="C703" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D703" s="2" t="s">
-        <v>1323</v>
+        <v>1276</v>
       </c>
       <c r="E703" s="3">
-        <v>47.64</v>
+        <v>6592.61</v>
       </c>
       <c r="F703" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1332</v>
+        <v>1277</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1322</v>
+        <v>1278</v>
       </c>
       <c r="C704" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D704" s="2" t="s">
-        <v>1323</v>
+        <v>1279</v>
       </c>
       <c r="E704" s="3">
-        <v>47.64</v>
+        <v>48.32</v>
       </c>
       <c r="F704" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1333</v>
+        <v>1280</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1322</v>
+        <v>1281</v>
       </c>
       <c r="C705" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D705" s="2" t="s">
-        <v>1323</v>
+        <v>151</v>
       </c>
       <c r="E705" s="3">
-        <v>47.64</v>
+        <v>23</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1334</v>
+        <v>1282</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1322</v>
+        <v>1283</v>
       </c>
       <c r="C706" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D706" s="2" t="s">
-        <v>1323</v>
+        <v>1284</v>
       </c>
       <c r="E706" s="3">
-        <v>47.64</v>
+        <v>2660.73</v>
       </c>
       <c r="F706" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1335</v>
+        <v>1285</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1322</v>
+        <v>1286</v>
       </c>
       <c r="C707" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D707" s="2" t="s">
-        <v>1323</v>
+        <v>1287</v>
       </c>
       <c r="E707" s="3">
-        <v>48.69</v>
+        <v>2900.95</v>
       </c>
       <c r="F707" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1336</v>
+        <v>1288</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1322</v>
+        <v>1286</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D708" s="2" t="s">
-        <v>1323</v>
+        <v>1289</v>
       </c>
       <c r="E708" s="3">
-        <v>48.69</v>
+        <v>35.35</v>
       </c>
       <c r="F708" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1337</v>
+        <v>1290</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1322</v>
+        <v>1291</v>
       </c>
       <c r="C709" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D709" s="2" t="s">
-        <v>1323</v>
+        <v>1292</v>
       </c>
       <c r="E709" s="3">
-        <v>48.69</v>
+        <v>2673.95</v>
       </c>
       <c r="F709" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1338</v>
+        <v>1293</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1322</v>
+        <v>1294</v>
       </c>
       <c r="C710" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D710" s="2" t="s">
-        <v>1323</v>
+        <v>1295</v>
       </c>
       <c r="E710" s="3">
-        <v>48.69</v>
+        <v>119.57</v>
       </c>
       <c r="F710" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1339</v>
+        <v>1296</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1322</v>
+        <v>1297</v>
       </c>
       <c r="C711" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D711" s="2" t="s">
-        <v>1323</v>
+        <v>1298</v>
       </c>
       <c r="E711" s="3">
-        <v>48.69</v>
+        <v>1091.27</v>
       </c>
       <c r="F711" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1340</v>
+        <v>1299</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1322</v>
+        <v>1300</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D712" s="2" t="s">
-        <v>1323</v>
+        <v>1301</v>
       </c>
       <c r="E712" s="3">
-        <v>48.69</v>
+        <v>3355.56</v>
       </c>
       <c r="F712" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1341</v>
+        <v>1302</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1342</v>
+        <v>1303</v>
       </c>
       <c r="C713" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D713" s="2" t="s">
-        <v>1343</v>
+        <v>664</v>
       </c>
       <c r="E713" s="3">
-        <v>1069.04</v>
+        <v>408.68</v>
       </c>
       <c r="F713" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1344</v>
+        <v>1304</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1345</v>
+        <v>1305</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D714" s="2" t="s">
-        <v>1346</v>
+        <v>1306</v>
       </c>
       <c r="E714" s="3">
-        <v>54.75</v>
+        <v>3411.42</v>
       </c>
       <c r="F714" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1347</v>
+        <v>1307</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1322</v>
+        <v>123</v>
       </c>
       <c r="C715" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D715" s="2" t="s">
-        <v>1323</v>
+        <v>124</v>
       </c>
       <c r="E715" s="3">
-        <v>47.64</v>
+        <v>1707.88</v>
       </c>
       <c r="F715" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1348</v>
+        <v>1308</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1322</v>
+        <v>126</v>
       </c>
       <c r="C716" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D716" s="2" t="s">
-        <v>1323</v>
+        <v>124</v>
       </c>
       <c r="E716" s="3">
-        <v>48.16</v>
+        <v>19356.12</v>
       </c>
       <c r="F716" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1349</v>
+        <v>1309</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1322</v>
+        <v>1310</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D717" s="2" t="s">
-        <v>1323</v>
+        <v>124</v>
       </c>
       <c r="E717" s="3">
-        <v>48.16</v>
+        <v>373.03</v>
       </c>
       <c r="F717" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1350</v>
+        <v>1311</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1322</v>
+        <v>1312</v>
       </c>
       <c r="C718" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D718" s="2" t="s">
-        <v>1323</v>
+      <c r="D718" s="0" t="s">
+        <v>1313</v>
       </c>
       <c r="E718" s="3">
-        <v>48.16</v>
+        <v>197.54</v>
       </c>
       <c r="F718" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1351</v>
+        <v>1314</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1322</v>
+        <v>1315</v>
       </c>
       <c r="C719" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D719" s="2" t="s">
-        <v>1323</v>
+      <c r="D719" s="0" t="s">
+        <v>1316</v>
       </c>
       <c r="E719" s="3">
-        <v>48.16</v>
+        <v>32.48</v>
       </c>
       <c r="F719" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1352</v>
+        <v>1317</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1322</v>
+        <v>1318</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D720" s="2" t="s">
-        <v>1323</v>
+      <c r="D720" s="0" t="s">
+        <v>1319</v>
       </c>
       <c r="E720" s="3">
-        <v>48.16</v>
+        <v>1092.66</v>
       </c>
       <c r="F720" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1353</v>
+        <v>1320</v>
       </c>
       <c r="B721" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C721" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D721" s="0" t="s">
         <v>1322</v>
       </c>
-      <c r="C721" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E721" s="3">
-        <v>48.16</v>
+        <v>6744.43</v>
       </c>
       <c r="F721" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1354</v>
+        <v>1323</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="C722" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D722" s="2" t="s">
-        <v>1323</v>
+      <c r="D722" s="0" t="s">
+        <v>1325</v>
       </c>
       <c r="E722" s="3">
-        <v>48.16</v>
+        <v>192.59</v>
       </c>
       <c r="F722" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1355</v>
+        <v>1326</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="C723" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D723" s="2" t="s">
-        <v>1323</v>
+      <c r="D723" s="0" t="s">
+        <v>1327</v>
       </c>
       <c r="E723" s="3">
-        <v>48.16</v>
+        <v>218.28</v>
       </c>
       <c r="F723" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1356</v>
+        <v>1328</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1322</v>
+        <v>1329</v>
       </c>
       <c r="C724" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D724" s="2" t="s">
-        <v>1323</v>
+      <c r="D724" s="0" t="s">
+        <v>1330</v>
       </c>
       <c r="E724" s="3">
-        <v>48.16</v>
+        <v>167.74</v>
       </c>
       <c r="F724" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1357</v>
+        <v>1331</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="C725" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D725" s="2" t="s">
-        <v>1323</v>
+      <c r="D725" s="0" t="s">
+        <v>1333</v>
       </c>
       <c r="E725" s="3">
-        <v>48.16</v>
+        <v>857.52</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1358</v>
+        <v>1334</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1322</v>
+        <v>1335</v>
       </c>
       <c r="C726" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D726" s="2" t="s">
-        <v>1323</v>
+      <c r="D726" s="0" t="s">
+        <v>1336</v>
       </c>
       <c r="E726" s="3">
-        <v>48.16</v>
+        <v>188.39</v>
       </c>
       <c r="F726" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1359</v>
+        <v>1337</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1322</v>
+        <v>102</v>
       </c>
       <c r="C727" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D727" s="2" t="s">
-        <v>1323</v>
+      <c r="D727" s="0" t="s">
+        <v>1338</v>
       </c>
       <c r="E727" s="3">
-        <v>48.16</v>
+        <v>1009</v>
       </c>
       <c r="F727" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1360</v>
+        <v>1339</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1322</v>
+        <v>1340</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D728" s="2" t="s">
-        <v>1323</v>
+      <c r="D728" s="0" t="s">
+        <v>1341</v>
       </c>
       <c r="E728" s="3">
-        <v>48.16</v>
+        <v>445.99</v>
       </c>
       <c r="F728" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1361</v>
+        <v>1342</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1362</v>
+        <v>1343</v>
       </c>
       <c r="C729" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D729" s="2" t="s">
-        <v>1323</v>
+      <c r="D729" s="0" t="s">
+        <v>1344</v>
       </c>
       <c r="E729" s="3">
-        <v>202.99</v>
+        <v>267.58</v>
       </c>
       <c r="F729" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1322</v>
+        <v>1346</v>
       </c>
       <c r="C730" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D730" s="2" t="s">
-        <v>1323</v>
+      <c r="D730" s="0" t="s">
+        <v>1347</v>
       </c>
       <c r="E730" s="3">
-        <v>48.16</v>
+        <v>216.99</v>
       </c>
       <c r="F730" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1364</v>
+        <v>1348</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1322</v>
+        <v>1349</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D731" s="2" t="s">
-        <v>1323</v>
+      <c r="D731" s="0" t="s">
+        <v>1350</v>
       </c>
       <c r="E731" s="3">
-        <v>48.16</v>
+        <v>1712.07</v>
       </c>
       <c r="F731" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1365</v>
+        <v>1351</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="C732" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D732" s="2" t="s">
-        <v>1323</v>
+      <c r="D732" s="0" t="s">
+        <v>1352</v>
       </c>
       <c r="E732" s="3">
-        <v>48.69</v>
+        <v>162.35</v>
       </c>
       <c r="F732" s="1" t="s">
-        <v>10</v>
-[...1918 lines deleted...]
-      <c r="F828" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -22341,128 +19740,32 @@
     <hyperlink ref="F708" r:id="rId708"/>
     <hyperlink ref="F709" r:id="rId709"/>
     <hyperlink ref="F710" r:id="rId710"/>
     <hyperlink ref="F711" r:id="rId711"/>
     <hyperlink ref="F712" r:id="rId712"/>
     <hyperlink ref="F713" r:id="rId713"/>
     <hyperlink ref="F714" r:id="rId714"/>
     <hyperlink ref="F715" r:id="rId715"/>
     <hyperlink ref="F716" r:id="rId716"/>
     <hyperlink ref="F717" r:id="rId717"/>
     <hyperlink ref="F718" r:id="rId718"/>
     <hyperlink ref="F719" r:id="rId719"/>
     <hyperlink ref="F720" r:id="rId720"/>
     <hyperlink ref="F721" r:id="rId721"/>
     <hyperlink ref="F722" r:id="rId722"/>
     <hyperlink ref="F723" r:id="rId723"/>
     <hyperlink ref="F724" r:id="rId724"/>
     <hyperlink ref="F725" r:id="rId725"/>
     <hyperlink ref="F726" r:id="rId726"/>
     <hyperlink ref="F727" r:id="rId727"/>
     <hyperlink ref="F728" r:id="rId728"/>
     <hyperlink ref="F729" r:id="rId729"/>
     <hyperlink ref="F730" r:id="rId730"/>
     <hyperlink ref="F731" r:id="rId731"/>
     <hyperlink ref="F732" r:id="rId732"/>
-    <hyperlink ref="F733" r:id="rId733"/>
-[...94 lines deleted...]
-    <hyperlink ref="F828" r:id="rId828"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>