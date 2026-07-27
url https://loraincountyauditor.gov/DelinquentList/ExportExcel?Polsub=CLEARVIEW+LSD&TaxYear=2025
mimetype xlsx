--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1353" uniqueCount="1353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1307" uniqueCount="1307">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01189</t>
   </si>
   <si>
     <t>RODRIGUEZ RIVERA HUGO L</t>
   </si>
   <si>
@@ -351,60 +351,50 @@
   <si>
     <t xml:space="preserve">3944 REID AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>02-01-003-263-025</t>
   </si>
   <si>
     <t>CHERRY VALLEY FARMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH RIDGE RD  
 LORAIN OH 44053</t>
   </si>
   <si>
     <t>02-01-007-109-005</t>
   </si>
   <si>
     <t>POLTRONE MARILYN SUE</t>
   </si>
   <si>
     <t xml:space="preserve">4520 WASHINGTON AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>02-01-008-102-010</t>
-[...8 lines deleted...]
-  <si>
     <t>02-02-005-112-018</t>
   </si>
   <si>
     <t>PKE HOLDINGS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1550 COOPER FOSTER PARK RD W 
 LORAIN OH 44053</t>
   </si>
   <si>
     <t>02-02-005-114-050</t>
   </si>
   <si>
     <t>DECK TECH LLC</t>
   </si>
   <si>
     <t xml:space="preserve">COOPER FOSTER PARK RD W 
 LORAIN OH 44053</t>
   </si>
   <si>
     <t>02-02-005-114-061</t>
   </si>
   <si>
     <t>HIGGINS FRANK E &amp; AUDREY A TRUSTEES</t>
   </si>
@@ -571,118 +561,70 @@
   </si>
   <si>
     <t>03-00-075-111-056</t>
   </si>
   <si>
     <t>03-00-075-113-019</t>
   </si>
   <si>
     <t>03-00-075-113-021</t>
   </si>
   <si>
     <t xml:space="preserve">2480 NORTH RIDGE RD E 
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>03-00-075-116-001</t>
   </si>
   <si>
     <t>BABICS BRUCE A</t>
   </si>
   <si>
     <t xml:space="preserve">3203 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-102-019</t>
-[...30 lines deleted...]
-  <si>
     <t>03-00-076-103-031</t>
   </si>
   <si>
     <t>JACKSON MARVA A</t>
   </si>
   <si>
     <t xml:space="preserve">5091 VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-103-032</t>
   </si>
   <si>
     <t>WHITLOCK HELEN &amp; MARY R</t>
   </si>
   <si>
     <t xml:space="preserve">5002 FLEMING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-103-033</t>
-[...14 lines deleted...]
-  <si>
     <t>03-00-076-106-006</t>
   </si>
   <si>
     <t>NEWMAN ROBIN</t>
   </si>
   <si>
     <t>03-00-076-106-030</t>
   </si>
   <si>
     <t>GUNTER JAMES D &amp; DONNA B</t>
   </si>
   <si>
     <t xml:space="preserve">4971 BOND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-107-007</t>
   </si>
   <si>
     <t>SANCHEZ PRUDENCIO G</t>
   </si>
   <si>
     <t xml:space="preserve">5184 VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
@@ -985,66 +927,60 @@
   <si>
     <t>03-00-101-109-017</t>
   </si>
   <si>
     <t>MANCINO ORLANDO L</t>
   </si>
   <si>
     <t>03-00-101-109-018</t>
   </si>
   <si>
     <t>ELLIS ANNAMARIE S</t>
   </si>
   <si>
     <t>03-00-101-110-011</t>
   </si>
   <si>
     <t>CHRAPCZYNSKI LOIS &amp; LUCY ANN RIESKE</t>
   </si>
   <si>
     <t>03-00-101-110-012</t>
   </si>
   <si>
     <t>03-00-101-110-013</t>
   </si>
   <si>
-    <t>03-00-101-111-011</t>
-[...2 lines deleted...]
-    <t>LASURE FRANCES TRUSTEE</t>
+    <t>03-00-101-111-015</t>
+  </si>
+  <si>
+    <t>EDWARDS HUBURN</t>
   </si>
   <si>
     <t xml:space="preserve">GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-101-111-015</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-101-111-016</t>
   </si>
   <si>
     <t>03-00-101-111-017</t>
   </si>
   <si>
     <t>03-00-101-111-018</t>
   </si>
   <si>
     <t>SECOND BAPTIST CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">DALE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-101-111-021</t>
   </si>
   <si>
     <t>GRAMPA LUGIA &amp; INNOCENZO</t>
   </si>
   <si>
     <t>03-00-101-111-025</t>
   </si>
   <si>
@@ -1170,56 +1106,50 @@
     <t>03-00-101-115-003</t>
   </si>
   <si>
     <t>03-00-101-115-004</t>
   </si>
   <si>
     <t>03-00-101-115-005</t>
   </si>
   <si>
     <t>03-00-101-115-006</t>
   </si>
   <si>
     <t xml:space="preserve">3831 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-101-115-007</t>
   </si>
   <si>
     <t>03-00-101-115-009</t>
   </si>
   <si>
     <t>EDWARDS DENNIS</t>
   </si>
   <si>
-    <t>03-00-101-115-012</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-101-115-019</t>
   </si>
   <si>
     <t>ROSA LUIS ANGEL &amp; RAQUEL</t>
   </si>
   <si>
     <t>03-00-101-115-020</t>
   </si>
   <si>
     <t>ROSA RAQUEL &amp; LUIS ANGEL</t>
   </si>
   <si>
     <t>03-00-101-115-021</t>
   </si>
   <si>
     <t xml:space="preserve">3826 DALE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-101-115-022</t>
   </si>
   <si>
     <t>03-00-101-115-023</t>
   </si>
   <si>
@@ -1747,173 +1677,134 @@
     <t>03-00-102-111-027</t>
   </si>
   <si>
     <t>03-00-102-111-028</t>
   </si>
   <si>
     <t>03-00-102-111-029</t>
   </si>
   <si>
     <t>03-00-102-111-030</t>
   </si>
   <si>
     <t>03-00-102-111-031</t>
   </si>
   <si>
     <t xml:space="preserve">3720 WOOD AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-111-036</t>
   </si>
   <si>
     <t>CONRAD DARLENE</t>
   </si>
   <si>
-    <t>03-00-102-112-015</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-102-112-017</t>
   </si>
   <si>
     <t>DULANEY HEZEKIAH &amp; ROSIE LEE</t>
   </si>
   <si>
-    <t>03-00-102-112-031</t>
+    <t>03-00-102-112-036</t>
+  </si>
+  <si>
+    <t>COLE ROBERT W</t>
   </si>
   <si>
     <t xml:space="preserve">TEXAS AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-102-112-032</t>
-[...10 lines deleted...]
-  <si>
     <t>03-00-102-112-037</t>
   </si>
   <si>
     <t>03-00-102-112-038</t>
   </si>
   <si>
     <t>CHARLES EVELYN C</t>
   </si>
   <si>
     <t>03-00-102-115-008</t>
   </si>
   <si>
     <t>ARBOGAST JACK</t>
   </si>
   <si>
     <t xml:space="preserve">4135 RUSSELL AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-009</t>
   </si>
   <si>
     <t>19 STREET SHEFFIELD TOWNSHIP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">19TH AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-014</t>
   </si>
   <si>
     <t>SHIELDS RICKY J</t>
   </si>
   <si>
     <t>03-00-102-115-015</t>
   </si>
   <si>
     <t>SHIELDS RICKEIL</t>
   </si>
   <si>
     <t>03-00-102-115-016</t>
   </si>
   <si>
     <t>OTERO ROSENDO</t>
   </si>
   <si>
-    <t>03-00-102-115-019</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-102-115-038</t>
   </si>
   <si>
     <t>EVANS CARL R &amp; NICOLE D</t>
   </si>
   <si>
     <t xml:space="preserve">3825 DALLAS AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-102-115-045</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-102-115-049</t>
   </si>
   <si>
     <t xml:space="preserve">3817 DALLAS AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-051</t>
   </si>
   <si>
-    <t>03-00-102-115-052</t>
-[...3 lines deleted...]
-LORAIN OH 44055</t>
+    <t>SANTIAGO SONIA I</t>
   </si>
   <si>
     <t>03-00-102-115-054</t>
   </si>
   <si>
     <t>EDWARDS ROSSANA</t>
   </si>
   <si>
     <t>03-00-102-117-015</t>
   </si>
   <si>
     <t>PUSKAS ROSE MARGARET</t>
   </si>
   <si>
     <t>03-00-102-117-020</t>
   </si>
   <si>
     <t>PUSKAS JAMES</t>
   </si>
   <si>
     <t xml:space="preserve">DUNTON RD  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-119-002</t>
@@ -2044,60 +1935,50 @@
   </si>
   <si>
     <t>03-00-103-112-008</t>
   </si>
   <si>
     <t>03-00-103-112-038</t>
   </si>
   <si>
     <t>JACKSON ROY LEE</t>
   </si>
   <si>
     <t xml:space="preserve">3718 TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-112-045</t>
   </si>
   <si>
     <t>IMPERIAL VALLEY PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">3740 TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-103-112-056</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-103-112-058</t>
   </si>
   <si>
     <t>REYES EVELYN</t>
   </si>
   <si>
     <t xml:space="preserve">TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-112-062</t>
   </si>
   <si>
     <t>HARRISON MICHAEL &amp; GLENDA</t>
   </si>
   <si>
     <t xml:space="preserve">3851 DENVER AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-112-063</t>
   </si>
   <si>
     <t>FEARS JACKIE LYNN</t>
   </si>
@@ -3996,60 +3877,50 @@
   <si>
     <t xml:space="preserve">5397 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-119-006</t>
   </si>
   <si>
     <t>LAWSON RONALD L</t>
   </si>
   <si>
     <t xml:space="preserve">1779 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-101-047</t>
   </si>
   <si>
     <t>LORAIN JEWISH CEMETERY ASSN THE</t>
   </si>
   <si>
     <t xml:space="preserve">1461 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-112-101-053</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-112-102-025</t>
   </si>
   <si>
     <t>HANNAN-SHEFFIELD LTD</t>
   </si>
   <si>
     <t xml:space="preserve">LINCOLN BLVD  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-103-011</t>
   </si>
   <si>
     <t xml:space="preserve">RIGHT OF WAY  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-102-041</t>
   </si>
   <si>
     <t>KISH ANNA M</t>
   </si>
   <si>
     <t xml:space="preserve">156 COOPER FOSTER PARK RD W 
 LORAIN OH 44053</t>
@@ -4106,60 +3977,50 @@
   <si>
     <t xml:space="preserve">BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-113-105-020</t>
   </si>
   <si>
     <t>TROWER HOWARD &amp; EVA</t>
   </si>
   <si>
     <t xml:space="preserve">4886 TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-105-026</t>
   </si>
   <si>
     <t>SIMMONS CLINTON W</t>
   </si>
   <si>
     <t xml:space="preserve">4976 TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-113-105-028</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-113-106-033</t>
   </si>
   <si>
     <t>HORNING PAMALA G</t>
   </si>
   <si>
     <t xml:space="preserve">4892 CLIFTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-106-034</t>
   </si>
   <si>
     <t>HORNING PAM</t>
   </si>
   <si>
     <t>03-00-113-106-051</t>
   </si>
   <si>
     <t>WRIGHT CAROLYN M &amp; JOHN R SR &amp; JOHN R</t>
   </si>
   <si>
     <t xml:space="preserve">5058 CLIFTON AVE  
 LORAIN OH 44055</t>
   </si>
@@ -4236,59 +4097,50 @@
     <t>3948 REID AVE LOT 49</t>
   </si>
   <si>
     <t>04675</t>
   </si>
   <si>
     <t>HALL JAMES P</t>
   </si>
   <si>
     <t>3946 REID AVE LOT D4</t>
   </si>
   <si>
     <t>04746</t>
   </si>
   <si>
     <t>LEWIS ANNA M</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 1</t>
   </si>
   <si>
     <t>04780</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 34</t>
-  </si>
-[...7 lines deleted...]
-    <t>3948 REID AVE LOT 4</t>
   </si>
   <si>
     <t>04826</t>
   </si>
   <si>
     <t>VEGA GUTIERREZ MITZI R</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 38</t>
   </si>
   <si>
     <t>04833</t>
   </si>
   <si>
     <t>TORRES AMARI R</t>
   </si>
   <si>
     <t>3948 REID AVE LOT 2</t>
   </si>
   <si>
     <t>04873</t>
   </si>
   <si>
     <t>BUTLER LARRY &amp; EVELYN</t>
   </si>
@@ -4334,70 +4186,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F732" headerRowCount="1">
-  <autoFilter ref="A1:F732"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F708" headerRowCount="1">
+  <autoFilter ref="A1:F708"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=15986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197233&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=12338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=15986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=17724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=28989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=49997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197233&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F732"/>
+  <dimension ref="A1:F708"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="57.946258544921875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.981611251831055" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -5281,13773 +5133,13293 @@
       </c>
       <c r="D45" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E45" s="3">
         <v>4579.85</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E46" s="3">
-        <v>1345.23</v>
+        <v>21279.23</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E47" s="3">
-        <v>21279.23</v>
+        <v>1099.25</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E48" s="3">
-        <v>1099.25</v>
+        <v>3296.92</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E49" s="3">
-        <v>3296.92</v>
+        <v>708.31</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E50" s="3">
-        <v>708.31</v>
+        <v>7193.75</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="3">
-        <v>7193.75</v>
+        <v>56.82</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E52" s="3">
-        <v>56.82</v>
+        <v>999.61</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="3">
-        <v>999.61</v>
+        <v>4474.31</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E54" s="3">
-        <v>4474.31</v>
+        <v>497.17</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E55" s="3">
-        <v>497.17</v>
+        <v>357.11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" s="3">
-        <v>357.11</v>
+        <v>2945.6</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E57" s="3">
-        <v>2945.6</v>
+        <v>892.05</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E58" s="3">
-        <v>892.05</v>
+        <v>9172.57</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E59" s="3">
-        <v>9172.57</v>
+        <v>975.27</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E60" s="3">
-        <v>975.27</v>
+        <v>196.23</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E61" s="3">
-        <v>196.23</v>
+        <v>552.95</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="3">
-        <v>552.95</v>
+        <v>1666.88</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>148</v>
       </c>
       <c r="E63" s="3">
-        <v>1666.88</v>
+        <v>2010.33</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E64" s="3">
         <v>2010.33</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65" s="3">
-        <v>2010.33</v>
+        <v>910.85</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E66" s="3">
-        <v>910.85</v>
+        <v>591.57</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E67" s="3">
-        <v>591.57</v>
+        <v>317.32</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E68" s="3">
-        <v>317.32</v>
+        <v>300.86</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="3">
-        <v>300.86</v>
+        <v>700.14</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="E70" s="3">
-        <v>900.14</v>
+        <v>208.42</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E71" s="3">
-        <v>208.42</v>
+        <v>1628.43</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E72" s="3">
-        <v>1628.43</v>
+        <v>2858.45</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="E73" s="3">
-        <v>2858.45</v>
+        <v>394.49</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E74" s="3">
-        <v>394.49</v>
+        <v>235.35</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="E75" s="3">
-        <v>235.35</v>
+        <v>1524.58</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>173</v>
       </c>
       <c r="E76" s="3">
-        <v>1524.58</v>
+        <v>5317.08</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E77" s="3">
-        <v>5317.08</v>
+        <v>14160.22</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E78" s="3">
-        <v>2976.21</v>
+        <v>953.4</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="E79" s="3">
-        <v>3.26</v>
+        <v>253.55</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E80" s="3">
-        <v>150.72</v>
+        <v>3141.07</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="E81" s="3">
-        <v>3.26</v>
+        <v>17767.54</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="E82" s="3">
-        <v>3.26</v>
+        <v>517.31</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>139</v>
+        <v>192</v>
       </c>
       <c r="E83" s="3">
-        <v>3.26</v>
+        <v>6481.26</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E84" s="3">
-        <v>14160.22</v>
+        <v>299.61</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E85" s="3">
-        <v>1553.4</v>
+        <v>3243.05</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>139</v>
+        <v>199</v>
       </c>
       <c r="E86" s="3">
-        <v>3.26</v>
+        <v>13.04</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="E87" s="3">
-        <v>3.26</v>
+        <v>183.58</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="E88" s="3">
-        <v>3.26</v>
+        <v>998.6</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="E89" s="3">
-        <v>3.26</v>
+        <v>124.2</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>132</v>
+        <v>210</v>
       </c>
       <c r="E90" s="3">
-        <v>253.55</v>
+        <v>63.1</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="E91" s="3">
-        <v>3641.07</v>
+        <v>223.36</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="E92" s="3">
-        <v>17867.54</v>
+        <v>111.69</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="E93" s="3">
-        <v>517.31</v>
+        <v>111.69</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E94" s="3">
-        <v>6481.26</v>
+        <v>187.32</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="E95" s="3">
-        <v>299.61</v>
+        <v>732.17</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="E96" s="3">
-        <v>3243.05</v>
+        <v>12224.89</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="E97" s="3">
-        <v>13.04</v>
+        <v>187.96</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="E98" s="3">
-        <v>183.58</v>
+        <v>121.54</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E99" s="3">
-        <v>998.6</v>
+        <v>121.54</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E100" s="3">
-        <v>124.2</v>
+        <v>187.96</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="3">
-        <v>63.1</v>
+        <v>158.62</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E102" s="3">
-        <v>223.36</v>
+        <v>158.62</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="E103" s="3">
-        <v>111.69</v>
+        <v>158.62</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="E104" s="3">
-        <v>111.69</v>
+        <v>158.62</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="E105" s="3">
-        <v>187.32</v>
+        <v>158.62</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="E106" s="3">
-        <v>732.17</v>
+        <v>158.62</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="E107" s="3">
-        <v>12224.89</v>
+        <v>158.62</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E108" s="3">
         <v>187.96</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E109" s="3">
-        <v>121.54</v>
+        <v>211.71</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>247</v>
+        <v>212</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E110" s="3">
-        <v>121.54</v>
+        <v>223.36</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E111" s="3">
-        <v>187.96</v>
+        <v>121.54</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E112" s="3">
-        <v>158.62</v>
+        <v>308.47</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E113" s="3">
-        <v>158.62</v>
+        <v>153.06</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E114" s="3">
-        <v>158.62</v>
+        <v>1257.22</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E115" s="3">
-        <v>158.62</v>
+        <v>720.91</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E116" s="3">
-        <v>158.62</v>
+        <v>342.77</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E117" s="3">
-        <v>158.62</v>
+        <v>814.09</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="B118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E118" s="3">
-        <v>158.62</v>
+        <v>814.09</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E119" s="3">
-        <v>187.96</v>
+        <v>381.69</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="B120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E120" s="3">
-        <v>211.71</v>
+        <v>381.69</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E121" s="3">
-        <v>223.36</v>
+        <v>1428.13</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E122" s="3">
-        <v>121.54</v>
+        <v>720.91</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E123" s="3">
-        <v>308.47</v>
+        <v>6333.27</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E124" s="3">
-        <v>153.06</v>
+        <v>8626.27</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="E125" s="3">
-        <v>1257.22</v>
+        <v>2402.43</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>251</v>
+        <v>271</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="E126" s="3">
-        <v>720.91</v>
+        <v>1786.51</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="E127" s="3">
-        <v>342.77</v>
+        <v>31.02</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="E128" s="3">
-        <v>814.09</v>
+        <v>106.54</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="E129" s="3">
-        <v>814.09</v>
+        <v>86.37</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="E130" s="3">
-        <v>381.69</v>
+        <v>148.75</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="E131" s="3">
-        <v>381.69</v>
+        <v>1280.95</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>251</v>
+        <v>281</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="E132" s="3">
-        <v>1428.13</v>
+        <v>164.72</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>251</v>
+        <v>283</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="E133" s="3">
-        <v>720.91</v>
+        <v>92.18</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="E134" s="3">
-        <v>6333.27</v>
+        <v>247.93</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="E135" s="3">
-        <v>8626.27</v>
+        <v>36.18</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>287</v>
+        <v>216</v>
       </c>
       <c r="E136" s="3">
-        <v>2402.43</v>
+        <v>36.18</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="E137" s="3">
-        <v>1786.51</v>
+        <v>36.18</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>290</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
       <c r="E138" s="3">
-        <v>31.02</v>
+        <v>314.75</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="B139" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E139" s="3">
-        <v>106.54</v>
+        <v>267.82</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
       <c r="E140" s="3">
-        <v>86.37</v>
+        <v>267.82</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>295</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>231</v>
+        <v>297</v>
       </c>
       <c r="E141" s="3">
-        <v>148.75</v>
+        <v>469.43</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B142" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="C142" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E142" s="3">
-        <v>1280.95</v>
+        <v>8489.01</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>234</v>
+        <v>297</v>
       </c>
       <c r="E143" s="3">
-        <v>164.72</v>
+        <v>197.56</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>234</v>
+        <v>297</v>
       </c>
       <c r="E144" s="3">
-        <v>92.18</v>
+        <v>176.04</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>234</v>
+        <v>297</v>
       </c>
       <c r="E145" s="3">
-        <v>247.93</v>
+        <v>176.04</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>234</v>
+        <v>297</v>
       </c>
       <c r="E146" s="3">
-        <v>36.18</v>
+        <v>133.11</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>234</v>
+        <v>297</v>
       </c>
       <c r="E147" s="3">
-        <v>36.18</v>
+        <v>133.11</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>234</v>
+        <v>297</v>
       </c>
       <c r="E148" s="3">
-        <v>36.18</v>
+        <v>9473.99</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E149" s="3">
-        <v>71.89</v>
+        <v>708.01</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B150" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="B150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E150" s="3">
-        <v>314.75</v>
+        <v>8330.16</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B151" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E151" s="3">
-        <v>267.82</v>
+        <v>6517.58</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D152" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="B152" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E152" s="3">
-        <v>267.82</v>
+        <v>243.44</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E153" s="3">
-        <v>469.43</v>
+        <v>3473.79</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E154" s="3">
-        <v>8489.01</v>
+        <v>200.32</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>320</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E155" s="3">
-        <v>197.56</v>
+        <v>553.88</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="B156" s="0" t="s">
+      <c r="C156" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D156" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="C156" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E156" s="3">
-        <v>176.04</v>
+        <v>9379.02</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="E157" s="3">
-        <v>176.04</v>
+        <v>3009.03</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="E158" s="3">
-        <v>133.11</v>
+        <v>232.06</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="E159" s="3">
-        <v>133.11</v>
+        <v>595.16</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="E160" s="3">
-        <v>9473.99</v>
+        <v>595.16</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D161" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="B161" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E161" s="3">
-        <v>708.01</v>
+        <v>675.16</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="E162" s="3">
-        <v>8330.16</v>
+        <v>675.16</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>334</v>
+        <v>292</v>
       </c>
       <c r="E163" s="3">
-        <v>6517.58</v>
+        <v>4813.11</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>334</v>
+        <v>292</v>
       </c>
       <c r="E164" s="3">
-        <v>243.44</v>
+        <v>20.75</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>338</v>
+        <v>292</v>
       </c>
       <c r="E165" s="3">
-        <v>3473.79</v>
+        <v>20.75</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>334</v>
+        <v>292</v>
       </c>
       <c r="E166" s="3">
-        <v>200.32</v>
+        <v>20.75</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>334</v>
+        <v>292</v>
       </c>
       <c r="E167" s="3">
-        <v>553.88</v>
+        <v>20.75</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>343</v>
       </c>
       <c r="E168" s="3">
-        <v>9379.02</v>
+        <v>403.87</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>346</v>
+        <v>292</v>
       </c>
       <c r="E169" s="3">
-        <v>3009.03</v>
+        <v>120.77</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>349</v>
+        <v>292</v>
       </c>
       <c r="E170" s="3">
-        <v>232.06</v>
+        <v>191.62</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>349</v>
+        <v>297</v>
       </c>
       <c r="E171" s="3">
-        <v>595.16</v>
+        <v>42.49</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>349</v>
+        <v>297</v>
       </c>
       <c r="E172" s="3">
-        <v>595.16</v>
+        <v>84.56</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E173" s="3">
-        <v>675.16</v>
+        <v>2523.8</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>349</v>
+        <v>297</v>
       </c>
       <c r="E174" s="3">
-        <v>675.16</v>
+        <v>10.27</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E175" s="3">
-        <v>4813.11</v>
+        <v>81.67</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E176" s="3">
-        <v>20.75</v>
+        <v>32.98</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E177" s="3">
-        <v>20.75</v>
+        <v>32.98</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E178" s="3">
-        <v>20.75</v>
+        <v>32.98</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E179" s="3">
-        <v>20.75</v>
+        <v>32.98</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>363</v>
+        <v>297</v>
       </c>
       <c r="E180" s="3">
-        <v>403.87</v>
+        <v>32.98</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E181" s="3">
-        <v>120.77</v>
+        <v>32.98</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E182" s="3">
-        <v>191.62</v>
+        <v>11263.13</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>368</v>
+        <v>338</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E183" s="3">
-        <v>236.46</v>
+        <v>32.98</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>370</v>
+        <v>338</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="E184" s="3">
-        <v>42.49</v>
+        <v>32.98</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="E185" s="3">
-        <v>84.56</v>
+        <v>1177.13</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>374</v>
+        <v>297</v>
       </c>
       <c r="E186" s="3">
-        <v>2523.8</v>
+        <v>912.16</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="E187" s="3">
-        <v>10.27</v>
+        <v>2267.85</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="E188" s="3">
-        <v>81.67</v>
+        <v>2374.18</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>317</v>
+        <v>375</v>
       </c>
       <c r="E189" s="3">
-        <v>32.98</v>
+        <v>346.41</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="E190" s="3">
-        <v>32.98</v>
+        <v>345.58</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="E191" s="3">
-        <v>32.98</v>
+        <v>345.58</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>358</v>
+        <v>379</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E192" s="3">
-        <v>32.98</v>
+        <v>519.54</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="B193" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E193" s="3">
-        <v>32.98</v>
+        <v>3424.28</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>382</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E194" s="3">
-        <v>32.98</v>
+        <v>560.78</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E195" s="3">
-        <v>11263.13</v>
+        <v>5047.99</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>358</v>
+        <v>387</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E196" s="3">
-        <v>32.98</v>
+        <v>755.79</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>358</v>
+        <v>389</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E197" s="3">
-        <v>32.98</v>
+        <v>6517.58</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E198" s="3">
-        <v>1177.13</v>
+        <v>755.79</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E199" s="3">
-        <v>912.16</v>
+        <v>92.08</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>317</v>
+        <v>394</v>
       </c>
       <c r="E200" s="3">
-        <v>2267.85</v>
+        <v>812.98</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E201" s="3">
-        <v>2374.18</v>
+        <v>1019.01</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>397</v>
+        <v>314</v>
       </c>
       <c r="E202" s="3">
-        <v>346.41</v>
+        <v>10107.53</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E203" s="3">
-        <v>345.58</v>
+        <v>315.76</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="E204" s="3">
-        <v>345.58</v>
+        <v>143.7</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E205" s="3">
-        <v>519.54</v>
+        <v>143.7</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>403</v>
+        <v>383</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E206" s="3">
-        <v>3424.28</v>
+        <v>41.94</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>405</v>
+        <v>383</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E207" s="3">
-        <v>560.78</v>
+        <v>26.95</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>406</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>407</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E208" s="3">
-        <v>5047.99</v>
+        <v>65.13</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E209" s="3">
-        <v>755.79</v>
+        <v>43.57</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>410</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E210" s="3">
-        <v>6517.58</v>
+        <v>43.57</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E211" s="3">
-        <v>755.79</v>
+        <v>43.57</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E212" s="3">
-        <v>92.08</v>
+        <v>68.68</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D213" s="2" t="s">
         <v>415</v>
       </c>
-      <c r="B213" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E213" s="3">
-        <v>812.98</v>
+        <v>525.38</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E214" s="3">
-        <v>1019.01</v>
+        <v>68.68</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E215" s="3">
-        <v>10107.53</v>
+        <v>128.7</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E216" s="3">
-        <v>315.76</v>
+        <v>128.7</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>343</v>
+        <v>292</v>
       </c>
       <c r="E217" s="3">
-        <v>143.7</v>
+        <v>5224</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>343</v>
+        <v>292</v>
       </c>
       <c r="E218" s="3">
-        <v>143.7</v>
+        <v>6086.37</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>343</v>
+        <v>292</v>
       </c>
       <c r="E219" s="3">
-        <v>41.94</v>
+        <v>3151.73</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>343</v>
+        <v>292</v>
       </c>
       <c r="E220" s="3">
-        <v>26.95</v>
+        <v>11165</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>343</v>
+        <v>292</v>
       </c>
       <c r="E221" s="3">
-        <v>65.13</v>
+        <v>11209.05</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>343</v>
+        <v>227</v>
       </c>
       <c r="E222" s="3">
-        <v>43.57</v>
+        <v>24.89</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>343</v>
+        <v>227</v>
       </c>
       <c r="E223" s="3">
-        <v>43.57</v>
+        <v>14.64</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>343</v>
+        <v>227</v>
       </c>
       <c r="E224" s="3">
-        <v>43.57</v>
+        <v>33.85</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>349</v>
+        <v>227</v>
       </c>
       <c r="E225" s="3">
-        <v>68.68</v>
+        <v>2825.23</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>437</v>
+        <v>227</v>
       </c>
       <c r="E226" s="3">
-        <v>525.38</v>
+        <v>721.15</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>349</v>
+        <v>227</v>
       </c>
       <c r="E227" s="3">
-        <v>68.68</v>
+        <v>1.7</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>349</v>
+        <v>227</v>
       </c>
       <c r="E228" s="3">
-        <v>128.7</v>
+        <v>1.7</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D229" s="2" t="s">
         <v>440</v>
       </c>
-      <c r="B229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E229" s="3">
-        <v>128.7</v>
+        <v>0.06</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>442</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>310</v>
+        <v>443</v>
       </c>
       <c r="E230" s="3">
-        <v>5224</v>
+        <v>3275.79</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>310</v>
+        <v>227</v>
       </c>
       <c r="E231" s="3">
-        <v>6086.37</v>
+        <v>140.5</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>445</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>310</v>
+        <v>227</v>
       </c>
       <c r="E232" s="3">
-        <v>3151.73</v>
+        <v>91.12</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>310</v>
+        <v>227</v>
       </c>
       <c r="E233" s="3">
-        <v>11165</v>
+        <v>164.4</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="B234" s="0" t="s">
         <v>448</v>
       </c>
-      <c r="B234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E234" s="3">
-        <v>11209.05</v>
+        <v>82.54</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="B235" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="E235" s="3">
-        <v>24.89</v>
+        <v>384.59</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="2" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="E236" s="3">
-        <v>14.64</v>
+        <v>372.08</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D237" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="B237" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E237" s="3">
-        <v>33.85</v>
+        <v>316.71</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>454</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>455</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="E238" s="3">
-        <v>2825.23</v>
+        <v>7268.61</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>456</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>457</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="E239" s="3">
-        <v>721.15</v>
+        <v>21.19</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>458</v>
       </c>
       <c r="B240" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D240" s="2" t="s">
         <v>459</v>
       </c>
-      <c r="C240" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E240" s="3">
-        <v>1.7</v>
+        <v>553.8</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>460</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="E241" s="3">
-        <v>1.7</v>
+        <v>42.58</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>461</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="2" t="s">
-        <v>462</v>
+        <v>314</v>
       </c>
       <c r="E242" s="3">
-        <v>0.06</v>
+        <v>748.36</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>463</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>465</v>
+        <v>314</v>
       </c>
       <c r="E243" s="3">
-        <v>3275.79</v>
+        <v>206.31</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="E244" s="3">
-        <v>140.5</v>
+        <v>206.31</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B245" s="0" t="s">
         <v>467</v>
       </c>
-      <c r="B245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>245</v>
+        <v>323</v>
       </c>
       <c r="E245" s="3">
-        <v>91.12</v>
+        <v>11402.55</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>468</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="2" t="s">
-        <v>245</v>
+        <v>323</v>
       </c>
       <c r="E246" s="3">
-        <v>164.4</v>
+        <v>2172.12</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E247" s="3">
-        <v>82.54</v>
+        <v>3608.62</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>472</v>
+        <v>366</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E248" s="3">
-        <v>384.59</v>
+        <v>797.17</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>473</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>472</v>
+        <v>219</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E249" s="3">
-        <v>372.08</v>
+        <v>939.87</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>474</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E250" s="3">
-        <v>316.71</v>
+        <v>2469.5</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E251" s="3">
-        <v>7268.61</v>
+        <v>84.56</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>478</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E252" s="3">
-        <v>21.19</v>
+        <v>34</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B253" s="0" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E253" s="3">
-        <v>553.8</v>
+        <v>741.3</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>482</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="E254" s="3">
-        <v>42.58</v>
+        <v>340.67</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>334</v>
+        <v>486</v>
       </c>
       <c r="E255" s="3">
-        <v>748.36</v>
+        <v>3294.4</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B256" s="0" t="s">
         <v>485</v>
       </c>
-      <c r="B256" s="0" t="s">
+      <c r="C256" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D256" s="2" t="s">
         <v>486</v>
       </c>
-      <c r="C256" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E256" s="3">
-        <v>206.31</v>
+        <v>2680.38</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B257" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D257" s="2" t="s">
         <v>486</v>
       </c>
-      <c r="C257" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E257" s="3">
-        <v>206.31</v>
+        <v>667.23</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>343</v>
+        <v>486</v>
       </c>
       <c r="E258" s="3">
-        <v>11402.55</v>
+        <v>2680.38</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>490</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>491</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>343</v>
+        <v>486</v>
       </c>
       <c r="E259" s="3">
-        <v>2172.12</v>
+        <v>137.37</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>343</v>
+        <v>486</v>
       </c>
       <c r="E260" s="3">
-        <v>3608.62</v>
+        <v>137.37</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>388</v>
+        <v>491</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>343</v>
+        <v>486</v>
       </c>
       <c r="E261" s="3">
-        <v>797.17</v>
+        <v>137.37</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B262" s="0" t="s">
         <v>495</v>
       </c>
-      <c r="B262" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>343</v>
+        <v>496</v>
       </c>
       <c r="E262" s="3">
-        <v>939.87</v>
+        <v>1888.05</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D263" s="2" t="s">
         <v>496</v>
       </c>
-      <c r="B263" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E263" s="3">
-        <v>2469.5</v>
+        <v>138.78</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>499</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>349</v>
+        <v>496</v>
       </c>
       <c r="E264" s="3">
-        <v>84.56</v>
+        <v>138.78</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>500</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>349</v>
+        <v>496</v>
       </c>
       <c r="E265" s="3">
-        <v>34</v>
+        <v>138.78</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>501</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>502</v>
+        <v>422</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="E266" s="3">
-        <v>741.3</v>
+        <v>2200.1</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>334</v>
+        <v>496</v>
       </c>
       <c r="E267" s="3">
-        <v>340.67</v>
+        <v>2873.67</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D268" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="B268" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E268" s="3">
-        <v>3294.4</v>
+        <v>585.73</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="E269" s="3">
-        <v>2680.38</v>
+        <v>306.4</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>507</v>
+        <v>248</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="E270" s="3">
-        <v>667.23</v>
+        <v>1119.94</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B271" s="0" t="s">
         <v>511</v>
       </c>
-      <c r="B271" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E271" s="3">
-        <v>2680.38</v>
+        <v>431.06</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D272" s="2" t="s">
         <v>512</v>
       </c>
-      <c r="B272" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E272" s="3">
-        <v>137.37</v>
+        <v>431.06</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B273" s="0" t="s">
         <v>514</v>
       </c>
-      <c r="B273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E273" s="3">
-        <v>137.37</v>
+        <v>431.06</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E274" s="3">
-        <v>137.37</v>
+        <v>65.12</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="E275" s="3">
-        <v>1888.05</v>
+        <v>65.12</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>519</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="E276" s="3">
-        <v>138.78</v>
+        <v>1133.04</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B277" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="C277" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D277" s="2" t="s">
         <v>521</v>
       </c>
-      <c r="B277" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E277" s="3">
-        <v>138.78</v>
+        <v>431.06</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="E278" s="3">
-        <v>138.78</v>
+        <v>431.06</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="E279" s="3">
-        <v>2200.1</v>
+        <v>431.06</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="E280" s="3">
-        <v>2873.67</v>
+        <v>65.12</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="E281" s="3">
-        <v>585.73</v>
+        <v>136.75</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D282" s="2" t="s">
         <v>529</v>
       </c>
-      <c r="B282" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E282" s="3">
-        <v>306.4</v>
+        <v>81.83</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B283" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="B283" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="E283" s="3">
-        <v>1119.94</v>
+        <v>822.34</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>532</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>534</v>
+        <v>521</v>
       </c>
       <c r="E284" s="3">
-        <v>431.06</v>
+        <v>287.47</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B285" s="0" t="s">
         <v>535</v>
       </c>
-      <c r="B285" s="0" t="s">
+      <c r="C285" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D285" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="C285" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E285" s="3">
-        <v>431.06</v>
+        <v>195.94</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B286" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D286" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="C286" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E286" s="3">
-        <v>431.06</v>
+        <v>195.94</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
         <v>538</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="E287" s="3">
-        <v>65.12</v>
+        <v>537.84</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="2" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="E288" s="3">
-        <v>65.12</v>
+        <v>1131.2</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E289" s="3">
-        <v>1133.04</v>
+        <v>1935.43</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B290" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D290" s="2" t="s">
         <v>545</v>
       </c>
-      <c r="C290" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E290" s="3">
-        <v>431.06</v>
+        <v>145.27</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>536</v>
+        <v>549</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E291" s="3">
-        <v>431.06</v>
+        <v>131.75</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>536</v>
+        <v>551</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="2" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E292" s="3">
-        <v>431.06</v>
+        <v>683.63</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>539</v>
+        <v>553</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="E293" s="3">
-        <v>65.12</v>
+        <v>5308.45</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="B294" s="0" t="s">
         <v>549</v>
       </c>
-      <c r="B294" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="E294" s="3">
-        <v>136.75</v>
+        <v>3256.44</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>539</v>
+        <v>558</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="E295" s="3">
-        <v>81.83</v>
+        <v>4149.12</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E296" s="3">
-        <v>822.34</v>
+        <v>269.71</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>543</v>
+        <v>440</v>
       </c>
       <c r="E297" s="3">
-        <v>354.19</v>
+        <v>1929.42</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="E298" s="3">
-        <v>287.47</v>
+        <v>4586.84</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>555</v>
+        <v>212</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>559</v>
+        <v>227</v>
       </c>
       <c r="E299" s="3">
-        <v>68.11</v>
+        <v>201.15</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>559</v>
+        <v>227</v>
       </c>
       <c r="E300" s="3">
-        <v>770.03</v>
+        <v>154.13</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>555</v>
+        <v>570</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="2" t="s">
-        <v>559</v>
+        <v>227</v>
       </c>
       <c r="E301" s="3">
-        <v>68.11</v>
+        <v>373.99</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="2" t="s">
-        <v>559</v>
+        <v>227</v>
       </c>
       <c r="E302" s="3">
-        <v>195.94</v>
+        <v>373.99</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>559</v>
+        <v>227</v>
       </c>
       <c r="E303" s="3">
-        <v>195.94</v>
+        <v>373.99</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="E304" s="3">
-        <v>537.84</v>
+        <v>2267.35</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="E305" s="3">
-        <v>1131.2</v>
+        <v>442.74</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="2" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="E306" s="3">
-        <v>1935.43</v>
+        <v>643.98</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="E307" s="3">
-        <v>145.27</v>
+        <v>333.42</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="E308" s="3">
-        <v>131.75</v>
+        <v>333.42</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="E309" s="3">
-        <v>683.63</v>
+        <v>359.91</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D310" s="2" t="s">
         <v>579</v>
       </c>
-      <c r="B310" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E310" s="3">
-        <v>4797.43</v>
+        <v>359.91</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="E311" s="3">
-        <v>5308.45</v>
+        <v>1164.64</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
         <v>585</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>586</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D312" s="2" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="E312" s="3">
-        <v>1150.8</v>
+        <v>652.83</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="E313" s="3">
-        <v>3256.44</v>
+        <v>1667.76</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D314" s="2" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="E314" s="3">
-        <v>4149.12</v>
+        <v>1681.51</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>592</v>
+        <v>579</v>
       </c>
       <c r="E315" s="3">
-        <v>6348.7</v>
+        <v>1548.25</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
       <c r="E316" s="3">
-        <v>269.71</v>
+        <v>404.93</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>462</v>
+        <v>591</v>
       </c>
       <c r="E317" s="3">
-        <v>1929.42</v>
+        <v>404.93</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="E318" s="3">
-        <v>4586.84</v>
+        <v>2614.58</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>230</v>
+        <v>594</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>245</v>
+        <v>591</v>
       </c>
       <c r="E319" s="3">
-        <v>201.15</v>
+        <v>2614.58</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>245</v>
+        <v>591</v>
       </c>
       <c r="E320" s="3">
-        <v>154.13</v>
+        <v>1484.28</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>245</v>
+        <v>591</v>
       </c>
       <c r="E321" s="3">
-        <v>373.99</v>
+        <v>1342.63</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>245</v>
+        <v>591</v>
       </c>
       <c r="E322" s="3">
-        <v>373.99</v>
+        <v>2698.35</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>245</v>
+        <v>591</v>
       </c>
       <c r="E323" s="3">
-        <v>373.99</v>
+        <v>2689.57</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="2" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="E324" s="3">
-        <v>2267.35</v>
+        <v>2698.35</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>611</v>
+        <v>591</v>
       </c>
       <c r="E325" s="3">
-        <v>442.74</v>
+        <v>2719.35</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="E326" s="3">
-        <v>643.98</v>
+        <v>2719.35</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="E327" s="3">
-        <v>333.42</v>
+        <v>2738.48</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="2" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="E328" s="3">
-        <v>333.42</v>
+        <v>746.39</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="E329" s="3">
-        <v>359.91</v>
+        <v>674.37</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="2" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="E330" s="3">
-        <v>359.91</v>
+        <v>590.21</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E331" s="3">
-        <v>1164.64</v>
+        <v>26333.71</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D332" s="2" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="E332" s="3">
-        <v>652.83</v>
+        <v>92</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="E333" s="3">
-        <v>1667.76</v>
+        <v>7948.38</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B334" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D334" s="2" t="s">
         <v>622</v>
       </c>
-      <c r="B334" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E334" s="3">
-        <v>1681.51</v>
+        <v>1251.24</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
         <v>623</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="E335" s="3">
-        <v>1548.25</v>
+        <v>746.39</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>608</v>
+        <v>626</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D336" s="2" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E336" s="3">
-        <v>404.93</v>
+        <v>311.53</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>608</v>
+        <v>629</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="2" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="E337" s="3">
-        <v>404.93</v>
+        <v>8359.43</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="2" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="E338" s="3">
-        <v>2614.58</v>
+        <v>212.2</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E339" s="3">
-        <v>2614.58</v>
+        <v>147.21</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="2" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="E340" s="3">
-        <v>1484.28</v>
+        <v>1269.84</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="E341" s="3">
-        <v>1342.63</v>
+        <v>1050.24</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D342" s="2" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E342" s="3">
-        <v>2698.35</v>
+        <v>427.21</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
       <c r="E343" s="3">
-        <v>2689.57</v>
+        <v>914.77</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D344" s="2" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E344" s="3">
-        <v>2698.35</v>
+        <v>911.65</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D345" s="2" t="s">
-        <v>625</v>
+        <v>649</v>
       </c>
       <c r="E345" s="3">
-        <v>2719.35</v>
+        <v>667.01</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="2" t="s">
-        <v>625</v>
+        <v>652</v>
       </c>
       <c r="E346" s="3">
-        <v>2719.35</v>
+        <v>8834.3</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>638</v>
+        <v>653</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>628</v>
+        <v>654</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="2" t="s">
-        <v>625</v>
+        <v>655</v>
       </c>
       <c r="E347" s="3">
-        <v>2738.48</v>
+        <v>580.02</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="2" t="s">
-        <v>625</v>
+        <v>657</v>
       </c>
       <c r="E348" s="3">
-        <v>746.39</v>
+        <v>177.15</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="2" t="s">
-        <v>625</v>
+        <v>660</v>
       </c>
       <c r="E349" s="3">
-        <v>674.37</v>
+        <v>682.58</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>642</v>
+        <v>661</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>643</v>
+        <v>662</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="E350" s="3">
-        <v>590.21</v>
+        <v>561.4</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>645</v>
+        <v>663</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>646</v>
+        <v>664</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="2" t="s">
-        <v>647</v>
+        <v>665</v>
       </c>
       <c r="E351" s="3">
-        <v>26333.71</v>
+        <v>26.34</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>648</v>
+        <v>666</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>649</v>
+        <v>667</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D352" s="2" t="s">
-        <v>650</v>
+        <v>668</v>
       </c>
       <c r="E352" s="3">
-        <v>861.23</v>
+        <v>239</v>
       </c>
       <c r="F352" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="2" t="s">
-        <v>653</v>
+        <v>670</v>
       </c>
       <c r="E353" s="3">
-        <v>92</v>
+        <v>240.43</v>
       </c>
       <c r="F353" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="2" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
       <c r="E354" s="3">
-        <v>7948.38</v>
+        <v>14251.15</v>
       </c>
       <c r="F354" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D355" s="2" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
       <c r="E355" s="3">
-        <v>1251.24</v>
+        <v>849.95</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="2" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E356" s="3">
-        <v>746.39</v>
+        <v>14833.22</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>663</v>
+        <v>679</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="2" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
       <c r="E357" s="3">
-        <v>311.53</v>
+        <v>2988.46</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>665</v>
+        <v>681</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="2" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E358" s="3">
-        <v>8359.43</v>
+        <v>3670.76</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>668</v>
+        <v>682</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>669</v>
+        <v>683</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D359" s="2" t="s">
-        <v>670</v>
+        <v>684</v>
       </c>
       <c r="E359" s="3">
-        <v>212.2</v>
+        <v>1562.53</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>671</v>
+        <v>685</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D360" s="2" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="E360" s="3">
-        <v>147.21</v>
+        <v>2899.03</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>674</v>
+        <v>687</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D361" s="2" t="s">
-        <v>675</v>
+        <v>486</v>
       </c>
       <c r="E361" s="3">
-        <v>1269.84</v>
+        <v>4623.51</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>678</v>
+        <v>486</v>
       </c>
       <c r="E362" s="3">
-        <v>1050.24</v>
+        <v>5294.74</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>677</v>
+        <v>690</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>664</v>
+        <v>486</v>
       </c>
       <c r="E363" s="3">
-        <v>427.21</v>
+        <v>4981.3</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D364" s="2" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="E364" s="3">
-        <v>914.77</v>
+        <v>559.27</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>681</v>
+        <v>695</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>664</v>
+        <v>696</v>
       </c>
       <c r="E365" s="3">
-        <v>911.65</v>
+        <v>466.96</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D366" s="2" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="E366" s="3">
-        <v>667.01</v>
+        <v>269.93</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="E367" s="3">
-        <v>8834.3</v>
+        <v>2357.96</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>691</v>
+        <v>703</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D368" s="2" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="E368" s="3">
-        <v>580.02</v>
+        <v>7013.64</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>688</v>
+        <v>703</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="E369" s="3">
-        <v>177.15</v>
+        <v>577.28</v>
       </c>
       <c r="F369" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>695</v>
+        <v>707</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>696</v>
+        <v>708</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="2" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="E370" s="3">
-        <v>682.58</v>
+        <v>340.28</v>
       </c>
       <c r="F370" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>698</v>
+        <v>709</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>694</v>
+        <v>675</v>
       </c>
       <c r="E371" s="3">
-        <v>561.4</v>
+        <v>215.05</v>
       </c>
       <c r="F371" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>701</v>
+        <v>275</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D372" s="2" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="E372" s="3">
-        <v>26.34</v>
+        <v>1672.39</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="E373" s="3">
-        <v>239</v>
+        <v>1200.17</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D374" s="2" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="E374" s="3">
-        <v>240.43</v>
+        <v>2075.67</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="E375" s="3">
-        <v>14251.15</v>
+        <v>1744.93</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="2" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="E376" s="3">
-        <v>849.95</v>
+        <v>1985.69</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="E377" s="3">
-        <v>14833.22</v>
+        <v>12506.05</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D378" s="2" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="E378" s="3">
-        <v>2988.46</v>
+        <v>14000.1</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>716</v>
+        <v>727</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>705</v>
+        <v>728</v>
       </c>
       <c r="E379" s="3">
-        <v>3670.76</v>
+        <v>592.09</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>721</v>
+        <v>579</v>
       </c>
       <c r="E380" s="3">
-        <v>1562.53</v>
+        <v>892.12</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="E381" s="3">
-        <v>2899.03</v>
+        <v>2361.5</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="2" t="s">
-        <v>508</v>
+        <v>735</v>
       </c>
       <c r="E382" s="3">
-        <v>4623.51</v>
+        <v>21.23</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>725</v>
+        <v>736</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>724</v>
+        <v>737</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>508</v>
+        <v>738</v>
       </c>
       <c r="E383" s="3">
-        <v>5294.74</v>
+        <v>11129.74</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>726</v>
+        <v>739</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>727</v>
+        <v>740</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D384" s="2" t="s">
-        <v>508</v>
+        <v>738</v>
       </c>
       <c r="E384" s="3">
-        <v>4981.3</v>
+        <v>95.13</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>728</v>
+        <v>741</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>729</v>
+        <v>742</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="2" t="s">
-        <v>730</v>
+        <v>743</v>
       </c>
       <c r="E385" s="3">
-        <v>559.27</v>
+        <v>5413.94</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>731</v>
+        <v>744</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>732</v>
+        <v>745</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D386" s="2" t="s">
-        <v>733</v>
+        <v>207</v>
       </c>
       <c r="E386" s="3">
-        <v>466.96</v>
+        <v>6818.44</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>736</v>
+        <v>329</v>
       </c>
       <c r="E387" s="3">
-        <v>269.93</v>
+        <v>2514.84</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D388" s="2" t="s">
-        <v>738</v>
+        <v>440</v>
       </c>
       <c r="E388" s="3">
-        <v>2357.96</v>
+        <v>213.43</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>741</v>
+        <v>292</v>
       </c>
       <c r="E389" s="3">
-        <v>7013.64</v>
+        <v>7624.47</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D390" s="2" t="s">
-        <v>743</v>
+        <v>292</v>
       </c>
       <c r="E390" s="3">
-        <v>577.28</v>
+        <v>7727.07</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="E391" s="3">
-        <v>340.28</v>
+        <v>67.17</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D392" s="2" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="E392" s="3">
-        <v>215.05</v>
+        <v>16.64</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>293</v>
+        <v>758</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="E393" s="3">
-        <v>1672.39</v>
+        <v>6908.51</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E394" s="3">
-        <v>1200.17</v>
+        <v>6908.51</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>748</v>
+        <v>292</v>
       </c>
       <c r="E395" s="3">
-        <v>2075.67</v>
+        <v>9637.04</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>748</v>
+        <v>292</v>
       </c>
       <c r="E396" s="3">
-        <v>1744.93</v>
+        <v>5697.27</v>
       </c>
       <c r="F396" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="B397" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C397" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D397" s="2" t="s">
         <v>755</v>
       </c>
-      <c r="C397" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E397" s="3">
-        <v>1985.69</v>
+        <v>6300.57</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D398" s="2" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="E398" s="3">
-        <v>12506.05</v>
+        <v>117.23</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E399" s="3">
-        <v>14000.1</v>
+        <v>117.23</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D400" s="2" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="E400" s="3">
-        <v>592.09</v>
+        <v>117.23</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>613</v>
+        <v>770</v>
       </c>
       <c r="E401" s="3">
-        <v>892.12</v>
+        <v>39.41</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D402" s="2" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E402" s="3">
-        <v>2361.5</v>
+        <v>39.41</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="B403" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="C403" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D403" s="2" t="s">
         <v>770</v>
       </c>
-      <c r="B403" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E403" s="3">
-        <v>21.23</v>
+        <v>203.63</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
         <v>773</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>774</v>
+        <v>244</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D404" s="2" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="E404" s="3">
-        <v>11129.74</v>
+        <v>670.99</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="E405" s="3">
-        <v>95.13</v>
+        <v>10324.53</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>779</v>
+        <v>437</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D406" s="2" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="E406" s="3">
-        <v>5413.94</v>
+        <v>1.7</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>225</v>
+        <v>770</v>
       </c>
       <c r="E407" s="3">
-        <v>6818.44</v>
+        <v>11047.5</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>784</v>
+        <v>437</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>349</v>
+        <v>227</v>
       </c>
       <c r="E408" s="3">
-        <v>2514.84</v>
+        <v>3.42</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>786</v>
+        <v>437</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>462</v>
+        <v>781</v>
       </c>
       <c r="E409" s="3">
-        <v>213.43</v>
+        <v>84.47</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D410" s="2" t="s">
-        <v>310</v>
+        <v>784</v>
       </c>
       <c r="E410" s="3">
-        <v>7624.47</v>
+        <v>83.89</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>310</v>
+        <v>227</v>
       </c>
       <c r="E411" s="3">
-        <v>7727.07</v>
+        <v>3.42</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E412" s="3">
-        <v>67.17</v>
+        <v>1.7</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E413" s="3">
-        <v>16.64</v>
+        <v>1.7</v>
       </c>
       <c r="F413" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>795</v>
+        <v>783</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E414" s="3">
-        <v>6908.51</v>
+        <v>1.7</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>795</v>
+        <v>783</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E415" s="3">
-        <v>6908.51</v>
+        <v>1.7</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>310</v>
+        <v>227</v>
       </c>
       <c r="E416" s="3">
-        <v>9637.04</v>
+        <v>273.75</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>798</v>
+        <v>483</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>310</v>
+        <v>793</v>
       </c>
       <c r="E417" s="3">
-        <v>5697.27</v>
+        <v>2682.68</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>798</v>
+        <v>483</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>792</v>
+        <v>314</v>
       </c>
       <c r="E418" s="3">
-        <v>6300.57</v>
+        <v>599.4</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="E419" s="3">
-        <v>117.23</v>
+        <v>6779.87</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="E420" s="3">
-        <v>117.23</v>
+        <v>2665.78</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>802</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>792</v>
+        <v>323</v>
       </c>
       <c r="E421" s="3">
-        <v>117.23</v>
+        <v>2139.94</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D422" s="2" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="E422" s="3">
-        <v>39.41</v>
+        <v>1716.59</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>807</v>
+        <v>323</v>
       </c>
       <c r="E423" s="3">
-        <v>39.41</v>
+        <v>455.95</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D424" s="2" t="s">
-        <v>807</v>
+        <v>323</v>
       </c>
       <c r="E424" s="3">
-        <v>203.63</v>
+        <v>455.95</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>262</v>
+        <v>808</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>807</v>
+        <v>323</v>
       </c>
       <c r="E425" s="3">
-        <v>670.99</v>
+        <v>14291.76</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E426" s="3">
-        <v>10324.53</v>
+        <v>10385.53</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>459</v>
+        <v>594</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="E427" s="3">
-        <v>1.7</v>
+        <v>126.85</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>815</v>
+        <v>594</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D428" s="2" t="s">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="E428" s="3">
-        <v>11047.5</v>
+        <v>126.85</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>459</v>
+        <v>814</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E429" s="3">
-        <v>3.42</v>
+        <v>1629.24</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>459</v>
+        <v>814</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D430" s="2" t="s">
-        <v>818</v>
+        <v>755</v>
       </c>
       <c r="E430" s="3">
-        <v>84.47</v>
+        <v>1629.24</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>820</v>
+        <v>248</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>821</v>
+        <v>755</v>
       </c>
       <c r="E431" s="3">
-        <v>83.89</v>
+        <v>126.85</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D432" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E432" s="3">
-        <v>3.42</v>
+        <v>3619.33</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D433" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E433" s="3">
-        <v>1.7</v>
+        <v>3619.33</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D434" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E434" s="3">
-        <v>1.7</v>
+        <v>3619.33</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D435" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E435" s="3">
-        <v>1.7</v>
+        <v>4691.61</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>820</v>
+        <v>135</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D436" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E436" s="3">
-        <v>1.7</v>
+        <v>1325.05</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>828</v>
+        <v>135</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E437" s="3">
-        <v>273.75</v>
+        <v>706.5</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>505</v>
+        <v>135</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D438" s="2" t="s">
-        <v>830</v>
+        <v>755</v>
       </c>
       <c r="E438" s="3">
-        <v>2782.68</v>
+        <v>346.79</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>505</v>
+        <v>135</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D439" s="2" t="s">
-        <v>334</v>
+        <v>755</v>
       </c>
       <c r="E439" s="3">
-        <v>599.4</v>
+        <v>346.79</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>833</v>
+        <v>135</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>834</v>
+        <v>755</v>
       </c>
       <c r="E440" s="3">
-        <v>6779.87</v>
+        <v>346.79</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D441" s="2" t="s">
-        <v>837</v>
+        <v>755</v>
       </c>
       <c r="E441" s="3">
-        <v>2665.78</v>
+        <v>260.14</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D442" s="2" t="s">
-        <v>343</v>
+        <v>755</v>
       </c>
       <c r="E442" s="3">
-        <v>2139.94</v>
+        <v>260.14</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D443" s="2" t="s">
-        <v>841</v>
+        <v>755</v>
       </c>
       <c r="E443" s="3">
-        <v>1716.59</v>
+        <v>402.26</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D444" s="2" t="s">
-        <v>343</v>
+        <v>755</v>
       </c>
       <c r="E444" s="3">
-        <v>455.95</v>
+        <v>57.86</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D445" s="2" t="s">
-        <v>343</v>
+        <v>755</v>
       </c>
       <c r="E445" s="3">
-        <v>455.95</v>
+        <v>376.65</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D446" s="2" t="s">
-        <v>343</v>
+        <v>755</v>
       </c>
       <c r="E446" s="3">
-        <v>14291.76</v>
+        <v>376.65</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>847</v>
+        <v>831</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D447" s="2" t="s">
-        <v>349</v>
+        <v>755</v>
       </c>
       <c r="E447" s="3">
-        <v>10385.53</v>
+        <v>812.63</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>628</v>
+        <v>831</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D448" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E448" s="3">
-        <v>126.85</v>
+        <v>376.65</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>628</v>
+        <v>831</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D449" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E449" s="3">
-        <v>126.85</v>
+        <v>376.65</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>851</v>
+        <v>831</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D450" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E450" s="3">
-        <v>1629.24</v>
+        <v>781.47</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>852</v>
+        <v>839</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>851</v>
+        <v>135</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D451" s="2" t="s">
-        <v>792</v>
+        <v>840</v>
       </c>
       <c r="E451" s="3">
-        <v>1629.24</v>
+        <v>4306.55</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>266</v>
+        <v>135</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D452" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E452" s="3">
-        <v>126.85</v>
+        <v>346.91</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>854</v>
+        <v>842</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>855</v>
+        <v>135</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D453" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E453" s="3">
-        <v>3619.33</v>
+        <v>737.66</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>856</v>
+        <v>843</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>855</v>
+        <v>135</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D454" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E454" s="3">
-        <v>3619.33</v>
+        <v>737.84</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>857</v>
+        <v>844</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>855</v>
+        <v>135</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D455" s="2" t="s">
-        <v>792</v>
+        <v>845</v>
       </c>
       <c r="E455" s="3">
-        <v>3619.33</v>
+        <v>1451.7</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>858</v>
+        <v>846</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>855</v>
+        <v>135</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D456" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E456" s="3">
-        <v>4691.61</v>
+        <v>737.84</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>859</v>
+        <v>847</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D457" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E457" s="3">
-        <v>1325.05</v>
+        <v>737.84</v>
       </c>
       <c r="F457" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>860</v>
+        <v>848</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>138</v>
+        <v>831</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D458" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E458" s="3">
-        <v>706.5</v>
+        <v>812.63</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>861</v>
+        <v>849</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>138</v>
+        <v>765</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D459" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E459" s="3">
-        <v>346.79</v>
+        <v>176.1</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>862</v>
+        <v>850</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>138</v>
+        <v>851</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D460" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E460" s="3">
-        <v>346.79</v>
+        <v>126.85</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>863</v>
+        <v>852</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>138</v>
+        <v>851</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D461" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E461" s="3">
-        <v>346.79</v>
+        <v>110.4</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>864</v>
+        <v>853</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>865</v>
+        <v>854</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D462" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E462" s="3">
-        <v>260.14</v>
+        <v>7435.56</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>866</v>
+        <v>855</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>865</v>
+        <v>856</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D463" s="2" t="s">
-        <v>792</v>
+        <v>857</v>
       </c>
       <c r="E463" s="3">
-        <v>260.14</v>
+        <v>9180.69</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>867</v>
+        <v>858</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>868</v>
+        <v>859</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D464" s="2" t="s">
-        <v>792</v>
+        <v>860</v>
       </c>
       <c r="E464" s="3">
-        <v>402.26</v>
+        <v>874.54</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>868</v>
+        <v>859</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D465" s="2" t="s">
-        <v>792</v>
+        <v>860</v>
       </c>
       <c r="E465" s="3">
-        <v>57.86</v>
+        <v>898.19</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D466" s="2" t="s">
-        <v>792</v>
+        <v>864</v>
       </c>
       <c r="E466" s="3">
-        <v>376.65</v>
+        <v>17.38</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D467" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E467" s="3">
-        <v>376.65</v>
+        <v>138.76</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>868</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D468" s="2" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="E468" s="3">
-        <v>812.63</v>
+        <v>10141.51</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D469" s="2" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="E469" s="3">
-        <v>376.65</v>
+        <v>9620.03</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D470" s="2" t="s">
-        <v>792</v>
+        <v>873</v>
       </c>
       <c r="E470" s="3">
-        <v>376.65</v>
+        <v>825.21</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D471" s="2" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="E471" s="3">
-        <v>781.47</v>
+        <v>23.37</v>
       </c>
       <c r="F471" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="B472" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="B472" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C472" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D472" s="2" t="s">
-        <v>877</v>
+        <v>770</v>
       </c>
       <c r="E472" s="3">
-        <v>4306.55</v>
+        <v>426.24</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>138</v>
+        <v>544</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D473" s="2" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="E473" s="3">
-        <v>346.91</v>
+        <v>39.41</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="B474" s="0" t="s">
         <v>879</v>
       </c>
-      <c r="B474" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C474" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D474" s="2" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="E474" s="3">
-        <v>737.66</v>
+        <v>625.49</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
         <v>880</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>138</v>
+        <v>244</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D475" s="2" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="E475" s="3">
-        <v>737.84</v>
+        <v>834.76</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
         <v>881</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>138</v>
+        <v>882</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D476" s="2" t="s">
-        <v>882</v>
+        <v>770</v>
       </c>
       <c r="E476" s="3">
-        <v>1451.7</v>
+        <v>123.47</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
         <v>883</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>138</v>
+        <v>226</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D477" s="2" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="E477" s="3">
-        <v>737.84</v>
+        <v>1126.14</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>884</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>138</v>
+        <v>885</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D478" s="2" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="E478" s="3">
-        <v>737.84</v>
+        <v>1342</v>
       </c>
       <c r="F478" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>868</v>
+        <v>887</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D479" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E479" s="3">
-        <v>812.63</v>
+        <v>889.67</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>802</v>
+        <v>889</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D480" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E480" s="3">
-        <v>176.1</v>
+        <v>888.53</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D481" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E481" s="3">
-        <v>126.85</v>
+        <v>889.67</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D482" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E482" s="3">
-        <v>110.4</v>
+        <v>721.15</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D483" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E483" s="3">
-        <v>7435.56</v>
+        <v>1047.92</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D484" s="2" t="s">
-        <v>894</v>
+        <v>227</v>
       </c>
       <c r="E484" s="3">
-        <v>9180.69</v>
+        <v>1047.94</v>
       </c>
       <c r="F484" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D485" s="2" t="s">
-        <v>897</v>
+        <v>227</v>
       </c>
       <c r="E485" s="3">
-        <v>874.54</v>
+        <v>1047.94</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>898</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>896</v>
+        <v>248</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D486" s="2" t="s">
-        <v>897</v>
+        <v>227</v>
       </c>
       <c r="E486" s="3">
-        <v>898.19</v>
+        <v>407.42</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
         <v>899</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>900</v>
+        <v>437</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D487" s="2" t="s">
-        <v>901</v>
+        <v>440</v>
       </c>
       <c r="E487" s="3">
-        <v>17.38</v>
+        <v>0.55</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D488" s="2" t="s">
-        <v>792</v>
+        <v>440</v>
       </c>
       <c r="E488" s="3">
-        <v>138.76</v>
+        <v>1.13</v>
       </c>
       <c r="F488" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>905</v>
+        <v>876</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D489" s="2" t="s">
-        <v>792</v>
+        <v>227</v>
       </c>
       <c r="E489" s="3">
-        <v>10141.51</v>
+        <v>20.75</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D490" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E490" s="3">
-        <v>9620.03</v>
+        <v>266.44</v>
       </c>
       <c r="F490" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D491" s="2" t="s">
-        <v>910</v>
+        <v>329</v>
       </c>
       <c r="E491" s="3">
-        <v>825.21</v>
+        <v>266.44</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D492" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E492" s="3">
-        <v>23.37</v>
+        <v>266.44</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D493" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E493" s="3">
-        <v>426.24</v>
+        <v>12517.67</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>571</v>
+        <v>904</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D494" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E494" s="3">
-        <v>39.41</v>
+        <v>266.44</v>
       </c>
       <c r="F494" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>916</v>
+        <v>904</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D495" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E495" s="3">
-        <v>625.49</v>
+        <v>266.44</v>
       </c>
       <c r="F495" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>917</v>
+        <v>911</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>262</v>
+        <v>912</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D496" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E496" s="3">
-        <v>834.76</v>
+        <v>18.81</v>
       </c>
       <c r="F496" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>919</v>
+        <v>912</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D497" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E497" s="3">
-        <v>123.47</v>
+        <v>144.3</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>244</v>
+        <v>912</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D498" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E498" s="3">
-        <v>1126.14</v>
+        <v>127.95</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>922</v>
+        <v>916</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D499" s="2" t="s">
-        <v>807</v>
+        <v>329</v>
       </c>
       <c r="E499" s="3">
-        <v>1342</v>
+        <v>232.51</v>
       </c>
       <c r="F499" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>923</v>
+        <v>917</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>924</v>
+        <v>918</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D500" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E500" s="3">
-        <v>889.67</v>
+        <v>333.31</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>926</v>
+        <v>920</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D501" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E501" s="3">
-        <v>888.53</v>
+        <v>9076.43</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>927</v>
+        <v>921</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>928</v>
+        <v>922</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D502" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E502" s="3">
-        <v>889.67</v>
+        <v>38.96</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>929</v>
+        <v>923</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>930</v>
+        <v>924</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D503" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E503" s="3">
-        <v>721.15</v>
+        <v>567.85</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D504" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E504" s="3">
-        <v>1047.92</v>
+        <v>567.85</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D505" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E505" s="3">
-        <v>1047.94</v>
+        <v>1643.46</v>
       </c>
       <c r="F505" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D506" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E506" s="3">
-        <v>1047.94</v>
+        <v>786.4</v>
       </c>
       <c r="F506" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>935</v>
+        <v>929</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>266</v>
+        <v>927</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E507" s="3">
-        <v>407.42</v>
+        <v>786.4</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>459</v>
+        <v>927</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D508" s="2" t="s">
-        <v>462</v>
+        <v>755</v>
       </c>
       <c r="E508" s="3">
-        <v>0.55</v>
+        <v>786.4</v>
       </c>
       <c r="F508" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>938</v>
+        <v>932</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D509" s="2" t="s">
-        <v>462</v>
+        <v>755</v>
       </c>
       <c r="E509" s="3">
-        <v>1.13</v>
+        <v>481.29</v>
       </c>
       <c r="F509" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>939</v>
+        <v>933</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>913</v>
+        <v>212</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D510" s="2" t="s">
-        <v>245</v>
+        <v>755</v>
       </c>
       <c r="E510" s="3">
-        <v>20.75</v>
+        <v>9585.01</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D511" s="2" t="s">
-        <v>349</v>
+        <v>755</v>
       </c>
       <c r="E511" s="3">
-        <v>266.44</v>
+        <v>38.96</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>942</v>
+        <v>936</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D512" s="2" t="s">
-        <v>349</v>
+        <v>755</v>
       </c>
       <c r="E512" s="3">
-        <v>266.44</v>
+        <v>38.96</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D513" s="2" t="s">
-        <v>349</v>
+        <v>939</v>
       </c>
       <c r="E513" s="3">
-        <v>266.44</v>
+        <v>3146.86</v>
       </c>
       <c r="F513" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>945</v>
+        <v>938</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D514" s="2" t="s">
-        <v>349</v>
+        <v>755</v>
       </c>
       <c r="E514" s="3">
-        <v>12517.67</v>
+        <v>38.96</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D515" s="2" t="s">
-        <v>349</v>
+        <v>770</v>
       </c>
       <c r="E515" s="3">
-        <v>266.44</v>
+        <v>18.73</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D516" s="2" t="s">
-        <v>349</v>
+        <v>944</v>
       </c>
       <c r="E516" s="3">
-        <v>266.44</v>
+        <v>309.54</v>
       </c>
       <c r="F516" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>949</v>
+        <v>942</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D517" s="2" t="s">
-        <v>349</v>
+        <v>770</v>
       </c>
       <c r="E517" s="3">
-        <v>18.81</v>
+        <v>18.3</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>949</v>
+        <v>942</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D518" s="2" t="s">
-        <v>349</v>
+        <v>770</v>
       </c>
       <c r="E518" s="3">
-        <v>144.3</v>
+        <v>18.73</v>
       </c>
       <c r="F518" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>949</v>
+        <v>872</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>349</v>
+        <v>948</v>
       </c>
       <c r="E519" s="3">
-        <v>127.95</v>
+        <v>388.96</v>
       </c>
       <c r="F519" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D520" s="2" t="s">
-        <v>349</v>
+        <v>770</v>
       </c>
       <c r="E520" s="3">
-        <v>232.51</v>
+        <v>757.19</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>955</v>
+        <v>541</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D521" s="2" t="s">
-        <v>792</v>
+        <v>952</v>
       </c>
       <c r="E521" s="3">
-        <v>333.31</v>
+        <v>7.07</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D522" s="2" t="s">
-        <v>792</v>
+        <v>955</v>
       </c>
       <c r="E522" s="3">
-        <v>9076.43</v>
+        <v>5321.13</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="C523" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D523" s="2" t="s">
         <v>958</v>
       </c>
-      <c r="B523" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E523" s="3">
-        <v>38.96</v>
+        <v>6429.13</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>960</v>
       </c>
-      <c r="B524" s="0" t="s">
+      <c r="C524" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D524" s="2" t="s">
         <v>961</v>
       </c>
-      <c r="C524" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E524" s="3">
-        <v>567.85</v>
+        <v>1611.54</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
         <v>962</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D525" s="2" t="s">
-        <v>792</v>
+        <v>964</v>
       </c>
       <c r="E525" s="3">
-        <v>567.85</v>
+        <v>2179.63</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D526" s="2" t="s">
-        <v>792</v>
+        <v>967</v>
       </c>
       <c r="E526" s="3">
-        <v>1643.46</v>
+        <v>131.73</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D527" s="2" t="s">
-        <v>792</v>
+        <v>970</v>
       </c>
       <c r="E527" s="3">
-        <v>786.4</v>
+        <v>1397.73</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>964</v>
+        <v>749</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D528" s="2" t="s">
-        <v>792</v>
+        <v>972</v>
       </c>
       <c r="E528" s="3">
-        <v>786.4</v>
+        <v>17578.56</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>964</v>
+        <v>749</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D529" s="2" t="s">
-        <v>792</v>
+        <v>974</v>
       </c>
       <c r="E529" s="3">
-        <v>786.4</v>
+        <v>45334.95</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D530" s="2" t="s">
-        <v>792</v>
+        <v>977</v>
       </c>
       <c r="E530" s="3">
-        <v>481.29</v>
+        <v>1077.94</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>230</v>
+        <v>979</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D531" s="2" t="s">
-        <v>792</v>
+        <v>980</v>
       </c>
       <c r="E531" s="3">
-        <v>9585.01</v>
+        <v>9445.65</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D532" s="2" t="s">
-        <v>792</v>
+        <v>616</v>
       </c>
       <c r="E532" s="3">
-        <v>38.96</v>
+        <v>559.73</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>972</v>
+        <v>984</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D533" s="2" t="s">
-        <v>792</v>
+        <v>985</v>
       </c>
       <c r="E533" s="3">
-        <v>38.96</v>
+        <v>2104.38</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D534" s="2" t="s">
-        <v>976</v>
+        <v>988</v>
       </c>
       <c r="E534" s="3">
-        <v>3146.86</v>
+        <v>79.74</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>977</v>
+        <v>989</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D535" s="2" t="s">
-        <v>792</v>
+        <v>991</v>
       </c>
       <c r="E535" s="3">
-        <v>38.96</v>
+        <v>3569.57</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>978</v>
+        <v>992</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D536" s="2" t="s">
-        <v>807</v>
+        <v>616</v>
       </c>
       <c r="E536" s="3">
-        <v>18.73</v>
+        <v>150.9</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>979</v>
+        <v>994</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D537" s="2" t="s">
-        <v>981</v>
+        <v>995</v>
       </c>
       <c r="E537" s="3">
-        <v>309.54</v>
+        <v>3346.04</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>982</v>
+        <v>996</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>979</v>
+        <v>994</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D538" s="2" t="s">
-        <v>807</v>
+        <v>627</v>
       </c>
       <c r="E538" s="3">
-        <v>18.3</v>
+        <v>1068.07</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>983</v>
+        <v>997</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>979</v>
+        <v>998</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D539" s="2" t="s">
-        <v>807</v>
+        <v>999</v>
       </c>
       <c r="E539" s="3">
-        <v>18.73</v>
+        <v>2410.04</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>984</v>
+        <v>1000</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>909</v>
+        <v>1001</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D540" s="2" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="E540" s="3">
-        <v>388.96</v>
+        <v>4628.91</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>987</v>
+        <v>1001</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D541" s="2" t="s">
-        <v>807</v>
+        <v>579</v>
       </c>
       <c r="E541" s="3">
-        <v>757.19</v>
+        <v>550.47</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>988</v>
+        <v>1004</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>568</v>
+        <v>1005</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D542" s="2" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="E542" s="3">
-        <v>7.07</v>
+        <v>727.11</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>990</v>
+        <v>1007</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>991</v>
+        <v>1008</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D543" s="2" t="s">
-        <v>992</v>
+        <v>579</v>
       </c>
       <c r="E543" s="3">
-        <v>5321.13</v>
+        <v>1060.95</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>993</v>
+        <v>1009</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>994</v>
+        <v>1010</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D544" s="2" t="s">
-        <v>995</v>
+        <v>1011</v>
       </c>
       <c r="E544" s="3">
-        <v>6429.13</v>
+        <v>46.97</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>996</v>
+        <v>1012</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D545" s="2" t="s">
-        <v>998</v>
+        <v>1013</v>
       </c>
       <c r="E545" s="3">
-        <v>1611.54</v>
+        <v>17051.07</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>999</v>
+        <v>1014</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D546" s="2" t="s">
-        <v>1001</v>
+        <v>1011</v>
       </c>
       <c r="E546" s="3">
-        <v>2204.63</v>
+        <v>1563.57</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1002</v>
+        <v>1015</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D547" s="2" t="s">
-        <v>1004</v>
+        <v>1017</v>
       </c>
       <c r="E547" s="3">
-        <v>156.73</v>
+        <v>46</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1006</v>
+        <v>1019</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D548" s="2" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="E548" s="3">
-        <v>1397.73</v>
+        <v>2535.52</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>786</v>
+        <v>1022</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>1009</v>
+        <v>1023</v>
       </c>
       <c r="E549" s="3">
-        <v>17578.56</v>
+        <v>160.51</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1010</v>
+        <v>1024</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>786</v>
+        <v>1025</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D550" s="2" t="s">
-        <v>1011</v>
+        <v>1026</v>
       </c>
       <c r="E550" s="3">
-        <v>45334.95</v>
+        <v>200.59</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1012</v>
+        <v>1027</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D551" s="2" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="E551" s="3">
-        <v>1077.94</v>
+        <v>209.09</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1016</v>
+        <v>1025</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D552" s="2" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="E552" s="3">
-        <v>9445.65</v>
+        <v>3367.19</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D553" s="2" t="s">
-        <v>653</v>
+        <v>1031</v>
       </c>
       <c r="E553" s="3">
-        <v>759.73</v>
+        <v>1799.75</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D554" s="2" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
       <c r="E554" s="3">
-        <v>2104.38</v>
+        <v>9503.15</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D555" s="2" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E555" s="3">
-        <v>483.84</v>
+        <v>5161.48</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C556" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D556" s="2" t="s">
         <v>1026</v>
       </c>
-      <c r="B556" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E556" s="3">
-        <v>3569.57</v>
+        <v>4606.04</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D557" s="2" t="s">
-        <v>653</v>
+        <v>1040</v>
       </c>
       <c r="E557" s="3">
-        <v>150.9</v>
+        <v>148.81</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1030</v>
+        <v>1041</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1031</v>
+        <v>1039</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D558" s="2" t="s">
-        <v>1032</v>
+        <v>1042</v>
       </c>
       <c r="E558" s="3">
-        <v>3346.04</v>
+        <v>2174.18</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1033</v>
+        <v>1043</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1031</v>
+        <v>1044</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D559" s="2" t="s">
-        <v>664</v>
+        <v>1045</v>
       </c>
       <c r="E559" s="3">
-        <v>1068.07</v>
+        <v>60.1</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1035</v>
+        <v>1047</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D560" s="2" t="s">
-        <v>1036</v>
+        <v>1023</v>
       </c>
       <c r="E560" s="3">
-        <v>2410.04</v>
+        <v>3172.89</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1037</v>
+        <v>1048</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1038</v>
+        <v>1049</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>1039</v>
+        <v>1050</v>
       </c>
       <c r="E561" s="3">
-        <v>4628.91</v>
+        <v>1368.31</v>
       </c>
       <c r="F561" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1040</v>
+        <v>1051</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1038</v>
+        <v>1052</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D562" s="2" t="s">
-        <v>613</v>
+        <v>1053</v>
       </c>
       <c r="E562" s="3">
-        <v>550.47</v>
+        <v>2349.7</v>
       </c>
       <c r="F562" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1042</v>
+        <v>1055</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>1043</v>
+        <v>1056</v>
       </c>
       <c r="E563" s="3">
-        <v>727.11</v>
+        <v>5716.95</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D564" s="2" t="s">
-        <v>613</v>
+        <v>1058</v>
       </c>
       <c r="E564" s="3">
-        <v>1060.95</v>
+        <v>430.34</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1046</v>
+        <v>1059</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D565" s="2" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="E565" s="3">
-        <v>46.97</v>
+        <v>420.08</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1049</v>
+        <v>1060</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D566" s="2" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="E566" s="3">
-        <v>17051.07</v>
+        <v>2874.26</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1047</v>
+        <v>1064</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D567" s="2" t="s">
-        <v>1048</v>
+        <v>440</v>
       </c>
       <c r="E567" s="3">
-        <v>1563.57</v>
+        <v>41.18</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1053</v>
+        <v>1064</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D568" s="2" t="s">
-        <v>1054</v>
+        <v>440</v>
       </c>
       <c r="E568" s="3">
-        <v>46</v>
+        <v>41.18</v>
       </c>
       <c r="F568" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1055</v>
+        <v>1066</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D569" s="2" t="s">
-        <v>1057</v>
+        <v>440</v>
       </c>
       <c r="E569" s="3">
-        <v>2535.52</v>
+        <v>41.18</v>
       </c>
       <c r="F569" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1058</v>
+        <v>1067</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D570" s="2" t="s">
-        <v>1060</v>
+        <v>440</v>
       </c>
       <c r="E570" s="3">
-        <v>160.51</v>
+        <v>41.18</v>
       </c>
       <c r="F570" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>1063</v>
+        <v>440</v>
       </c>
       <c r="E571" s="3">
-        <v>200.59</v>
+        <v>2.47</v>
       </c>
       <c r="F571" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D572" s="2" t="s">
-        <v>1063</v>
+        <v>440</v>
       </c>
       <c r="E572" s="3">
-        <v>209.09</v>
+        <v>2.47</v>
       </c>
       <c r="F572" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D573" s="2" t="s">
-        <v>1066</v>
+        <v>440</v>
       </c>
       <c r="E573" s="3">
-        <v>3367.19</v>
+        <v>2.41</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D574" s="2" t="s">
-        <v>1068</v>
+        <v>440</v>
       </c>
       <c r="E574" s="3">
-        <v>1799.75</v>
+        <v>2.39</v>
       </c>
       <c r="F574" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D575" s="2" t="s">
-        <v>1071</v>
+        <v>440</v>
       </c>
       <c r="E575" s="3">
-        <v>9503.15</v>
+        <v>18.81</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D576" s="2" t="s">
-        <v>1063</v>
+        <v>440</v>
       </c>
       <c r="E576" s="3">
-        <v>5161.48</v>
+        <v>18.81</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D577" s="2" t="s">
-        <v>1063</v>
+        <v>1078</v>
       </c>
       <c r="E577" s="3">
-        <v>4606.04</v>
+        <v>551.94</v>
       </c>
       <c r="F577" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D578" s="2" t="s">
-        <v>1077</v>
+        <v>755</v>
       </c>
       <c r="E578" s="3">
-        <v>148.81</v>
+        <v>3873.79</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>1079</v>
+        <v>755</v>
       </c>
       <c r="E579" s="3">
-        <v>2174.18</v>
+        <v>751.26</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D580" s="2" t="s">
-        <v>1082</v>
+        <v>770</v>
       </c>
       <c r="E580" s="3">
-        <v>60.1</v>
+        <v>8441.21</v>
       </c>
       <c r="F580" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>1060</v>
+        <v>329</v>
       </c>
       <c r="E581" s="3">
-        <v>3172.89</v>
+        <v>1904.93</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D582" s="2" t="s">
-        <v>1087</v>
+        <v>329</v>
       </c>
       <c r="E582" s="3">
-        <v>1368.31</v>
+        <v>297.9</v>
       </c>
       <c r="F582" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B583" s="0" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D583" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="E583" s="3">
-        <v>2349.7</v>
+        <v>5811.04</v>
       </c>
       <c r="F583" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D584" s="2" t="s">
-        <v>1093</v>
+        <v>329</v>
       </c>
       <c r="E584" s="3">
-        <v>5716.95</v>
+        <v>281.53</v>
       </c>
       <c r="F584" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D585" s="2" t="s">
-        <v>1095</v>
+        <v>329</v>
       </c>
       <c r="E585" s="3">
-        <v>430.34</v>
+        <v>281.53</v>
       </c>
       <c r="F585" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D586" s="2" t="s">
-        <v>1095</v>
+        <v>329</v>
       </c>
       <c r="E586" s="3">
-        <v>420.08</v>
+        <v>6046.29</v>
       </c>
       <c r="F586" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B587" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C587" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D587" s="2" t="s">
         <v>1097</v>
       </c>
-      <c r="B587" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E587" s="3">
-        <v>2874.26</v>
+        <v>25192.52</v>
       </c>
       <c r="F587" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C588" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D588" s="2" t="s">
         <v>1100</v>
       </c>
-      <c r="B588" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E588" s="3">
-        <v>41.18</v>
+        <v>181.54</v>
       </c>
       <c r="F588" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B589" s="0" t="s">
         <v>1102</v>
       </c>
-      <c r="B589" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C589" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D589" s="2" t="s">
-        <v>462</v>
+        <v>1100</v>
       </c>
       <c r="E589" s="3">
-        <v>41.18</v>
+        <v>181.54</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D590" s="2" t="s">
-        <v>462</v>
+        <v>1105</v>
       </c>
       <c r="E590" s="3">
-        <v>41.18</v>
+        <v>47.64</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B591" s="0" t="s">
         <v>1104</v>
       </c>
-      <c r="B591" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C591" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D591" s="2" t="s">
-        <v>462</v>
+        <v>1105</v>
       </c>
       <c r="E591" s="3">
-        <v>41.18</v>
+        <v>47.64</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C592" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D592" s="2" t="s">
         <v>1105</v>
       </c>
-      <c r="B592" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E592" s="3">
-        <v>2.47</v>
+        <v>47.64</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D593" s="2" t="s">
-        <v>462</v>
+        <v>1105</v>
       </c>
       <c r="E593" s="3">
-        <v>2.47</v>
+        <v>47.64</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D594" s="2" t="s">
-        <v>462</v>
+        <v>1105</v>
       </c>
       <c r="E594" s="3">
-        <v>2.41</v>
+        <v>47.64</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D595" s="2" t="s">
-        <v>462</v>
+        <v>1105</v>
       </c>
       <c r="E595" s="3">
-        <v>2.39</v>
+        <v>47.64</v>
       </c>
       <c r="F595" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D596" s="2" t="s">
-        <v>462</v>
+        <v>1105</v>
       </c>
       <c r="E596" s="3">
-        <v>18.81</v>
+        <v>47.64</v>
       </c>
       <c r="F596" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D597" s="2" t="s">
-        <v>462</v>
+        <v>1105</v>
       </c>
       <c r="E597" s="3">
-        <v>18.81</v>
+        <v>47.64</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1114</v>
+        <v>1104</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D598" s="2" t="s">
-        <v>1115</v>
+        <v>1105</v>
       </c>
       <c r="E598" s="3">
-        <v>551.94</v>
+        <v>47.64</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1116</v>
+        <v>1114</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1117</v>
+        <v>1104</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D599" s="2" t="s">
-        <v>792</v>
+        <v>1105</v>
       </c>
       <c r="E599" s="3">
-        <v>3873.79</v>
+        <v>47.64</v>
       </c>
       <c r="F599" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1119</v>
+        <v>1104</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D600" s="2" t="s">
-        <v>792</v>
+        <v>1105</v>
       </c>
       <c r="E600" s="3">
-        <v>751.26</v>
+        <v>47.64</v>
       </c>
       <c r="F600" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1120</v>
+        <v>1116</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1121</v>
+        <v>1104</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D601" s="2" t="s">
-        <v>807</v>
+        <v>1105</v>
       </c>
       <c r="E601" s="3">
-        <v>8441.21</v>
+        <v>47.64</v>
       </c>
       <c r="F601" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1123</v>
+        <v>1104</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D602" s="2" t="s">
-        <v>349</v>
+        <v>1105</v>
       </c>
       <c r="E602" s="3">
-        <v>1904.93</v>
+        <v>48.69</v>
       </c>
       <c r="F602" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1124</v>
+        <v>1118</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1125</v>
+        <v>1104</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D603" s="2" t="s">
-        <v>349</v>
+        <v>1105</v>
       </c>
       <c r="E603" s="3">
-        <v>297.9</v>
+        <v>48.69</v>
       </c>
       <c r="F603" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1125</v>
+        <v>1104</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D604" s="2" t="s">
-        <v>1127</v>
+        <v>1105</v>
       </c>
       <c r="E604" s="3">
-        <v>5811.04</v>
+        <v>48.69</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1128</v>
+        <v>1120</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1125</v>
+        <v>1104</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D605" s="2" t="s">
-        <v>349</v>
+        <v>1105</v>
       </c>
       <c r="E605" s="3">
-        <v>281.53</v>
+        <v>48.69</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1129</v>
+        <v>1121</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1125</v>
+        <v>1104</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D606" s="2" t="s">
-        <v>349</v>
+        <v>1105</v>
       </c>
       <c r="E606" s="3">
-        <v>281.53</v>
+        <v>48.69</v>
       </c>
       <c r="F606" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1130</v>
+        <v>1122</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1131</v>
+        <v>1104</v>
       </c>
       <c r="C607" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D607" s="2" t="s">
-        <v>349</v>
+        <v>1105</v>
       </c>
       <c r="E607" s="3">
-        <v>6046.29</v>
+        <v>48.69</v>
       </c>
       <c r="F607" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1132</v>
+        <v>1123</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1133</v>
+        <v>1124</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D608" s="2" t="s">
-        <v>1134</v>
+        <v>1125</v>
       </c>
       <c r="E608" s="3">
-        <v>25192.52</v>
+        <v>1069.04</v>
       </c>
       <c r="F608" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1135</v>
+        <v>1126</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1136</v>
+        <v>1127</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D609" s="2" t="s">
-        <v>1137</v>
+        <v>1128</v>
       </c>
       <c r="E609" s="3">
-        <v>181.54</v>
+        <v>54.75</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1138</v>
+        <v>1129</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1139</v>
+        <v>1104</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D610" s="2" t="s">
-        <v>1137</v>
+        <v>1105</v>
       </c>
       <c r="E610" s="3">
-        <v>181.54</v>
+        <v>47.64</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1140</v>
+        <v>1130</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D611" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E611" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1143</v>
+        <v>1131</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D612" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E612" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1144</v>
+        <v>1132</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D613" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E613" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1145</v>
+        <v>1133</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D614" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E614" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1146</v>
+        <v>1134</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D615" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E615" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1147</v>
+        <v>1135</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D616" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E616" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1148</v>
+        <v>1136</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D617" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E617" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1149</v>
+        <v>1137</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D618" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E618" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F618" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1150</v>
+        <v>1138</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D619" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E619" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1151</v>
+        <v>1139</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D620" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E620" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1152</v>
+        <v>1140</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E621" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1153</v>
+        <v>1141</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D622" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E622" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1154</v>
+        <v>1142</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D623" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E623" s="3">
-        <v>48.69</v>
+        <v>48.16</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1155</v>
+        <v>1143</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D624" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E624" s="3">
-        <v>48.69</v>
+        <v>202.99</v>
       </c>
       <c r="F624" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1156</v>
+        <v>1145</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D625" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E625" s="3">
-        <v>48.69</v>
+        <v>48.16</v>
       </c>
       <c r="F625" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1157</v>
+        <v>1146</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D626" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E626" s="3">
-        <v>48.69</v>
+        <v>48.16</v>
       </c>
       <c r="F626" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1158</v>
+        <v>1147</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D627" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E627" s="3">
         <v>48.69</v>
       </c>
       <c r="F627" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1159</v>
+        <v>1148</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D628" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E628" s="3">
         <v>48.69</v>
       </c>
       <c r="F628" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1160</v>
+        <v>1149</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1161</v>
+        <v>1104</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D629" s="2" t="s">
-        <v>1162</v>
+        <v>1105</v>
       </c>
       <c r="E629" s="3">
-        <v>1069.04</v>
+        <v>48.69</v>
       </c>
       <c r="F629" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1163</v>
+        <v>1150</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1164</v>
+        <v>1104</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D630" s="2" t="s">
-        <v>1165</v>
+        <v>1105</v>
       </c>
       <c r="E630" s="3">
-        <v>54.75</v>
+        <v>140.18</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1166</v>
+        <v>1151</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D631" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E631" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1167</v>
+        <v>1152</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D632" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E632" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F632" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1168</v>
+        <v>1153</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1141</v>
+        <v>1154</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="E633" s="3">
-        <v>48.16</v>
+        <v>257.18</v>
       </c>
       <c r="F633" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1169</v>
+        <v>1155</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1141</v>
+        <v>1154</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D634" s="2" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="E634" s="3">
-        <v>48.16</v>
+        <v>257.18</v>
       </c>
       <c r="F634" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1170</v>
+        <v>1156</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1141</v>
+        <v>1157</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D635" s="2" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="E635" s="3">
-        <v>48.16</v>
+        <v>114.42</v>
       </c>
       <c r="F635" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1171</v>
+        <v>1158</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1141</v>
+        <v>1157</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D636" s="2" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="E636" s="3">
-        <v>48.16</v>
+        <v>153.04</v>
       </c>
       <c r="F636" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1172</v>
+        <v>1159</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1141</v>
+        <v>1160</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D637" s="2" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="E637" s="3">
-        <v>48.16</v>
+        <v>66.47</v>
       </c>
       <c r="F637" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1173</v>
+        <v>1161</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1141</v>
+        <v>1162</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D638" s="2" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="E638" s="3">
-        <v>48.16</v>
+        <v>580.03</v>
       </c>
       <c r="F638" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1174</v>
+        <v>1163</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1141</v>
+        <v>1162</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D639" s="2" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="E639" s="3">
-        <v>48.16</v>
+        <v>580.03</v>
       </c>
       <c r="F639" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1175</v>
+        <v>1164</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D640" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E640" s="3">
         <v>48.16</v>
       </c>
       <c r="F640" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1176</v>
+        <v>1165</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D641" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E641" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F641" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1177</v>
+        <v>1166</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D642" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E642" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F642" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1178</v>
+        <v>1167</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D643" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E643" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F643" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1179</v>
+        <v>1168</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D644" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E644" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F644" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1180</v>
+        <v>1169</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1181</v>
+        <v>1104</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D645" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E645" s="3">
-        <v>202.99</v>
+        <v>48.69</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1182</v>
+        <v>1170</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D646" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E646" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F646" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1183</v>
+        <v>1171</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D647" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E647" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F647" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1184</v>
+        <v>1172</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D648" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E648" s="3">
         <v>48.69</v>
       </c>
       <c r="F648" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1185</v>
+        <v>1173</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D649" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E649" s="3">
         <v>48.69</v>
       </c>
       <c r="F649" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1186</v>
+        <v>1174</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D650" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E650" s="3">
-        <v>48.69</v>
+        <v>51.05</v>
       </c>
       <c r="F650" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1187</v>
+        <v>1175</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D651" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E651" s="3">
-        <v>140.18</v>
+        <v>51.05</v>
       </c>
       <c r="F651" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1188</v>
+        <v>1176</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D652" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E652" s="3">
-        <v>48.69</v>
+        <v>51.05</v>
       </c>
       <c r="F652" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1189</v>
+        <v>1177</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1141</v>
+        <v>1104</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D653" s="2" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="E653" s="3">
-        <v>48.69</v>
+        <v>51.05</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1190</v>
+        <v>1178</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1191</v>
+        <v>1104</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D654" s="2" t="s">
-        <v>1162</v>
+        <v>1105</v>
       </c>
       <c r="E654" s="3">
-        <v>257.18</v>
+        <v>51.05</v>
       </c>
       <c r="F654" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1192</v>
+        <v>1179</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1191</v>
+        <v>831</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D655" s="2" t="s">
-        <v>1162</v>
+        <v>755</v>
       </c>
       <c r="E655" s="3">
-        <v>257.18</v>
+        <v>642.03</v>
       </c>
       <c r="F655" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1193</v>
+        <v>1180</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1194</v>
+        <v>831</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D656" s="2" t="s">
-        <v>1162</v>
+        <v>755</v>
       </c>
       <c r="E656" s="3">
-        <v>114.42</v>
+        <v>642.03</v>
       </c>
       <c r="F656" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1195</v>
+        <v>1181</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1194</v>
+        <v>831</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D657" s="2" t="s">
-        <v>1162</v>
+        <v>755</v>
       </c>
       <c r="E657" s="3">
-        <v>153.04</v>
+        <v>642.03</v>
       </c>
       <c r="F657" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1196</v>
+        <v>1182</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1197</v>
+        <v>831</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D658" s="2" t="s">
-        <v>1162</v>
+        <v>755</v>
       </c>
       <c r="E658" s="3">
-        <v>66.47</v>
+        <v>642.03</v>
       </c>
       <c r="F658" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1198</v>
+        <v>1183</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1199</v>
+        <v>831</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D659" s="2" t="s">
-        <v>1162</v>
+        <v>755</v>
       </c>
       <c r="E659" s="3">
-        <v>580.03</v>
+        <v>642.03</v>
       </c>
       <c r="F659" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1200</v>
+        <v>1184</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1199</v>
+        <v>831</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D660" s="2" t="s">
-        <v>1162</v>
+        <v>755</v>
       </c>
       <c r="E660" s="3">
-        <v>580.03</v>
+        <v>642.03</v>
       </c>
       <c r="F660" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1201</v>
+        <v>1185</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1141</v>
+        <v>1186</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>1142</v>
+        <v>755</v>
       </c>
       <c r="E661" s="3">
-        <v>48.16</v>
+        <v>635.18</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1202</v>
+        <v>1187</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1141</v>
+        <v>1186</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D662" s="2" t="s">
-        <v>1142</v>
+        <v>755</v>
       </c>
       <c r="E662" s="3">
-        <v>48.69</v>
+        <v>635.18</v>
       </c>
       <c r="F662" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1203</v>
+        <v>1188</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1141</v>
+        <v>1186</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>1142</v>
+        <v>755</v>
       </c>
       <c r="E663" s="3">
-        <v>48.69</v>
+        <v>635.18</v>
       </c>
       <c r="F663" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1204</v>
+        <v>1189</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1141</v>
+        <v>1190</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D664" s="2" t="s">
-        <v>1142</v>
+        <v>1191</v>
       </c>
       <c r="E664" s="3">
-        <v>48.69</v>
+        <v>9252.7</v>
       </c>
       <c r="F664" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1205</v>
+        <v>1192</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1141</v>
+        <v>1193</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D665" s="2" t="s">
-        <v>1142</v>
+        <v>1194</v>
       </c>
       <c r="E665" s="3">
-        <v>48.69</v>
+        <v>5712.15</v>
       </c>
       <c r="F665" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1141</v>
+        <v>1196</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D666" s="2" t="s">
-        <v>1142</v>
+        <v>1197</v>
       </c>
       <c r="E666" s="3">
-        <v>48.69</v>
+        <v>7811.23</v>
       </c>
       <c r="F666" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1207</v>
+        <v>1198</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1141</v>
+        <v>1199</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D667" s="2" t="s">
-        <v>1142</v>
+        <v>292</v>
       </c>
       <c r="E667" s="3">
-        <v>48.69</v>
+        <v>738.52</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1208</v>
+        <v>1200</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1141</v>
+        <v>1199</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D668" s="2" t="s">
-        <v>1142</v>
+        <v>292</v>
       </c>
       <c r="E668" s="3">
-        <v>48.69</v>
+        <v>2490.71</v>
       </c>
       <c r="F668" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1209</v>
+        <v>1201</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1141</v>
+        <v>1199</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D669" s="2" t="s">
-        <v>1142</v>
+        <v>292</v>
       </c>
       <c r="E669" s="3">
-        <v>48.69</v>
+        <v>2884.69</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1210</v>
+        <v>1202</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1141</v>
+        <v>1203</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D670" s="2" t="s">
-        <v>1142</v>
+        <v>1204</v>
       </c>
       <c r="E670" s="3">
-        <v>48.69</v>
+        <v>1565.35</v>
       </c>
       <c r="F670" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1211</v>
+        <v>1205</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1141</v>
+        <v>1206</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D671" s="2" t="s">
-        <v>1142</v>
+        <v>1207</v>
       </c>
       <c r="E671" s="3">
-        <v>51.05</v>
+        <v>1205.99</v>
       </c>
       <c r="F671" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1141</v>
+        <v>1209</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D672" s="2" t="s">
-        <v>1142</v>
+        <v>1210</v>
       </c>
       <c r="E672" s="3">
-        <v>51.05</v>
+        <v>2196.06</v>
       </c>
       <c r="F672" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B673" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C673" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D673" s="2" t="s">
         <v>1213</v>
       </c>
-      <c r="B673" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E673" s="3">
-        <v>51.05</v>
+        <v>1871.4</v>
       </c>
       <c r="F673" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
         <v>1214</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1141</v>
+        <v>1215</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D674" s="2" t="s">
-        <v>1142</v>
+        <v>1216</v>
       </c>
       <c r="E674" s="3">
-        <v>51.05</v>
+        <v>2844.39</v>
       </c>
       <c r="F674" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1141</v>
+        <v>1218</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D675" s="2" t="s">
-        <v>1142</v>
+        <v>1219</v>
       </c>
       <c r="E675" s="3">
-        <v>51.05</v>
+        <v>273.55</v>
       </c>
       <c r="F675" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>868</v>
+        <v>1221</v>
       </c>
       <c r="C676" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D676" s="2" t="s">
-        <v>792</v>
+        <v>1222</v>
       </c>
       <c r="E676" s="3">
-        <v>642.03</v>
+        <v>1922.22</v>
       </c>
       <c r="F676" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>868</v>
+        <v>1224</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D677" s="2" t="s">
-        <v>792</v>
+        <v>1225</v>
       </c>
       <c r="E677" s="3">
-        <v>642.03</v>
+        <v>1630.78</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>868</v>
+        <v>1227</v>
       </c>
       <c r="C678" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D678" s="2" t="s">
-        <v>792</v>
+        <v>1228</v>
       </c>
       <c r="E678" s="3">
-        <v>642.03</v>
+        <v>2084.27</v>
       </c>
       <c r="F678" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1219</v>
+        <v>1229</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>868</v>
+        <v>212</v>
       </c>
       <c r="C679" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D679" s="2" t="s">
-        <v>792</v>
+        <v>1230</v>
       </c>
       <c r="E679" s="3">
-        <v>642.03</v>
+        <v>5331.19</v>
       </c>
       <c r="F679" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>868</v>
+        <v>1232</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D680" s="2" t="s">
-        <v>792</v>
+        <v>1233</v>
       </c>
       <c r="E680" s="3">
-        <v>642.03</v>
+        <v>16.06</v>
       </c>
       <c r="F680" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1221</v>
+        <v>1234</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>868</v>
+        <v>1235</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D681" s="2" t="s">
-        <v>792</v>
+        <v>1236</v>
       </c>
       <c r="E681" s="3">
-        <v>642.03</v>
+        <v>6592.61</v>
       </c>
       <c r="F681" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1222</v>
+        <v>1237</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1223</v>
+        <v>1238</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D682" s="2" t="s">
-        <v>792</v>
+        <v>1239</v>
       </c>
       <c r="E682" s="3">
-        <v>635.18</v>
+        <v>48.32</v>
       </c>
       <c r="F682" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1224</v>
+        <v>1240</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1223</v>
+        <v>1241</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D683" s="2" t="s">
-        <v>792</v>
+        <v>148</v>
       </c>
       <c r="E683" s="3">
-        <v>635.18</v>
+        <v>23</v>
       </c>
       <c r="F683" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1225</v>
+        <v>1242</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1223</v>
+        <v>1243</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D684" s="2" t="s">
-        <v>792</v>
+        <v>1244</v>
       </c>
       <c r="E684" s="3">
-        <v>635.18</v>
+        <v>2660.73</v>
       </c>
       <c r="F684" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1226</v>
+        <v>1245</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1227</v>
+        <v>1246</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D685" s="2" t="s">
-        <v>1228</v>
+        <v>1247</v>
       </c>
       <c r="E685" s="3">
-        <v>9252.7</v>
+        <v>2900.95</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1229</v>
+        <v>1248</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1230</v>
+        <v>1246</v>
       </c>
       <c r="C686" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D686" s="2" t="s">
-        <v>1231</v>
+        <v>1249</v>
       </c>
       <c r="E686" s="3">
-        <v>5712.15</v>
+        <v>35.35</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1232</v>
+        <v>1250</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1233</v>
+        <v>1251</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D687" s="2" t="s">
-        <v>1234</v>
+        <v>1252</v>
       </c>
       <c r="E687" s="3">
-        <v>7811.23</v>
+        <v>2673.95</v>
       </c>
       <c r="F687" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1235</v>
+        <v>1253</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1236</v>
+        <v>1254</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D688" s="2" t="s">
-        <v>310</v>
+        <v>1255</v>
       </c>
       <c r="E688" s="3">
-        <v>738.52</v>
+        <v>119.57</v>
       </c>
       <c r="F688" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1237</v>
+        <v>1256</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1236</v>
+        <v>1257</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D689" s="2" t="s">
-        <v>310</v>
+        <v>1258</v>
       </c>
       <c r="E689" s="3">
-        <v>2490.71</v>
+        <v>3355.56</v>
       </c>
       <c r="F689" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1238</v>
+        <v>1259</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1236</v>
+        <v>1260</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D690" s="2" t="s">
-        <v>310</v>
+        <v>627</v>
       </c>
       <c r="E690" s="3">
-        <v>2884.69</v>
+        <v>408.68</v>
       </c>
       <c r="F690" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1239</v>
+        <v>1261</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1240</v>
+        <v>1262</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D691" s="2" t="s">
-        <v>1241</v>
+        <v>1263</v>
       </c>
       <c r="E691" s="3">
-        <v>1565.35</v>
+        <v>3411.42</v>
       </c>
       <c r="F691" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1242</v>
+        <v>1264</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1243</v>
+        <v>120</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D692" s="2" t="s">
-        <v>1244</v>
+        <v>121</v>
       </c>
       <c r="E692" s="3">
-        <v>1205.99</v>
+        <v>1707.88</v>
       </c>
       <c r="F692" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1245</v>
+        <v>1265</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1246</v>
+        <v>123</v>
       </c>
       <c r="C693" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D693" s="2" t="s">
-        <v>1247</v>
+        <v>121</v>
       </c>
       <c r="E693" s="3">
-        <v>2196.06</v>
+        <v>19356.12</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1248</v>
+        <v>1266</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1249</v>
+        <v>1267</v>
       </c>
       <c r="C694" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D694" s="2" t="s">
-        <v>1250</v>
+        <v>121</v>
       </c>
       <c r="E694" s="3">
-        <v>1871.4</v>
+        <v>373.03</v>
       </c>
       <c r="F694" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1251</v>
+        <v>1268</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1252</v>
+        <v>1269</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D695" s="2" t="s">
-        <v>1253</v>
+      <c r="D695" s="0" t="s">
+        <v>1270</v>
       </c>
       <c r="E695" s="3">
-        <v>2844.39</v>
+        <v>197.54</v>
       </c>
       <c r="F695" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1254</v>
+        <v>1271</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1255</v>
+        <v>1272</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D696" s="2" t="s">
-        <v>1256</v>
+      <c r="D696" s="0" t="s">
+        <v>1273</v>
       </c>
       <c r="E696" s="3">
-        <v>273.55</v>
+        <v>32.48</v>
       </c>
       <c r="F696" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1257</v>
+        <v>1274</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1258</v>
+        <v>1275</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D697" s="2" t="s">
-        <v>1259</v>
+      <c r="D697" s="0" t="s">
+        <v>1276</v>
       </c>
       <c r="E697" s="3">
-        <v>1922.22</v>
+        <v>1092.66</v>
       </c>
       <c r="F697" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D698" s="2" t="s">
-        <v>1262</v>
+      <c r="D698" s="0" t="s">
+        <v>1279</v>
       </c>
       <c r="E698" s="3">
-        <v>1630.78</v>
+        <v>6744.43</v>
       </c>
       <c r="F698" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1263</v>
+        <v>1280</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D699" s="2" t="s">
-        <v>1265</v>
+      <c r="D699" s="0" t="s">
+        <v>1282</v>
       </c>
       <c r="E699" s="3">
-        <v>1153.22</v>
+        <v>192.59</v>
       </c>
       <c r="F699" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1266</v>
+        <v>1283</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1267</v>
+        <v>1281</v>
       </c>
       <c r="C700" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D700" s="2" t="s">
-        <v>1268</v>
+      <c r="D700" s="0" t="s">
+        <v>1284</v>
       </c>
       <c r="E700" s="3">
-        <v>2084.27</v>
+        <v>218.28</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1269</v>
+        <v>1285</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>230</v>
+        <v>1286</v>
       </c>
       <c r="C701" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D701" s="2" t="s">
-        <v>1270</v>
+      <c r="D701" s="0" t="s">
+        <v>1287</v>
       </c>
       <c r="E701" s="3">
-        <v>5331.19</v>
+        <v>167.74</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1271</v>
+        <v>1288</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1272</v>
+        <v>1289</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D702" s="2" t="s">
-        <v>1273</v>
+      <c r="D702" s="0" t="s">
+        <v>1290</v>
       </c>
       <c r="E702" s="3">
-        <v>16.06</v>
+        <v>857.52</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1274</v>
+        <v>1291</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1275</v>
+        <v>1292</v>
       </c>
       <c r="C703" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D703" s="2" t="s">
-        <v>1276</v>
+      <c r="D703" s="0" t="s">
+        <v>1293</v>
       </c>
       <c r="E703" s="3">
-        <v>6592.61</v>
+        <v>188.39</v>
       </c>
       <c r="F703" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1277</v>
+        <v>1294</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1278</v>
+        <v>102</v>
       </c>
       <c r="C704" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D704" s="2" t="s">
-        <v>1279</v>
+      <c r="D704" s="0" t="s">
+        <v>1295</v>
       </c>
       <c r="E704" s="3">
-        <v>48.32</v>
+        <v>1009</v>
       </c>
       <c r="F704" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1280</v>
+        <v>1296</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1281</v>
+        <v>1297</v>
       </c>
       <c r="C705" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D705" s="2" t="s">
-        <v>151</v>
+      <c r="D705" s="0" t="s">
+        <v>1298</v>
       </c>
       <c r="E705" s="3">
-        <v>23</v>
+        <v>267.58</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1282</v>
+        <v>1299</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1283</v>
+        <v>1300</v>
       </c>
       <c r="C706" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D706" s="2" t="s">
-        <v>1284</v>
+      <c r="D706" s="0" t="s">
+        <v>1301</v>
       </c>
       <c r="E706" s="3">
-        <v>2660.73</v>
+        <v>216.99</v>
       </c>
       <c r="F706" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1285</v>
+        <v>1302</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1286</v>
+        <v>1303</v>
       </c>
       <c r="C707" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D707" s="2" t="s">
-        <v>1287</v>
+      <c r="D707" s="0" t="s">
+        <v>1304</v>
       </c>
       <c r="E707" s="3">
-        <v>2900.95</v>
+        <v>712.07</v>
       </c>
       <c r="F707" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1288</v>
+        <v>1305</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1286</v>
+        <v>1281</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D708" s="2" t="s">
-        <v>1289</v>
+      <c r="D708" s="0" t="s">
+        <v>1306</v>
       </c>
       <c r="E708" s="3">
-        <v>35.35</v>
+        <v>162.35</v>
       </c>
       <c r="F708" s="1" t="s">
-        <v>10</v>
-[...478 lines deleted...]
-      <c r="F732" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -19716,56 +19088,32 @@
     <hyperlink ref="F684" r:id="rId684"/>
     <hyperlink ref="F685" r:id="rId685"/>
     <hyperlink ref="F686" r:id="rId686"/>
     <hyperlink ref="F687" r:id="rId687"/>
     <hyperlink ref="F688" r:id="rId688"/>
     <hyperlink ref="F689" r:id="rId689"/>
     <hyperlink ref="F690" r:id="rId690"/>
     <hyperlink ref="F691" r:id="rId691"/>
     <hyperlink ref="F692" r:id="rId692"/>
     <hyperlink ref="F693" r:id="rId693"/>
     <hyperlink ref="F694" r:id="rId694"/>
     <hyperlink ref="F695" r:id="rId695"/>
     <hyperlink ref="F696" r:id="rId696"/>
     <hyperlink ref="F697" r:id="rId697"/>
     <hyperlink ref="F698" r:id="rId698"/>
     <hyperlink ref="F699" r:id="rId699"/>
     <hyperlink ref="F700" r:id="rId700"/>
     <hyperlink ref="F701" r:id="rId701"/>
     <hyperlink ref="F702" r:id="rId702"/>
     <hyperlink ref="F703" r:id="rId703"/>
     <hyperlink ref="F704" r:id="rId704"/>
     <hyperlink ref="F705" r:id="rId705"/>
     <hyperlink ref="F706" r:id="rId706"/>
     <hyperlink ref="F707" r:id="rId707"/>
     <hyperlink ref="F708" r:id="rId708"/>
-    <hyperlink ref="F709" r:id="rId709"/>
-[...22 lines deleted...]
-    <hyperlink ref="F732" r:id="rId732"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>