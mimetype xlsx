--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,369 +5,276 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00714</t>
   </si>
   <si>
     <t>GIFFORD IVA M</t>
   </si>
   <si>
     <t>FIRELANDS LSD</t>
   </si>
   <si>
     <t>15055 BAUMHART RD LOT 15055</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>04856</t>
   </si>
   <si>
     <t>BRIDGEWATER PROPERTIES LLC</t>
   </si>
   <si>
     <t>14814 GIFFORD RD LOT 14814</t>
   </si>
   <si>
     <t>13-08-011-000-013</t>
   </si>
   <si>
-    <t>RENSEL KENNETH E</t>
+    <t>RENSEL KENNETH J JR</t>
   </si>
   <si>
     <t xml:space="preserve">49177 AUSTIN RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-001-000-003</t>
   </si>
   <si>
     <t>KENDEIGH STACIA</t>
   </si>
   <si>
     <t xml:space="preserve">52559 ST RT 303  
 WAKEMAN OH 44889</t>
   </si>
   <si>
+    <t>13-09-009-000-015</t>
+  </si>
+  <si>
+    <t>FLANAGAN DAVID W &amp; REBECCA L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17451 ROWELL RD  
+WELLINGTON OH 44090</t>
+  </si>
+  <si>
     <t>13-09-018-000-013</t>
   </si>
   <si>
     <t>CARVER JEFFREY K &amp; LENORE R</t>
   </si>
   <si>
     <t xml:space="preserve">17975 GORE ORPHANAGE RD  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>13-09-020-000-004</t>
   </si>
   <si>
     <t>GREGORY THOMAS L JR</t>
   </si>
   <si>
     <t xml:space="preserve">18050 BAIRD RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-028-000-011</t>
   </si>
   <si>
     <t>HAUFF VICTORIA A</t>
   </si>
   <si>
     <t xml:space="preserve">18319 ROWELL RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-034-000-043</t>
   </si>
   <si>
     <t>ZUKOWSKI RYAN G</t>
   </si>
   <si>
     <t xml:space="preserve">BAIRD RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>13-09-039-000-005</t>
-[...8 lines deleted...]
-  <si>
     <t>13-09-039-000-010</t>
   </si>
   <si>
     <t>KERBY JOSEPH W</t>
   </si>
   <si>
     <t xml:space="preserve">51257 BETTS RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>13-09-039-000-030</t>
+    <t>13-09-040-000-018</t>
   </si>
   <si>
     <t xml:space="preserve">BETTS RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>13-09-040-000-018</t>
-[...42 lines deleted...]
-    <t xml:space="preserve">REAR LAND  
+    <t>13-10-006-000-015</t>
+  </si>
+  <si>
+    <t>SKORVANIK DALE ANDREW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49401 PLATE RD  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>13-10-021-000-013</t>
   </si>
   <si>
     <t>WHITNEY JOANNE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">16315 ST RT 511  
 OBERLIN OH 44074</t>
   </si>
   <si>
-    <t>13-10-023-000-001</t>
-[...4 lines deleted...]
-  <si>
     <t>13-10-028-000-019</t>
   </si>
   <si>
     <t>CALKINS NATHAN</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 303  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-11-015-102-005</t>
   </si>
   <si>
     <t>KREISE ENTERPRISE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">200 STATE ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-015-105-003</t>
   </si>
   <si>
     <t>AMES GEORGE C</t>
   </si>
   <si>
     <t xml:space="preserve">21 SOUTH ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-015-105-007</t>
   </si>
   <si>
     <t xml:space="preserve">SOUTH ST  
 KIPTON OH 44049</t>
   </si>
   <si>
-    <t>13-11-016-103-009</t>
-[...8 lines deleted...]
-  <si>
     <t>13-11-016-105-017</t>
   </si>
   <si>
     <t>GREEN TYLER &amp; ASHLEY</t>
   </si>
   <si>
     <t xml:space="preserve">WEST ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-016-106-008</t>
   </si>
   <si>
     <t>BRICKER GEORGE E</t>
   </si>
   <si>
     <t xml:space="preserve">512 CHURCH ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-016-107-010</t>
   </si>
   <si>
     <t>MARCHAND JOANNE</t>
   </si>
   <si>
     <t xml:space="preserve">58 ROSA ST  
 KIPTON OH 44049</t>
   </si>
   <si>
     <t>13-11-016-107-012</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 KIPTON OH 44049</t>
   </si>
   <si>
-    <t>13-11-016-109-001</t>
-[...21 lines deleted...]
-  <si>
     <t>13-11-026-000-003</t>
-  </si>
-[...15 lines deleted...]
-OBERLIN OH 44074</t>
   </si>
   <si>
     <t>13-19-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>13-19-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>13-20-020-000-002</t>
   </si>
   <si>
     <t>WISSINGER MICHAEL P</t>
   </si>
   <si>
     <t xml:space="preserve">17622 GORE ORPHANAGE RD  
@@ -422,70 +329,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F42" headerRowCount="1">
-  <autoFilter ref="A1:F42"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F29" headerRowCount="1">
+  <autoFilter ref="A1:F29"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176973&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176973&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F42"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="37.192359924316406" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="30.658044815063477" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -569,801 +476,528 @@
       </c>
       <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>5609.29</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>4441.12</v>
+        <v>105.48</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>6200.98</v>
+        <v>2121.12</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>3953.27</v>
+        <v>5700.98</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>1858.34</v>
+        <v>3953.27</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>484.55</v>
+        <v>358.34</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
         <v>11371</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>769.9</v>
+        <v>2618.57</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>2618.57</v>
+        <v>5496.44</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>9552.19</v>
+        <v>295.49</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>172.75</v>
+        <v>150.69</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>5673.11</v>
+        <v>2429.22</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>12134.21</v>
+        <v>8484.39</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>1708.45</v>
+        <v>646.29</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>295.49</v>
+        <v>529.58</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>1647.48</v>
+        <v>5940.97</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E21" s="3">
-        <v>11.23</v>
+        <v>3747.28</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>150.69</v>
+        <v>48.42</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E23" s="3">
-        <v>2429.22</v>
+        <v>1765.58</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E24" s="3">
-        <v>8484.39</v>
+        <v>341.08</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E25" s="3">
-        <v>646.29</v>
+        <v>3655.32</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E26" s="3">
-        <v>1622.44</v>
+        <v>4340.81</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E27" s="3">
-        <v>529.58</v>
+        <v>359.77</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E28" s="3">
-        <v>5940.97</v>
+        <v>93.98</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="E29" s="3">
-        <v>3747.28</v>
+        <v>1028.47</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>10</v>
-[...258 lines deleted...]
-      <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
-    <hyperlink ref="F30" r:id="rId30"/>
-[...11 lines deleted...]
-    <hyperlink ref="F42" r:id="rId42"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>