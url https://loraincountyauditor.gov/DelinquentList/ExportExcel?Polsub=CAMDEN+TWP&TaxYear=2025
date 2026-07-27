--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,102 +5,92 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00714</t>
   </si>
   <si>
     <t>GIFFORD IVA M</t>
   </si>
   <si>
     <t>FIRELANDS LSD</t>
   </si>
   <si>
     <t>15055 BAUMHART RD LOT 15055</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>04856</t>
   </si>
   <si>
     <t>BRIDGEWATER PROPERTIES LLC</t>
   </si>
   <si>
     <t>14814 GIFFORD RD LOT 14814</t>
-  </si>
-[...8 lines deleted...]
-WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-001-000-003</t>
   </si>
   <si>
     <t>KENDEIGH STACIA</t>
   </si>
   <si>
     <t xml:space="preserve">52559 ST RT 303  
 WAKEMAN OH 44889</t>
   </si>
   <si>
     <t>13-09-009-000-015</t>
   </si>
   <si>
     <t>FLANAGAN DAVID W &amp; REBECCA L</t>
   </si>
   <si>
     <t xml:space="preserve">17451 ROWELL RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-018-000-013</t>
   </si>
   <si>
@@ -134,60 +124,50 @@
     <t>13-09-034-000-043</t>
   </si>
   <si>
     <t>ZUKOWSKI RYAN G</t>
   </si>
   <si>
     <t xml:space="preserve">BAIRD RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-039-000-010</t>
   </si>
   <si>
     <t>KERBY JOSEPH W</t>
   </si>
   <si>
     <t xml:space="preserve">51257 BETTS RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-09-040-000-018</t>
   </si>
   <si>
     <t xml:space="preserve">BETTS RD  
 WELLINGTON OH 44090</t>
-  </si>
-[...8 lines deleted...]
-OBERLIN OH 44074</t>
   </si>
   <si>
     <t>13-10-021-000-013</t>
   </si>
   <si>
     <t>WHITNEY JOANNE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">16315 ST RT 511  
 OBERLIN OH 44074</t>
   </si>
   <si>
     <t>13-10-028-000-019</t>
   </si>
   <si>
     <t>CALKINS NATHAN</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 303  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>13-11-015-102-005</t>
   </si>
   <si>
@@ -329,70 +309,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F29" headerRowCount="1">
-  <autoFilter ref="A1:F29"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F27" headerRowCount="1">
+  <autoFilter ref="A1:F27"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176973&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=175950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=176973&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="37.192359924316406" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="30.658044815063477" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -436,568 +416,526 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>5230.5</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>3756.28</v>
+        <v>5609.29</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>5609.29</v>
+        <v>105.48</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>105.48</v>
+        <v>1461.12</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>2121.12</v>
+        <v>5700.98</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>5700.98</v>
+        <v>3953.27</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>3953.27</v>
+        <v>358.34</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>358.34</v>
+        <v>11371</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>11371</v>
+        <v>2618.57</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>2618.57</v>
+        <v>295.49</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>5496.44</v>
+        <v>150.69</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>295.49</v>
+        <v>2429.22</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>150.69</v>
+        <v>8484.39</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>2429.22</v>
+        <v>646.29</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>8484.39</v>
+        <v>529.58</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>646.29</v>
+        <v>5940.97</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>529.58</v>
+        <v>3747.28</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>5940.97</v>
+        <v>48.42</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E21" s="3">
-        <v>3747.28</v>
+        <v>1765.58</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E22" s="3">
-        <v>48.42</v>
+        <v>341.08</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E23" s="3">
-        <v>1765.58</v>
+        <v>3655.32</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>341.08</v>
+        <v>4340.81</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>3655.32</v>
+        <v>359.77</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="E26" s="3">
-        <v>4340.81</v>
+        <v>93.98</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="E27" s="3">
-        <v>359.77</v>
+        <v>1028.47</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
-    <hyperlink ref="F28" r:id="rId28"/>
-    <hyperlink ref="F29" r:id="rId29"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>