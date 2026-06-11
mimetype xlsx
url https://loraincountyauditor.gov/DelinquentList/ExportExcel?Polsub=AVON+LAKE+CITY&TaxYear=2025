--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,106 +5,96 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="464" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="275">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>04-00-005-000-038</t>
   </si>
   <si>
     <t>614 MOORE ROAD LLC</t>
   </si>
   <si>
     <t>AVON LAKE CSD</t>
   </si>
   <si>
     <t xml:space="preserve">614 MOORE RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>04-00-005-000-119</t>
   </si>
   <si>
     <t>MOORE ROAD LLC</t>
   </si>
   <si>
     <t xml:space="preserve">720 MOORE RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-005-000-126</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-006-104-009</t>
   </si>
   <si>
     <t>MANILLA LISA M &amp; SCOFFIL CHARLES A JR</t>
   </si>
   <si>
     <t xml:space="preserve">33823 LAKE RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-104-010</t>
   </si>
   <si>
     <t xml:space="preserve">LAKE RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-126-013</t>
   </si>
   <si>
     <t>HAMPSON HERBERT ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">AVONDALE AVE  
 AVON LAKE OH 44012</t>
@@ -140,681 +130,401 @@
   <si>
     <t xml:space="preserve">REAR LAND  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-701-115</t>
   </si>
   <si>
     <t>ANDERSON LARRY D &amp; BONNIE L</t>
   </si>
   <si>
     <t xml:space="preserve">33803 ELECTRIC BLVD UNIT F17
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-701-209</t>
   </si>
   <si>
     <t>ELECTRIC F19 LLC</t>
   </si>
   <si>
     <t xml:space="preserve">33803 ELECTRIC BLVD UNIT F19
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-006-703-205</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-006-703-211</t>
   </si>
   <si>
     <t>RAYMOND ADAM</t>
   </si>
   <si>
     <t xml:space="preserve">33803 ELECTRIC BLVD UNIT D3
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-006-703-305</t>
-[...18 lines deleted...]
-  <si>
     <t>04-00-006-704-205</t>
   </si>
   <si>
     <t>ADKINS MATTHEW D</t>
   </si>
   <si>
     <t xml:space="preserve">33803 ELECTRIC BLVD UNIT A22
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-704-216</t>
   </si>
   <si>
     <t>HUNT NATHAN</t>
   </si>
   <si>
     <t xml:space="preserve">33803 ELECTRIC BLVD UNIT B3
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-705-016</t>
   </si>
   <si>
     <t>LANDS END PROPERTIES OHIO LLC</t>
   </si>
   <si>
     <t xml:space="preserve">216 MOORE RD APT 4K
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-705-021</t>
   </si>
   <si>
     <t>MARSHALL TRENTON</t>
   </si>
   <si>
     <t xml:space="preserve">216 MOORE RD APT 4B
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-006-705-030</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-006-705-065</t>
   </si>
   <si>
     <t>MOORE 1H LLC</t>
   </si>
   <si>
     <t xml:space="preserve">216 MOORE RD APT 1H
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-705-068</t>
   </si>
   <si>
     <t>MOORE 1E LLC</t>
   </si>
   <si>
     <t xml:space="preserve">216 MOORE RD APT 1E
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-006-705-085</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-006-721-047</t>
   </si>
   <si>
     <t>ROY STEPHANIE ANN</t>
   </si>
   <si>
     <t xml:space="preserve">1009 AQUA MARINE BLVD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-006-806-005</t>
-[...28 lines deleted...]
-  <si>
     <t>04-00-006-818-039</t>
   </si>
   <si>
     <t>MASTERSON PATRICIA EILEEN</t>
   </si>
   <si>
     <t xml:space="preserve">33274 LAYLA CT  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-007-101-045</t>
   </si>
   <si>
     <t>LAMB ALLEN J TRUSTEE</t>
   </si>
   <si>
     <t>04-00-007-101-046</t>
   </si>
   <si>
     <t xml:space="preserve">PARKLAND DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-007-101-047</t>
   </si>
   <si>
     <t>04-00-007-101-048</t>
   </si>
   <si>
-    <t>04-00-007-107-040</t>
-[...25 lines deleted...]
-  <si>
     <t>04-00-007-119-031</t>
   </si>
   <si>
     <t>CUTLIP DANIEL R</t>
   </si>
   <si>
     <t xml:space="preserve">33170 REDWOOD BLVD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-007-124-009</t>
   </si>
   <si>
     <t>REYNOLDS GARY W SR</t>
   </si>
   <si>
     <t xml:space="preserve">149 PARKWOOD AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-007-124-011</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-007-129-013</t>
   </si>
   <si>
     <t>HARRIS MICHAEL T &amp; AMY M</t>
   </si>
   <si>
     <t xml:space="preserve">235 BEACHWOOD AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-007-133-020</t>
   </si>
   <si>
     <t>ZEHNDER MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">MOORELAND DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-007-133-021</t>
   </si>
   <si>
     <t>ZEHNDER LUTHER</t>
   </si>
   <si>
-    <t>04-00-007-138-026</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-007-142-001</t>
   </si>
   <si>
     <t>STAFFORD NELLA M</t>
   </si>
   <si>
     <t>04-00-007-145-028</t>
   </si>
   <si>
     <t>HOOK EDITH C</t>
   </si>
   <si>
     <t xml:space="preserve">ROBINWOOD AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-007-147-002</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-007-150-176</t>
   </si>
   <si>
     <t>ASGHARI AHMAD</t>
   </si>
   <si>
     <t xml:space="preserve">33115 CANTERBURY RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-007-157-070</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-007-157-090</t>
   </si>
   <si>
     <t>NIX JERRY A</t>
   </si>
   <si>
     <t xml:space="preserve">33197 BROOKCREST PL  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-007-701-005</t>
   </si>
   <si>
     <t>BROOKS PROPERTY HOLDINGS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">33398 WALKER RD STE E
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-008-104-176</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">33327 FAIRPORT DR  
+    <t>04-00-008-101-019</t>
+  </si>
+  <si>
+    <t>GOD CARES MINISTRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 MOORE RD UNIT 1
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-008-703-012</t>
   </si>
   <si>
     <t>CONNER THERESE</t>
   </si>
   <si>
     <t xml:space="preserve">33321 FAIRPORT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-008-705-007</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">33255 FAIRPORT DR  
+    <t>04-00-008-705-009</t>
+  </si>
+  <si>
+    <t>DEARFIELD RHONDA C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33217 FAIRPORT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-008-721-014</t>
   </si>
   <si>
     <t>EQUITY TRUST COMPANY CUSTODIAN FBO DENNIS ANDERSON IRA</t>
   </si>
   <si>
     <t xml:space="preserve">32961 PIN OAK WAY UNIT 104
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-008-731-017</t>
-[...18 lines deleted...]
-  <si>
     <t>04-00-017-102-089</t>
   </si>
   <si>
     <t>COLONIES HOMEOWNERS ASSOCIATION INC</t>
   </si>
   <si>
     <t xml:space="preserve">FOX CHAPPEL LN  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-017-103-126</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-017-110-021</t>
   </si>
   <si>
     <t>GERTENBACH RAYMOND ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">CORTLAND DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-017-111-001</t>
   </si>
   <si>
     <t xml:space="preserve">BELMONT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-017-111-021</t>
   </si>
   <si>
-    <t>04-00-017-112-007</t>
-[...14 lines deleted...]
-  <si>
     <t>04-00-018-105-005</t>
   </si>
   <si>
     <t>BRUENING DAVID J</t>
   </si>
   <si>
     <t xml:space="preserve">158 FAIRFIELD RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-018-107-009</t>
   </si>
   <si>
     <t>KRUEGER EDWARD W TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">159 BERKSHIRE RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-018-107-010</t>
   </si>
   <si>
     <t xml:space="preserve">BERKSHIRE RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-018-112-036</t>
-[...85 lines deleted...]
-  <si>
     <t>04-00-018-138-030</t>
   </si>
   <si>
     <t>WALSH EDWARD J &amp; JAMES T</t>
   </si>
   <si>
     <t>04-00-018-138-045</t>
   </si>
   <si>
     <t>VAN GUILDER JON</t>
   </si>
   <si>
     <t xml:space="preserve">FOREST HILL DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-018-138-046</t>
   </si>
   <si>
     <t xml:space="preserve">138 FOREST HILL DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-018-140-034</t>
   </si>
   <si>
     <t>KINCER GARY C &amp; CONSTANCE E</t>
   </si>
   <si>
     <t xml:space="preserve">132 ARMOUR RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
+    <t>04-00-018-144-024</t>
+  </si>
+  <si>
+    <t>EMINIAN KENNETH A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158 FOREST HILL DR  
+AVON LAKE OH 44012</t>
+  </si>
+  <si>
+    <t>04-00-018-145-019</t>
+  </si>
+  <si>
+    <t>MCKAY TERRENCE A &amp; CECILIA M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">191 FOREST HILL DR  
+AVON LAKE OH 44012</t>
+  </si>
+  <si>
     <t>04-00-018-152-012</t>
   </si>
   <si>
     <t>FINLAY WILLIAM M</t>
   </si>
   <si>
     <t xml:space="preserve">WOODHAVEN DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-018-152-014</t>
   </si>
   <si>
     <t>COLE LOUIS I TRUSTEE</t>
   </si>
   <si>
     <t>04-00-018-152-021</t>
   </si>
   <si>
     <t>MILES ARLINE E &amp; THOMAS H</t>
   </si>
   <si>
     <t>04-00-018-159-030</t>
   </si>
   <si>
@@ -832,566 +542,271 @@
   </si>
   <si>
     <t xml:space="preserve">GURSS RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-018-168-032</t>
   </si>
   <si>
     <t>SABO JAMES J ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">CONCORD DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-018-168-033</t>
   </si>
   <si>
     <t>SABO CAROLINE</t>
   </si>
   <si>
     <t>04-00-018-168-034</t>
   </si>
   <si>
-    <t>04-00-018-176-025</t>
-[...28 lines deleted...]
-  <si>
     <t>04-00-019-107-002</t>
   </si>
   <si>
     <t>RIGGS STACEY SLONE</t>
   </si>
   <si>
     <t xml:space="preserve">32445 LAKE RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-019-107-006</t>
   </si>
   <si>
-    <t>04-00-019-107-029</t>
-[...2 lines deleted...]
-    <t>LEWIS CONNIE F TRUSTEE &amp; SUSAN A STEWART TRUSTEE</t>
+    <t>04-00-019-108-007</t>
+  </si>
+  <si>
+    <t>ROLSTON AMY LYNN &amp; ROBERT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">107 VINEYARD RD  
+AVON LAKE OH 44012</t>
+  </si>
+  <si>
+    <t>04-00-019-108-061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VINEYARD RD  
+AVON LAKE OH 44012</t>
+  </si>
+  <si>
+    <t>04-00-019-110-007</t>
+  </si>
+  <si>
+    <t>NICOLSON RONALD A &amp; CYNTHIA L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">129 HARVEY PKWY  
+AVON LAKE OH 44012</t>
+  </si>
+  <si>
+    <t>04-00-019-119-014</t>
+  </si>
+  <si>
+    <t>HUSKA AUGUST D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">199 FAY AVE  
+AVON LAKE OH 44012</t>
+  </si>
+  <si>
+    <t>04-00-019-119-045</t>
   </si>
   <si>
     <t xml:space="preserve">FAY AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-019-107-055</t>
-[...116 lines deleted...]
-  <si>
     <t>04-00-019-120-024</t>
   </si>
   <si>
     <t>JOHNSON JENIFER L &amp; AMBER M WEBB</t>
   </si>
   <si>
     <t>04-00-019-122-022</t>
   </si>
   <si>
     <t>PAVLISIN JACOB</t>
   </si>
   <si>
     <t xml:space="preserve">SUNSET RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-019-128-020</t>
-[...18 lines deleted...]
-  <si>
     <t>04-00-019-142-097</t>
   </si>
   <si>
     <t>RICHEY ARLINE</t>
   </si>
   <si>
     <t>04-00-019-143-047</t>
   </si>
   <si>
     <t>WIDERIVER LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">32440 WALKER RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-019-143-233</t>
+    <t>04-00-019-143-270</t>
   </si>
   <si>
     <t>DORAZIO VINCENT A &amp; ANNA C</t>
   </si>
   <si>
-    <t xml:space="preserve">32397 REGENCY CT  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">WALKER RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-019-143-362</t>
-[...38 lines deleted...]
-  <si>
     <t>04-00-019-144-375</t>
   </si>
   <si>
     <t>VENTANAS SUBDIVISION HOMEOWNER ASSOC INC</t>
   </si>
   <si>
     <t xml:space="preserve">LEAR RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-019-145-001</t>
   </si>
   <si>
     <t>04-00-019-145-015</t>
   </si>
   <si>
     <t xml:space="preserve">VENTANAS CIR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-020-101-056</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-020-104-074</t>
   </si>
   <si>
     <t>HOGG ERIC TRUSTEE &amp; AMY TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">32118 BEXLEY CIR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-020-104-103</t>
-[...38 lines deleted...]
-  <si>
     <t>04-00-020-104-264</t>
   </si>
   <si>
     <t>KNOX JAY A &amp; LESLIE M</t>
   </si>
   <si>
     <t xml:space="preserve">579 WEDGEWOOD DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-020-104-281</t>
   </si>
   <si>
     <t>BLANK JONATHAN M &amp; MEGAN E</t>
   </si>
   <si>
     <t xml:space="preserve">32252 PINEHURST DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-020-104-414</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-020-104-661</t>
   </si>
   <si>
     <t>HYLAND JOHN P TRUSTEE &amp; MIKAYLA B TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">740 LEAR RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-020-105-009</t>
   </si>
   <si>
     <t>SERRA WAYNE M &amp; CHRISTINE A</t>
   </si>
   <si>
     <t xml:space="preserve">32140 DEERFIELD DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-029-101-028</t>
   </si>
   <si>
     <t>VILLAGE AT CREEKSIDE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">LIBERTY ROSE DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-029-106-013</t>
   </si>
   <si>
     <t>BRUGH HERBERT P TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">508 BRENNANS CT  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-029-701-002</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">759 LAKESIDE DR  
+    <t>04-00-029-116-077</t>
+  </si>
+  <si>
+    <t>KLEINERT MARY D TRUSTEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31742 DEL LN  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-106-003</t>
   </si>
   <si>
     <t>FORAN PATRICK TRUSTEE &amp; NICHOL HIRZ TRUSTEE</t>
   </si>
   <si>
     <t>04-00-030-106-004</t>
   </si>
   <si>
     <t>04-00-030-106-010</t>
   </si>
   <si>
     <t>04-00-030-117-004</t>
   </si>
   <si>
-    <t>BRUSKY GRANT D &amp; JENETTE SIMPSON</t>
+    <t>SIMPSON JENETTE</t>
   </si>
   <si>
     <t xml:space="preserve">143 SOUTH POINT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-030-119-003</t>
-[...42 lines deleted...]
-  <si>
     <t>04-00-030-122-028</t>
   </si>
   <si>
     <t>LEWIS RICHARD T &amp; CHERYL A</t>
   </si>
   <si>
     <t xml:space="preserve">163 NORMAN AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-123-009</t>
   </si>
   <si>
     <t>SCHINGS BRITTANY</t>
   </si>
   <si>
     <t xml:space="preserve">LAKEWOOD DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-123-017</t>
   </si>
   <si>
     <t>KNOX TERI L</t>
   </si>
@@ -1428,136 +843,93 @@
   <si>
     <t>BICKERS CHARLES J</t>
   </si>
   <si>
     <t xml:space="preserve">210 SOUTH POINT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-127-001</t>
   </si>
   <si>
     <t>LONGWELL DONALD &amp; TERRY</t>
   </si>
   <si>
     <t xml:space="preserve">169 SOUTH POINT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-127-003</t>
   </si>
   <si>
     <t xml:space="preserve">SOUTH POINT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-030-127-027</t>
-[...5 lines deleted...]
-  <si>
     <t>04-00-030-128-019</t>
   </si>
   <si>
     <t>BURBANK WILLIAM D</t>
   </si>
   <si>
     <t xml:space="preserve">143 TOMAHAWK DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-133-007</t>
   </si>
   <si>
     <t>ALBERT WASHINGTON LLC</t>
   </si>
   <si>
-    <t>04-00-030-133-027</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">174 TOMAHAWK DR  
+    <t>04-00-030-137-097</t>
+  </si>
+  <si>
+    <t>TONT THOMAS S &amp; JODI M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">156 COVE AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-138-063</t>
   </si>
   <si>
     <t>WEBBER SCOTT J &amp; ERIN</t>
   </si>
   <si>
     <t xml:space="preserve">HIGHLAND AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-030-142-026</t>
-[...24 lines deleted...]
-  <si>
     <t>04-00-030-781-010</t>
   </si>
   <si>
     <t>ZEMEK SUSAN K TRUSTEEE</t>
   </si>
   <si>
     <t xml:space="preserve">401 BOUNTY WAY UNIT 157
-AVON LAKE OH 44012</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">401 BOUNTY WAY UNIT 133
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-11-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>04-11-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>04-11-999-999-996</t>
   </si>
   <si>
     <t>CLEVELAND ELECTRIC ILLUMINATING CO</t>
   </si>
 </sst>
@@ -1593,70 +965,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F175" headerRowCount="1">
-  <autoFilter ref="A1:F175"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F107" headerRowCount="1">
+  <autoFilter ref="A1:F107"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72681&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=80738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=81180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=81950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=81962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84579&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=80738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=81180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=81722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84579&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F175"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="60.042518615722656" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1680,3493 +1052,2133 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>0.6</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>538512.45</v>
+        <v>537233.43</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>6157.32</v>
+        <v>806.41</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="3">
-        <v>1306.41</v>
+        <v>482.38</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>682.38</v>
+        <v>3990.65</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>3990.65</v>
+        <v>1759.5</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E8" s="3">
         <v>1759.5</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E9" s="3">
         <v>1759.5</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E10" s="3">
         <v>1759.5</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E11" s="3">
         <v>1759.5</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>1759.5</v>
+        <v>1499.22</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="3">
-        <v>1499.22</v>
+        <v>2002.63</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="3">
-        <v>2002.63</v>
+        <v>1965.29</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="3">
-        <v>1965.29</v>
+        <v>3809.09</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="3">
-        <v>992.9</v>
+        <v>2895.29</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="3">
-        <v>3809.09</v>
+        <v>2457.14</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="3">
-        <v>103.27</v>
+        <v>4875.09</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="3">
-        <v>34.73</v>
+        <v>1404.44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="3">
-        <v>2895.29</v>
+        <v>2242.5</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="3">
-        <v>2457.14</v>
+        <v>860.5</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="3">
-        <v>5325.09</v>
+        <v>6383.37</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="3">
-        <v>1404.44</v>
+        <v>3205.92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="E24" s="3">
-        <v>83.55</v>
+        <v>31.12</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>2242.5</v>
+        <v>33.42</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="E26" s="3">
-        <v>860.5</v>
+        <v>28.82</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="E27" s="3">
-        <v>1753.39</v>
+        <v>33.42</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E28" s="3">
-        <v>6383.37</v>
+        <v>4115.46</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E29" s="3">
-        <v>3352.41</v>
+        <v>3609.51</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E30" s="3">
-        <v>3490.69</v>
+        <v>2690.41</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="E31" s="3">
-        <v>629.06</v>
+        <v>195.24</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="E32" s="3">
-        <v>3205.92</v>
+        <v>276.06</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="E33" s="3">
-        <v>31.12</v>
+        <v>873.03</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E34" s="3">
-        <v>33.42</v>
+        <v>5420.89</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="E35" s="3">
-        <v>28.82</v>
+        <v>8918</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="3">
-        <v>33.42</v>
+        <v>6695.74</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" s="3">
-        <v>150.32</v>
+        <v>2879.46</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>15232.2</v>
+        <v>834.67</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>1775.04</v>
+        <v>2947.81</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>5915.46</v>
+        <v>463.78</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>3609.51</v>
+        <v>4758.5</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>10002.86</v>
+        <v>2544.23</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>2690.41</v>
+        <v>303.9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>195.24</v>
+        <v>5609.66</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E45" s="3">
-        <v>276.06</v>
+        <v>315.55</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E46" s="3">
-        <v>1647.36</v>
+        <v>485.06</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E47" s="3">
-        <v>873.03</v>
+        <v>4428.27</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E48" s="3">
-        <v>5420.89</v>
+        <v>559.5</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>133</v>
+        <v>31</v>
       </c>
       <c r="E49" s="3">
-        <v>183</v>
+        <v>7855.81</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E50" s="3">
-        <v>8918</v>
+        <v>489.22</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E51" s="3">
-        <v>731.58</v>
+        <v>900.68</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="E52" s="3">
-        <v>6695.74</v>
+        <v>8950.25</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="E53" s="3">
-        <v>2879.46</v>
+        <v>102.66</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="E54" s="3">
-        <v>295.25</v>
+        <v>463.7</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E55" s="3">
-        <v>187.16</v>
+        <v>5142.69</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="E56" s="3">
-        <v>2947.81</v>
+        <v>142.32</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="E57" s="3">
-        <v>0.18</v>
+        <v>847.97</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="E58" s="3">
-        <v>240.33</v>
+        <v>951.21</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="E59" s="3">
-        <v>4758.5</v>
+        <v>234.94</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="E60" s="3">
-        <v>1570.52</v>
+        <v>743.02</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="E61" s="3">
-        <v>2550.96</v>
+        <v>743.02</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="E62" s="3">
-        <v>2544.23</v>
+        <v>743.02</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="E63" s="3">
-        <v>2239.78</v>
+        <v>1509.13</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>178</v>
+        <v>31</v>
       </c>
       <c r="E64" s="3">
-        <v>303.9</v>
+        <v>35.68</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="E65" s="3">
-        <v>5609.66</v>
+        <v>2837.35</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="E66" s="3">
-        <v>315.55</v>
+        <v>139.21</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="E67" s="3">
-        <v>0.58</v>
+        <v>4480.01</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="E68" s="3">
-        <v>23.57</v>
+        <v>378.33</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E69" s="3">
-        <v>485.06</v>
+        <v>170.53</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="E70" s="3">
-        <v>4428.27</v>
+        <v>1999.06</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="E71" s="3">
-        <v>559.5</v>
+        <v>1198.94</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="E72" s="3">
-        <v>795.08</v>
+        <v>7</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="E73" s="3">
-        <v>97.77</v>
+        <v>10620.86</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="E74" s="3">
-        <v>4172.53</v>
+        <v>16.15</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="E75" s="3">
-        <v>3206.19</v>
+        <v>0.16</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="E76" s="3">
-        <v>500.29</v>
+        <v>0.77</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="E77" s="3">
-        <v>26.86</v>
+        <v>4.84</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="E78" s="3">
-        <v>1145.12</v>
+        <v>3354.11</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="E79" s="3">
-        <v>672.15</v>
+        <v>15901.48</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="E80" s="3">
-        <v>372.46</v>
+        <v>4985.98</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>34</v>
+        <v>210</v>
       </c>
       <c r="E81" s="3">
-        <v>7855.81</v>
+        <v>6054.52</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="E82" s="3">
-        <v>489.22</v>
+        <v>14045.46</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="E83" s="3">
-        <v>3400.68</v>
+        <v>38.41</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="E84" s="3">
-        <v>8950.25</v>
+        <v>16006.94</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="E85" s="3">
-        <v>5142.69</v>
+        <v>181.82</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>233</v>
+        <v>31</v>
       </c>
       <c r="E86" s="3">
-        <v>142.32</v>
+        <v>7206.79</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>233</v>
+        <v>31</v>
       </c>
       <c r="E87" s="3">
-        <v>847.97</v>
+        <v>7236.56</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>240</v>
+        <v>18</v>
       </c>
       <c r="E88" s="3">
-        <v>951.21</v>
+        <v>9507.41</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="E89" s="3">
-        <v>234.94</v>
+        <v>1905.54</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="E90" s="3">
-        <v>743.02</v>
+        <v>3127.03</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="E91" s="3">
-        <v>743.02</v>
+        <v>2497.05</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="E92" s="3">
-        <v>743.02</v>
+        <v>2213.59</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="E93" s="3">
-        <v>6299.6</v>
+        <v>386.08</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="E94" s="3">
-        <v>148.91</v>
+        <v>48.41</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="E95" s="3">
-        <v>1987.39</v>
+        <v>7976.96</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="E96" s="3">
-        <v>1509.13</v>
+        <v>1878.78</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>34</v>
+        <v>248</v>
       </c>
       <c r="E97" s="3">
-        <v>35.68</v>
+        <v>3464.87</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="E98" s="3">
-        <v>277.95</v>
+        <v>2407.59</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="E99" s="3">
-        <v>744.83</v>
+        <v>437.04</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="E100" s="3">
-        <v>80.4</v>
+        <v>2649.27</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="E101" s="3">
-        <v>2837.35</v>
+        <v>1742.42</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="E102" s="3">
-        <v>1558.72</v>
+        <v>122.52</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="E103" s="3">
-        <v>142.07</v>
+        <v>3451.81</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E104" s="3">
-        <v>139.21</v>
+        <v>1870.59</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="E105" s="3">
-        <v>27480.01</v>
+        <v>64279.91</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="E106" s="3">
-        <v>320.29</v>
+        <v>177.4</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="E107" s="3">
-        <v>319.15</v>
+        <v>120866.73</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>10</v>
-[...1358 lines deleted...]
-      <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5234,100 +3246,32 @@
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
     <hyperlink ref="F95" r:id="rId95"/>
     <hyperlink ref="F96" r:id="rId96"/>
     <hyperlink ref="F97" r:id="rId97"/>
     <hyperlink ref="F98" r:id="rId98"/>
     <hyperlink ref="F99" r:id="rId99"/>
     <hyperlink ref="F100" r:id="rId100"/>
     <hyperlink ref="F101" r:id="rId101"/>
     <hyperlink ref="F102" r:id="rId102"/>
     <hyperlink ref="F103" r:id="rId103"/>
     <hyperlink ref="F104" r:id="rId104"/>
     <hyperlink ref="F105" r:id="rId105"/>
     <hyperlink ref="F106" r:id="rId106"/>
     <hyperlink ref="F107" r:id="rId107"/>
-    <hyperlink ref="F108" r:id="rId108"/>
-[...66 lines deleted...]
-    <hyperlink ref="F175" r:id="rId175"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>