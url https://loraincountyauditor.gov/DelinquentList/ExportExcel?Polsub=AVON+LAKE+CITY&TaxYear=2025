--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="246">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>04-00-005-000-038</t>
   </si>
   <si>
     <t>614 MOORE ROAD LLC</t>
   </si>
   <si>
@@ -220,79 +220,50 @@
   <si>
     <t xml:space="preserve">216 MOORE RD APT 1E
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-721-047</t>
   </si>
   <si>
     <t>ROY STEPHANIE ANN</t>
   </si>
   <si>
     <t xml:space="preserve">1009 AQUA MARINE BLVD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-006-818-039</t>
   </si>
   <si>
     <t>MASTERSON PATRICIA EILEEN</t>
   </si>
   <si>
     <t xml:space="preserve">33274 LAYLA CT  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-007-101-045</t>
-[...27 lines deleted...]
-  <si>
     <t>04-00-007-124-009</t>
   </si>
   <si>
     <t>REYNOLDS GARY W SR</t>
   </si>
   <si>
     <t xml:space="preserve">149 PARKWOOD AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-007-129-013</t>
   </si>
   <si>
     <t>HARRIS MICHAEL T &amp; AMY M</t>
   </si>
   <si>
     <t xml:space="preserve">235 BEACHWOOD AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-007-133-020</t>
   </si>
   <si>
     <t>ZEHNDER MELISSA</t>
   </si>
@@ -351,60 +322,50 @@
   <si>
     <t xml:space="preserve">33398 WALKER RD STE E
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-008-101-019</t>
   </si>
   <si>
     <t>GOD CARES MINISTRY</t>
   </si>
   <si>
     <t xml:space="preserve">515 MOORE RD UNIT 1
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-008-703-012</t>
   </si>
   <si>
     <t>CONNER THERESE</t>
   </si>
   <si>
     <t xml:space="preserve">33321 FAIRPORT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-008-705-009</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-008-721-014</t>
   </si>
   <si>
     <t>EQUITY TRUST COMPANY CUSTODIAN FBO DENNIS ANDERSON IRA</t>
   </si>
   <si>
     <t xml:space="preserve">32961 PIN OAK WAY UNIT 104
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-017-102-089</t>
   </si>
   <si>
     <t>COLONIES HOMEOWNERS ASSOCIATION INC</t>
   </si>
   <si>
     <t xml:space="preserve">FOX CHAPPEL LN  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-017-110-021</t>
   </si>
   <si>
     <t>GERTENBACH RAYMOND ETAL</t>
   </si>
@@ -631,233 +592,176 @@
   </si>
   <si>
     <t>PAVLISIN JACOB</t>
   </si>
   <si>
     <t xml:space="preserve">SUNSET RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-019-142-097</t>
   </si>
   <si>
     <t>RICHEY ARLINE</t>
   </si>
   <si>
     <t>04-00-019-143-047</t>
   </si>
   <si>
     <t>WIDERIVER LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">32440 WALKER RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-019-143-270</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-019-144-375</t>
   </si>
   <si>
     <t>VENTANAS SUBDIVISION HOMEOWNER ASSOC INC</t>
   </si>
   <si>
     <t xml:space="preserve">LEAR RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-019-145-001</t>
   </si>
   <si>
     <t>04-00-019-145-015</t>
   </si>
   <si>
     <t xml:space="preserve">VENTANAS CIR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-020-104-074</t>
   </si>
   <si>
     <t>HOGG ERIC TRUSTEE &amp; AMY TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">32118 BEXLEY CIR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-020-104-264</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-020-104-281</t>
   </si>
   <si>
     <t>BLANK JONATHAN M &amp; MEGAN E</t>
   </si>
   <si>
     <t xml:space="preserve">32252 PINEHURST DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-020-104-661</t>
   </si>
   <si>
     <t>HYLAND JOHN P TRUSTEE &amp; MIKAYLA B TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">740 LEAR RD  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-020-105-009</t>
   </si>
   <si>
     <t>SERRA WAYNE M &amp; CHRISTINE A</t>
   </si>
   <si>
     <t xml:space="preserve">32140 DEERFIELD DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-029-101-028</t>
   </si>
   <si>
     <t>VILLAGE AT CREEKSIDE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">LIBERTY ROSE DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-029-106-013</t>
   </si>
   <si>
     <t>BRUGH HERBERT P TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">508 BRENNANS CT  
 AVON LAKE OH 44012</t>
   </si>
   <si>
-    <t>04-00-029-116-077</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-030-106-003</t>
   </si>
   <si>
     <t>FORAN PATRICK TRUSTEE &amp; NICHOL HIRZ TRUSTEE</t>
   </si>
   <si>
     <t>04-00-030-106-004</t>
   </si>
   <si>
     <t>04-00-030-106-010</t>
   </si>
   <si>
-    <t>04-00-030-117-004</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-030-122-028</t>
   </si>
   <si>
     <t>LEWIS RICHARD T &amp; CHERYL A</t>
   </si>
   <si>
     <t xml:space="preserve">163 NORMAN AVE  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-123-009</t>
   </si>
   <si>
     <t>SCHINGS BRITTANY</t>
   </si>
   <si>
     <t xml:space="preserve">LAKEWOOD DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-123-017</t>
   </si>
   <si>
     <t>KNOX TERI L</t>
   </si>
   <si>
     <t xml:space="preserve">156 LAKEWOOD DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-123-018</t>
   </si>
   <si>
     <t>04-00-030-123-024</t>
-  </si>
-[...15 lines deleted...]
-AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-126-052</t>
   </si>
   <si>
     <t>BICKERS CHARLES J</t>
   </si>
   <si>
     <t xml:space="preserve">210 SOUTH POINT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-127-001</t>
   </si>
   <si>
     <t>LONGWELL DONALD &amp; TERRY</t>
   </si>
   <si>
     <t xml:space="preserve">169 SOUTH POINT DR  
 AVON LAKE OH 44012</t>
   </si>
   <si>
     <t>04-00-030-127-003</t>
   </si>
   <si>
@@ -965,70 +869,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F107" headerRowCount="1">
-  <autoFilter ref="A1:F107"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F95" headerRowCount="1">
+  <autoFilter ref="A1:F95"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=80738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=81180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=81722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84579&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=58835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=59818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=60847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=67906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=68549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=69808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=70505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=71963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=72520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=73854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=80738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=81180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=82985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=83279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84579&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F107"/>
+  <dimension ref="A1:F95"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="60.042518615722656" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1052,51 +956,51 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>0.6</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>537233.43</v>
+        <v>535965.81</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>806.41</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1352,91 +1256,91 @@
       </c>
       <c r="D17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="3">
         <v>2457.14</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="3">
-        <v>4875.09</v>
+        <v>4475.09</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="3">
         <v>1404.44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="3">
-        <v>2242.5</v>
+        <v>233.26</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="3">
         <v>860.5</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1469,1716 +1373,1476 @@
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="3">
         <v>3205.92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="E24" s="3">
-        <v>31.12</v>
+        <v>3609.51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E25" s="3">
-        <v>33.42</v>
+        <v>2690.41</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="E26" s="3">
-        <v>28.82</v>
+        <v>195.24</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E27" s="3">
-        <v>33.42</v>
+        <v>276.06</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="3">
-        <v>4115.46</v>
+        <v>873.03</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E29" s="3">
-        <v>3609.51</v>
+        <v>5420.89</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E30" s="3">
-        <v>2690.41</v>
+        <v>8918</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E31" s="3">
-        <v>195.24</v>
+        <v>6695.74</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E32" s="3">
-        <v>276.06</v>
+        <v>2879.46</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="E33" s="3">
-        <v>873.03</v>
+        <v>831.17</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E34" s="3">
-        <v>5420.89</v>
+        <v>2947.81</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="E35" s="3">
-        <v>8918</v>
+        <v>4758.5</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="E36" s="3">
-        <v>6695.74</v>
+        <v>2544.23</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E37" s="3">
-        <v>2879.46</v>
+        <v>303.9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E38" s="3">
-        <v>834.67</v>
+        <v>5609.66</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E39" s="3">
-        <v>2947.81</v>
+        <v>315.55</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E40" s="3">
-        <v>463.78</v>
+        <v>485.06</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E41" s="3">
-        <v>4758.5</v>
+        <v>4428.27</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E42" s="3">
-        <v>2544.23</v>
+        <v>559.5</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="E43" s="3">
-        <v>303.9</v>
+        <v>7855.81</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E44" s="3">
-        <v>5609.66</v>
+        <v>489.22</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E45" s="3">
-        <v>315.55</v>
+        <v>900.68</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E46" s="3">
-        <v>485.06</v>
+        <v>8950.25</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E47" s="3">
-        <v>4428.27</v>
+        <v>102.66</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E48" s="3">
-        <v>559.5</v>
+        <v>392.06</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="E49" s="3">
-        <v>7855.81</v>
+        <v>5142.69</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E50" s="3">
-        <v>489.22</v>
+        <v>142.32</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E51" s="3">
-        <v>900.68</v>
+        <v>847.97</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E52" s="3">
-        <v>8950.25</v>
+        <v>951.21</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E53" s="3">
-        <v>102.66</v>
+        <v>234.94</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="E54" s="3">
-        <v>463.7</v>
+        <v>743.02</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E55" s="3">
-        <v>5142.69</v>
+        <v>743.02</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" s="3">
-        <v>142.32</v>
+        <v>743.02</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="E57" s="3">
-        <v>847.97</v>
+        <v>1509.13</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>153</v>
+        <v>31</v>
       </c>
       <c r="E58" s="3">
-        <v>951.21</v>
+        <v>35.68</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E59" s="3">
-        <v>234.94</v>
+        <v>2837.35</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E60" s="3">
-        <v>743.02</v>
+        <v>139.21</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E61" s="3">
-        <v>743.02</v>
+        <v>4480.01</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E62" s="3">
-        <v>743.02</v>
+        <v>378.33</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E63" s="3">
-        <v>1509.13</v>
+        <v>170.53</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>31</v>
+        <v>159</v>
       </c>
       <c r="E64" s="3">
-        <v>35.68</v>
+        <v>1999.06</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E65" s="3">
-        <v>2837.35</v>
+        <v>1198.94</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E66" s="3">
-        <v>139.21</v>
+        <v>7</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E67" s="3">
-        <v>4480.01</v>
+        <v>10620.86</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E68" s="3">
-        <v>378.33</v>
+        <v>0.16</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E69" s="3">
-        <v>170.53</v>
+        <v>0.77</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="E70" s="3">
-        <v>1999.06</v>
+        <v>4.84</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E71" s="3">
-        <v>1198.94</v>
+        <v>3354.11</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="E72" s="3">
-        <v>7</v>
+        <v>4985.98</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E73" s="3">
-        <v>10620.86</v>
+        <v>4454.52</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E74" s="3">
-        <v>16.15</v>
+        <v>14045.46</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E75" s="3">
-        <v>0.16</v>
+        <v>38.41</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="E76" s="3">
-        <v>0.77</v>
+        <v>16006.94</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>198</v>
+        <v>31</v>
       </c>
       <c r="E77" s="3">
-        <v>4.84</v>
+        <v>7206.79</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>201</v>
+        <v>31</v>
       </c>
       <c r="E78" s="3">
-        <v>3354.11</v>
+        <v>7236.56</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="E79" s="3">
-        <v>15901.48</v>
+        <v>9507.41</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E80" s="3">
-        <v>4985.98</v>
+        <v>3127.03</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E81" s="3">
-        <v>6054.52</v>
+        <v>2497.05</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E82" s="3">
-        <v>14045.46</v>
+        <v>2213.59</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="E83" s="3">
-        <v>38.41</v>
+        <v>386.08</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="E84" s="3">
-        <v>16006.94</v>
+        <v>48.41</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E85" s="3">
-        <v>181.82</v>
+        <v>3464.87</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>31</v>
+        <v>222</v>
       </c>
       <c r="E86" s="3">
-        <v>7206.79</v>
+        <v>2407.59</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="3">
-        <v>7236.56</v>
+        <v>437.04</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
       <c r="E88" s="3">
-        <v>9507.41</v>
+        <v>2649.27</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E89" s="3">
-        <v>1905.54</v>
+        <v>1742.42</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E90" s="3">
-        <v>3127.03</v>
+        <v>122.52</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E91" s="3">
-        <v>2497.05</v>
+        <v>3451.81</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E92" s="3">
-        <v>2213.59</v>
+        <v>1870.59</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="E93" s="3">
-        <v>386.08</v>
+        <v>64279.91</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="E94" s="3">
-        <v>48.41</v>
+        <v>177.4</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B95" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E95" s="3">
-        <v>7976.96</v>
+        <v>120866.73</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>10</v>
-[...238 lines deleted...]
-      <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3234,44 +2898,32 @@
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
     <hyperlink ref="F95" r:id="rId95"/>
-    <hyperlink ref="F96" r:id="rId96"/>
-[...10 lines deleted...]
-    <hyperlink ref="F107" r:id="rId107"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>