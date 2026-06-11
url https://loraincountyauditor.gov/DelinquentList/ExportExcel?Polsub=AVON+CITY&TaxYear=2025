--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="245">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>04-00-001-103-101</t>
   </si>
   <si>
     <t>WIDO WILLIAM C &amp; MARIA C</t>
   </si>
   <si>
@@ -61,982 +61,610 @@
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>04-00-001-103-116</t>
   </si>
   <si>
     <t>SNYDER HEATHER &amp; ANNE GRANT CHAPMAN</t>
   </si>
   <si>
     <t xml:space="preserve">39100 CAMELOT WAY  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-001-104-006</t>
   </si>
   <si>
     <t>TATMAN JAMES J SR &amp; TARA A</t>
   </si>
   <si>
     <t xml:space="preserve">39210 ARLINGTON DR  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-002-101-079</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-002-101-258</t>
   </si>
   <si>
     <t>ORCHARD TRAIL DEVELOPMENT GROUP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-002-101-332</t>
   </si>
   <si>
     <t xml:space="preserve">WOODLAND TRL  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-002-102-049</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-002-102-240</t>
   </si>
   <si>
     <t>AVON AMBERWOOD DEVELOPMENT COMPANY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">MOON RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-002-102-241</t>
   </si>
   <si>
     <t>04-00-003-101-190</t>
   </si>
   <si>
     <t>WORKMAN RYAN &amp; GREGORY LEWIS KNIGHT JR</t>
   </si>
   <si>
     <t xml:space="preserve">2451 KENWYN BLVD  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-003-101-344</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-003-101-409</t>
   </si>
   <si>
     <t>NASH KATHY ANN</t>
   </si>
   <si>
     <t xml:space="preserve">2425 DEERFIELD DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-003-101-414</t>
   </si>
   <si>
     <t>LAKE PROPERTIES LTD</t>
   </si>
   <si>
     <t xml:space="preserve">DEERFIELD DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-003-101-415</t>
   </si>
   <si>
     <t>04-00-003-101-533</t>
   </si>
   <si>
     <t>FRONTIER FAIRFIELD LLC</t>
   </si>
   <si>
     <t>04-00-003-101-568</t>
   </si>
   <si>
     <t>RAMIREZ JOSE ENRIQUE BAEZ</t>
   </si>
   <si>
     <t xml:space="preserve">2587 DAEGAN DR  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-003-101-595</t>
-[...4 lines deleted...]
-  <si>
     <t>04-00-003-103-034</t>
   </si>
   <si>
     <t>NOVAK JOSEPH R &amp; SHARON L</t>
   </si>
   <si>
     <t xml:space="preserve">38151 FRENCH CREEK RD  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-003-104-038</t>
-[...38 lines deleted...]
-  <si>
     <t>04-00-004-102-009</t>
   </si>
   <si>
     <t>968 MOORE RD LLC</t>
   </si>
   <si>
     <t xml:space="preserve">968 MOORE RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-004-102-212</t>
   </si>
   <si>
     <t>YMLM REAL ESTATE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">38550 CHESTER RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-004-102-213</t>
   </si>
   <si>
     <t xml:space="preserve">CHESTER RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-004-102-214</t>
   </si>
   <si>
     <t>04-00-004-102-215</t>
   </si>
   <si>
-    <t>04-00-010-102-007</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">37888 N DOOVYS ST  
+    <t>04-00-009-000-063</t>
+  </si>
+  <si>
+    <t>TIMBER LAKE APARTMENTS LIMITED PARTNERSHIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600 CYPRESS W 
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-009-000-121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1436 MULBERRY LN  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-010-104-011</t>
   </si>
   <si>
     <t>KOVACH STEPHEN D &amp; NOREEN A</t>
   </si>
   <si>
     <t xml:space="preserve">37803 CAROLINE DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-010-104-031</t>
   </si>
   <si>
     <t>GIBSON PATRICK L &amp; GEORGINE M</t>
   </si>
   <si>
     <t xml:space="preserve">37846 LORIE BLVD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-010-106-006</t>
   </si>
   <si>
     <t>GHETA LESLIE</t>
   </si>
   <si>
     <t xml:space="preserve">37901 LAKE DR  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-010-110-005</t>
-[...14 lines deleted...]
-  <si>
     <t>04-00-010-111-037</t>
   </si>
   <si>
     <t>FRENCH CREEK PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">36900 DETROIT RD  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-010-111-068</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-010-111-123</t>
   </si>
   <si>
     <t>SCHAFER IRWIN CO INC</t>
   </si>
   <si>
     <t>04-00-010-111-170</t>
   </si>
   <si>
     <t>SCHAFER-IRWIN CO INC</t>
   </si>
   <si>
     <t>04-00-010-111-216</t>
   </si>
   <si>
     <t>04-00-010-111-217</t>
   </si>
   <si>
     <t>04-00-010-112-016</t>
   </si>
   <si>
     <t>SCHROEDER BRADY A</t>
   </si>
   <si>
     <t xml:space="preserve">2235 RIDGELAND DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-010-114-056</t>
   </si>
   <si>
     <t>BECK MICHAEL A &amp; CAROLYN B</t>
   </si>
   <si>
     <t xml:space="preserve">38021 FRENCH CREEK RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-010-115-009</t>
   </si>
   <si>
     <t>ROOT FRANK A JR</t>
   </si>
   <si>
     <t xml:space="preserve">2550 CHURCH ST  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-010-118-012</t>
-[...14 lines deleted...]
-  <si>
     <t>04-00-010-119-088</t>
   </si>
   <si>
     <t>ENGLEHAUPT JOHN E &amp; LINDA R</t>
   </si>
   <si>
     <t xml:space="preserve">2229 WISTERIA WAY  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-010-119-102</t>
   </si>
   <si>
     <t>L HOMMEDIEU VIOLET A</t>
   </si>
   <si>
-    <t>04-00-011-101-007</t>
-[...12 lines deleted...]
-    <t>FRENCH CREEK PRESERVE LLC</t>
+    <t>04-00-011-101-123</t>
+  </si>
+  <si>
+    <t>WILSON PROPERTY CO</t>
+  </si>
+  <si>
+    <t>04-00-011-101-124</t>
+  </si>
+  <si>
+    <t>04-00-011-103-013</t>
+  </si>
+  <si>
+    <t>BLACK TRACY L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2949 HAYES ST  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-011-103-027</t>
+  </si>
+  <si>
+    <t>AVON CHURCH OF GOD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37447 DETROIT RD  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-011-107-022</t>
+  </si>
+  <si>
+    <t>MYERS KENNETH A JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37119 SOUTH RIDGE DR  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-011-108-110</t>
+  </si>
+  <si>
+    <t>MILLER R PATRICK &amp; TONYA JEAN</t>
+  </si>
+  <si>
+    <t>04-00-012-102-012</t>
+  </si>
+  <si>
+    <t>LONG LEEA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LONG RD  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-013-000-495</t>
+  </si>
+  <si>
+    <t>BROWN AARON M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36312 MONTROSE WAY  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-014-102-045</t>
+  </si>
+  <si>
+    <t>GRIMM MARCUS &amp; ABIGAIL</t>
+  </si>
+  <si>
+    <t>04-00-014-104-010</t>
+  </si>
+  <si>
+    <t>BENNETT CONTRACTORS INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIGHT OF WAY  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-015-109-117</t>
+  </si>
+  <si>
+    <t>MCSWEENEY PATRICK MICHAEL &amp; SARA THERESA</t>
+  </si>
+  <si>
+    <t>04-00-015-109-169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FALCON CREST AVE  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-015-110-030</t>
+  </si>
+  <si>
+    <t>BALUNEK FRANK M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2371 CENTER RD  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-015-110-031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTER RD  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-015-110-164</t>
+  </si>
+  <si>
+    <t>BENTLEY PARK HOMEOWNERS ASSOCIATION INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENTLEY DR  
+AVON OH 44011</t>
+  </si>
+  <si>
+    <t>04-00-015-110-307</t>
   </si>
   <si>
     <t xml:space="preserve">DETROIT RD  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-011-101-014</t>
-[...231 lines deleted...]
-  <si>
     <t>04-00-015-110-308</t>
   </si>
   <si>
     <t xml:space="preserve">SETON DR  
 AVON OH 44011</t>
   </si>
   <si>
+    <t>04-00-015-112-012</t>
+  </si>
+  <si>
+    <t>FEBBO RALPH J &amp; JENNY W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35965 FALCON CREST AVE  
+AVON OH 44011</t>
+  </si>
+  <si>
     <t>04-00-015-801-027</t>
   </si>
   <si>
     <t>HORNIK DAVID</t>
   </si>
   <si>
     <t xml:space="preserve">2032 E RESERVE CIR  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-016-102-083</t>
-[...28 lines deleted...]
-  <si>
     <t>04-00-016-701-042</t>
   </si>
   <si>
     <t>RUSH KENNETH D &amp; ADRIANE E</t>
   </si>
   <si>
     <t xml:space="preserve">1049 CENTER RD UNIT 42
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-016-702-003</t>
   </si>
   <si>
     <t>NRK PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">36711 AMERICAN WAY STE 
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-016-703-013</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-021-000-115</t>
   </si>
   <si>
     <t>BROWN DONALD A (TRUS )</t>
   </si>
   <si>
     <t xml:space="preserve">JAYCOX RD  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-021-000-210</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-022-101-120</t>
   </si>
   <si>
     <t>BLUE DONALD W</t>
   </si>
   <si>
     <t xml:space="preserve">2054 NOTTINGHAM PKWY  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-022-102-098</t>
-[...28 lines deleted...]
-  <si>
     <t>04-00-022-103-149</t>
   </si>
   <si>
     <t>KUCHTA MATTHEW J &amp; KIMBERLY A</t>
   </si>
   <si>
-    <t>04-00-022-104-020</t>
-[...25 lines deleted...]
-    <t xml:space="preserve">140 SHAKESPEARE LN  
+    <t>04-00-022-105-007</t>
+  </si>
+  <si>
+    <t>AULT HAROLD R &amp; BARBARA J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2633 ELIZABETH AVE  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-022-701-022</t>
   </si>
   <si>
     <t>GRAMS JOEL W &amp; GARY W</t>
   </si>
   <si>
     <t xml:space="preserve">146 SHAKESPEARE LN  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-022-801-073</t>
   </si>
   <si>
     <t>ALFLEN PATRICIA A</t>
   </si>
   <si>
     <t xml:space="preserve">2803 SHAKESPEARE LN  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-022-801-123</t>
   </si>
   <si>
     <t>KAISER SUSAN K</t>
   </si>
   <si>
     <t xml:space="preserve">SHAKESPEARE LN  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-022-801-126</t>
   </si>
   <si>
     <t>SCHUESZLER GILBERT W JR</t>
   </si>
   <si>
     <t>04-00-022-804-023</t>
   </si>
   <si>
     <t>DURAY NANCY J</t>
   </si>
   <si>
     <t xml:space="preserve">2785 SHAKESPEARE LN  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-022-804-025</t>
-[...18 lines deleted...]
-  <si>
     <t>04-00-023-101-030</t>
   </si>
   <si>
     <t>LEW YOU LIAN L JENG &amp; LEW RAYMOND</t>
   </si>
   <si>
     <t xml:space="preserve">35400 EMORY DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-023-104-029</t>
   </si>
   <si>
     <t>SCOTT MEGAN M</t>
   </si>
   <si>
     <t xml:space="preserve">35198 LIVINGSTON DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-023-105-010</t>
   </si>
   <si>
     <t>PAINTER GWENDOLYN M</t>
   </si>
   <si>
     <t xml:space="preserve">2795 JAYCOX RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-023-105-039</t>
   </si>
   <si>
     <t>JOHNSON CHARLES ARTHUR JR &amp; MARISA GARIN</t>
   </si>
   <si>
     <t xml:space="preserve">2772 ELIZABETH AVE  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-023-105-047</t>
-[...11 lines deleted...]
-  <si>
     <t>04-00-023-105-129</t>
   </si>
   <si>
     <t xml:space="preserve">ELIZABETH AVE  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-023-105-142</t>
-[...1 lines deleted...]
-  <si>
     <t>04-00-023-105-288</t>
   </si>
   <si>
     <t>ABERCROMBIE JOANN</t>
   </si>
   <si>
-    <t>04-00-023-110-067</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">35223 QUEEN ANNS WAY  
+    <t>04-00-023-105-300</t>
+  </si>
+  <si>
+    <t>GALIK WILLIAM R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3001 JAYCOX RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-024-101-103</t>
   </si>
   <si>
     <t>ABFALL ANDREW D &amp; MARY A</t>
   </si>
   <si>
     <t xml:space="preserve">35255 RIEGELSBERGER RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-024-104-064</t>
   </si>
   <si>
     <t>VEKAS JESSICA</t>
   </si>
   <si>
     <t xml:space="preserve">4240 LAKE HARBOUR WAY  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-024-104-076</t>
   </si>
@@ -1066,279 +694,142 @@
   <si>
     <t xml:space="preserve">33855 CROWN COLONY DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-024-116-154</t>
   </si>
   <si>
     <t>MCGUIRE KYLE &amp; JENNIFER N WHITE MCGUIRE</t>
   </si>
   <si>
     <t xml:space="preserve">33795 CROWN COLONY DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-025-000-030</t>
   </si>
   <si>
     <t>PERDUE BETTY J TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">3895 WILLIAMS CT  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-025-000-192</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-025-000-577</t>
   </si>
   <si>
     <t>HILLIARD PARTNERSHIP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">MILLS RD  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-025-000-636</t>
-[...18 lines deleted...]
-  <si>
     <t>04-00-026-108-084</t>
   </si>
   <si>
     <t>KHALLAFI HICHAM &amp; MICHELLE</t>
   </si>
   <si>
     <t>04-00-026-108-102</t>
   </si>
   <si>
-    <t>04-00-026-108-178</t>
-[...32 lines deleted...]
-    <t xml:space="preserve">3206 WOODSTONE LN  
+    <t>04-00-026-108-130</t>
+  </si>
+  <si>
+    <t>NOBLES JILLIAN &amp; MATTHEW R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3248 STONE WHEEL RUN ST  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-026-109-059</t>
   </si>
   <si>
     <t>GALATI IRMA M</t>
   </si>
   <si>
-    <t>04-00-026-109-091</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-026-110-048</t>
   </si>
   <si>
     <t>BOWMAN MARTHA M &amp; DANIEL J</t>
   </si>
   <si>
     <t xml:space="preserve">3455 MASS DR  
-AVON OH 44011</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">3491 WILLIAMS CT  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-026-630-001</t>
   </si>
   <si>
     <t>ENERGEX POWER INC</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 </t>
   </si>
   <si>
     <t>04-00-026-630-002</t>
   </si>
   <si>
-    <t>04-00-027-101-022</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-027-102-005</t>
   </si>
   <si>
     <t>LUXURY LIVING REMODEL AND INVESTMENTS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">33381 DETROIT RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-027-103-014</t>
   </si>
   <si>
     <t>GRADY JAMES M</t>
   </si>
   <si>
     <t xml:space="preserve">33460 CHERRY ST  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-027-104-002</t>
   </si>
   <si>
     <t>CURLEY FAMILY LIMITED PARTNERSHIP</t>
   </si>
   <si>
     <t xml:space="preserve">2775 NAGEL RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-028-101-064</t>
   </si>
   <si>
     <t>KOMARANSKY GEORGE &amp; MAXINE</t>
-  </si>
-[...18 lines deleted...]
-AVON OH 44011</t>
   </si>
   <si>
     <t>04-10-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>04-10-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>04-10-999-999-996</t>
   </si>
   <si>
     <t>CLEVELAND ELECTRIC ILLUMINATING CO</t>
   </si>
 </sst>
 </file>
@@ -1373,77 +864,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F149" headerRowCount="1">
-  <autoFilter ref="A1:F149"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F94" headerRowCount="1">
+  <autoFilter ref="A1:F94"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84468&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84468&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F149"/>
+  <dimension ref="A1:F94"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="48.28545379638672" customWidth="1"/>
+    <col min="2" max="2" width="46.91864013671875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -1460,2973 +951,1873 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>30729.07</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>5852.14</v>
+        <v>2852.14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>4175.32</v>
+        <v>1625.32</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>4276.54</v>
+        <v>710.7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="3">
-        <v>710.7</v>
+        <v>14519.38</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>14519.38</v>
+        <v>2553.58</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E8" s="3">
-        <v>2446.6</v>
+        <v>1053.25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>2553.58</v>
+        <v>9767.46</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" s="3">
-        <v>1053.25</v>
+        <v>11747.51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="3">
-        <v>9767.46</v>
+        <v>415.52</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E12" s="3">
-        <v>10.83</v>
+        <v>1672.42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="E13" s="3">
-        <v>11747.51</v>
+        <v>240.93</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E14" s="3">
-        <v>415.52</v>
+        <v>44861.93</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="3">
-        <v>1672.42</v>
+        <v>1916.99</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>240.93</v>
+        <v>3612.42</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="3">
-        <v>44861.93</v>
+        <v>10182.3</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>0.17</v>
+        <v>9110.52</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E19" s="3">
-        <v>1916.99</v>
+        <v>9110.52</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="E20" s="3">
-        <v>15.78</v>
+        <v>19032.05</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E21" s="3">
-        <v>3643.84</v>
+        <v>20633.16</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E22" s="3">
-        <v>3702.66</v>
+        <v>55525.58</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E23" s="3">
-        <v>179.75</v>
+        <v>6032.66</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="E24" s="3">
-        <v>3612.42</v>
+        <v>1499.28</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E25" s="3">
-        <v>10182.3</v>
+        <v>8302.63</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E26" s="3">
-        <v>9110.52</v>
+        <v>815.03</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E27" s="3">
-        <v>9110.52</v>
+        <v>228.8</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E28" s="3">
-        <v>19032.05</v>
+        <v>523.28</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="E29" s="3">
-        <v>18.51</v>
+        <v>657.87</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="E30" s="3">
-        <v>6032.66</v>
+        <v>311.87</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E31" s="3">
-        <v>5089.74</v>
+        <v>7148.07</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="E32" s="3">
-        <v>8302.63</v>
+        <v>4682.21</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E33" s="3">
-        <v>11503.83</v>
+        <v>4601.13</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="E34" s="3">
-        <v>484.88</v>
+        <v>323.44</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="E35" s="3">
-        <v>3215.03</v>
+        <v>532.38</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
       <c r="E36" s="3">
-        <v>1404.85</v>
+        <v>15.06</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E37" s="3">
-        <v>228.8</v>
+        <v>59.16</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="E38" s="3">
-        <v>523.28</v>
+        <v>49.27</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="E39" s="3">
-        <v>657.87</v>
+        <v>350.42</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="E40" s="3">
-        <v>311.87</v>
+        <v>20910.48</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="E41" s="3">
-        <v>7848.07</v>
+        <v>6.24</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E42" s="3">
-        <v>4682.21</v>
+        <v>3.8</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E43" s="3">
-        <v>4601.13</v>
+        <v>11452.72</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E44" s="3">
-        <v>31.03</v>
+        <v>319.19</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E45" s="3">
-        <v>1103.63</v>
+        <v>1778.19</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="E46" s="3">
-        <v>323.44</v>
+        <v>869.01</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>22</v>
+        <v>119</v>
       </c>
       <c r="E47" s="3">
-        <v>532.38</v>
+        <v>147.56</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E48" s="3">
-        <v>3362.33</v>
+        <v>10631.24</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E49" s="3">
-        <v>203.45</v>
+        <v>1218.06</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E50" s="3">
-        <v>2276.3</v>
+        <v>130.14</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="E51" s="3">
-        <v>2962.64</v>
+        <v>1086.08</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="E52" s="3">
-        <v>15.06</v>
+        <v>18.46</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="E53" s="3">
-        <v>59.16</v>
+        <v>207.26</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E54" s="3">
-        <v>49.27</v>
+        <v>5845.36</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>22</v>
+        <v>140</v>
       </c>
       <c r="E55" s="3">
-        <v>1.61</v>
+        <v>3450.63</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E56" s="3">
-        <v>350.42</v>
+        <v>855.47</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E57" s="3">
-        <v>20910.48</v>
+        <v>9977.85</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E58" s="3">
-        <v>7.67</v>
+        <v>17.9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E59" s="3">
-        <v>6.24</v>
+        <v>281.47</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="E60" s="3">
-        <v>3.8</v>
+        <v>482.08</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E61" s="3">
-        <v>5078.38</v>
+        <v>1553.57</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E62" s="3">
-        <v>1673.12</v>
+        <v>12587.27</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E63" s="3">
-        <v>1190.15</v>
+        <v>101.98</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="E64" s="3">
-        <v>3731.28</v>
+        <v>2652.27</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E65" s="3">
-        <v>11452.72</v>
+        <v>6130.67</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>22</v>
+        <v>171</v>
       </c>
       <c r="E66" s="3">
-        <v>319.19</v>
+        <v>4328.62</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E67" s="3">
-        <v>1778.19</v>
+        <v>4032.24</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E68" s="3">
-        <v>457.65</v>
+        <v>1894.53</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="E69" s="3">
-        <v>673</v>
+        <v>51245.22</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E70" s="3">
-        <v>3508.69</v>
+        <v>49.62</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E71" s="3">
-        <v>869.01</v>
+        <v>37.2</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E72" s="3">
-        <v>117</v>
+        <v>481.78</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="3">
-        <v>147.56</v>
+        <v>10219.19</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="B74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74" s="3">
-        <v>10631.24</v>
+        <v>6505.63</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>1218.06</v>
+        <v>17919.35</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="3">
-        <v>130.14</v>
+        <v>13628.94</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>130</v>
+        <v>202</v>
       </c>
       <c r="E77" s="3">
-        <v>1086.08</v>
+        <v>6369.98</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E78" s="3">
-        <v>18.46</v>
+        <v>6393.26</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E79" s="3">
-        <v>5845.36</v>
+        <v>4989.97</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E80" s="3">
-        <v>3524.83</v>
+        <v>108274.42</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>212</v>
+        <v>19</v>
       </c>
       <c r="E81" s="3">
-        <v>14315.56</v>
+        <v>763.34</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="B82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>215</v>
+        <v>19</v>
       </c>
       <c r="E82" s="3">
-        <v>111.21</v>
+        <v>21.9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="3">
-        <v>3450.63</v>
+        <v>238.18</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="B84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>221</v>
+        <v>19</v>
       </c>
       <c r="E84" s="3">
-        <v>855.47</v>
+        <v>263.45</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B85" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E85" s="3">
-        <v>331.69</v>
+        <v>1749.47</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B86" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E86" s="3">
-        <v>9977.85</v>
+        <v>16.47</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E87" s="3">
-        <v>49.55</v>
+        <v>16.47</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="E88" s="3">
-        <v>17.9</v>
+        <v>5112.57</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="E89" s="3">
-        <v>7137.51</v>
+        <v>3711.6</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E90" s="3">
-        <v>57543.03</v>
+        <v>2464.35</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>242</v>
+        <v>115</v>
       </c>
       <c r="E91" s="3">
-        <v>1545.15</v>
+        <v>0.07</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>22</v>
+        <v>240</v>
       </c>
       <c r="E92" s="3">
-        <v>281.47</v>
+        <v>9061.3</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="E93" s="3">
-        <v>222.26</v>
+        <v>7364.02</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="E94" s="3">
-        <v>650.56</v>
+        <v>85422.98</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>10</v>
-[...1098 lines deleted...]
-      <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4481,87 +2872,32 @@
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
-    <hyperlink ref="F95" r:id="rId95"/>
-[...53 lines deleted...]
-    <hyperlink ref="F149" r:id="rId149"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>