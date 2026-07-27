--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="232">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>04-00-001-103-101</t>
   </si>
   <si>
     <t>WIDO WILLIAM C &amp; MARIA C</t>
   </si>
   <si>
@@ -230,60 +230,50 @@
   <si>
     <t xml:space="preserve">37803 CAROLINE DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-010-104-031</t>
   </si>
   <si>
     <t>GIBSON PATRICK L &amp; GEORGINE M</t>
   </si>
   <si>
     <t xml:space="preserve">37846 LORIE BLVD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-010-106-006</t>
   </si>
   <si>
     <t>GHETA LESLIE</t>
   </si>
   <si>
     <t xml:space="preserve">37901 LAKE DR  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-010-111-037</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-010-111-123</t>
   </si>
   <si>
     <t>SCHAFER IRWIN CO INC</t>
   </si>
   <si>
     <t>04-00-010-111-170</t>
   </si>
   <si>
     <t>SCHAFER-IRWIN CO INC</t>
   </si>
   <si>
     <t>04-00-010-111-216</t>
   </si>
   <si>
     <t>04-00-010-111-217</t>
   </si>
   <si>
     <t>04-00-010-112-016</t>
   </si>
   <si>
     <t>SCHROEDER BRADY A</t>
   </si>
   <si>
     <t xml:space="preserve">2235 RIDGELAND DR  
@@ -385,216 +375,184 @@
   </si>
   <si>
     <t>BROWN AARON M</t>
   </si>
   <si>
     <t xml:space="preserve">36312 MONTROSE WAY  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-014-102-045</t>
   </si>
   <si>
     <t>GRIMM MARCUS &amp; ABIGAIL</t>
   </si>
   <si>
     <t>04-00-014-104-010</t>
   </si>
   <si>
     <t>BENNETT CONTRACTORS INC</t>
   </si>
   <si>
     <t xml:space="preserve">RIGHT OF WAY  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-015-109-117</t>
-[...4 lines deleted...]
-  <si>
     <t>04-00-015-109-169</t>
   </si>
   <si>
     <t xml:space="preserve">FALCON CREST AVE  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-015-110-030</t>
   </si>
   <si>
     <t>BALUNEK FRANK M</t>
   </si>
   <si>
     <t xml:space="preserve">2371 CENTER RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-015-110-031</t>
   </si>
   <si>
     <t xml:space="preserve">CENTER RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-015-110-164</t>
   </si>
   <si>
     <t>BENTLEY PARK HOMEOWNERS ASSOCIATION INC</t>
   </si>
   <si>
     <t xml:space="preserve">BENTLEY DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-015-110-307</t>
   </si>
   <si>
     <t xml:space="preserve">DETROIT RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-015-110-308</t>
   </si>
   <si>
     <t xml:space="preserve">SETON DR  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-015-112-012</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-015-801-027</t>
   </si>
   <si>
     <t>HORNIK DAVID</t>
   </si>
   <si>
     <t xml:space="preserve">2032 E RESERVE CIR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-016-701-042</t>
   </si>
   <si>
     <t>RUSH KENNETH D &amp; ADRIANE E</t>
   </si>
   <si>
     <t xml:space="preserve">1049 CENTER RD UNIT 42
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-016-702-003</t>
   </si>
   <si>
     <t>NRK PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">36711 AMERICAN WAY STE 
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-021-000-115</t>
   </si>
   <si>
     <t>BROWN DONALD A (TRUS )</t>
   </si>
   <si>
     <t xml:space="preserve">JAYCOX RD  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-022-101-120</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-022-103-149</t>
   </si>
   <si>
     <t>KUCHTA MATTHEW J &amp; KIMBERLY A</t>
   </si>
   <si>
     <t>04-00-022-105-007</t>
   </si>
   <si>
     <t>AULT HAROLD R &amp; BARBARA J</t>
   </si>
   <si>
     <t xml:space="preserve">2633 ELIZABETH AVE  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-022-701-022</t>
   </si>
   <si>
     <t>GRAMS JOEL W &amp; GARY W</t>
   </si>
   <si>
     <t xml:space="preserve">146 SHAKESPEARE LN  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-022-801-073</t>
   </si>
   <si>
     <t>ALFLEN PATRICIA A</t>
   </si>
   <si>
     <t xml:space="preserve">2803 SHAKESPEARE LN  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-022-801-123</t>
-[...2 lines deleted...]
-    <t>KAISER SUSAN K</t>
+    <t>04-00-022-801-126</t>
+  </si>
+  <si>
+    <t>SCHUESZLER GILBERT W JR</t>
   </si>
   <si>
     <t xml:space="preserve">SHAKESPEARE LN  
 AVON OH 44011</t>
   </si>
   <si>
-    <t>04-00-022-801-126</t>
-[...4 lines deleted...]
-  <si>
     <t>04-00-022-804-023</t>
   </si>
   <si>
     <t>DURAY NANCY J</t>
   </si>
   <si>
     <t xml:space="preserve">2785 SHAKESPEARE LN  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-023-101-030</t>
   </si>
   <si>
     <t>LEW YOU LIAN L JENG &amp; LEW RAYMOND</t>
   </si>
   <si>
     <t xml:space="preserve">35400 EMORY DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-023-104-029</t>
   </si>
   <si>
     <t>SCOTT MEGAN M</t>
   </si>
@@ -713,64 +671,64 @@
   </si>
   <si>
     <t xml:space="preserve">3895 WILLIAMS CT  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-025-000-577</t>
   </si>
   <si>
     <t>HILLIARD PARTNERSHIP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">MILLS RD  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-026-108-084</t>
   </si>
   <si>
     <t>KHALLAFI HICHAM &amp; MICHELLE</t>
   </si>
   <si>
     <t>04-00-026-108-102</t>
   </si>
   <si>
-    <t>04-00-026-108-130</t>
-[...8 lines deleted...]
-  <si>
     <t>04-00-026-109-059</t>
   </si>
   <si>
     <t>GALATI IRMA M</t>
+  </si>
+  <si>
+    <t>04-00-026-110-036</t>
+  </si>
+  <si>
+    <t>GEORGIA PROPERTIES LIMITED PARTNERSHIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31671 SCHWARTZ RD  
+AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-026-110-048</t>
   </si>
   <si>
     <t>BOWMAN MARTHA M &amp; DANIEL J</t>
   </si>
   <si>
     <t xml:space="preserve">3455 MASS DR  
 AVON OH 44011</t>
   </si>
   <si>
     <t>04-00-026-630-001</t>
   </si>
   <si>
     <t>ENERGEX POWER INC</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 </t>
   </si>
   <si>
     <t>04-00-026-630-002</t>
   </si>
   <si>
@@ -864,70 +822,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F94" headerRowCount="1">
-  <autoFilter ref="A1:F94"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F89" headerRowCount="1">
+  <autoFilter ref="A1:F89"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84468&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=55930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=56948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=57471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=61825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=62921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=63790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=64842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=65995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=66856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=74713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=75669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=76998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=77853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=78843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=79541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84468&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="46.91864013671875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -951,51 +909,51 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>30729.07</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>2852.14</v>
+        <v>2252.14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>1625.32</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1311,71 +1269,71 @@
       </c>
       <c r="D20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="3">
         <v>19032.05</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="3">
-        <v>20633.16</v>
+        <v>20597.96</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="3">
-        <v>55525.58</v>
+        <v>55408.18</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="3">
         <v>6032.66</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1408,1416 +1366,1316 @@
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="3">
         <v>8302.63</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E26" s="3">
-        <v>815.03</v>
+        <v>228.8</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="3">
-        <v>228.8</v>
+        <v>523.28</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="3">
-        <v>523.28</v>
+        <v>657.87</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="3">
-        <v>657.87</v>
+        <v>311.87</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>311.87</v>
+        <v>7148.07</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="3">
-        <v>7148.07</v>
+        <v>4682.21</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="3">
-        <v>4682.21</v>
+        <v>4601.13</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E33" s="3">
-        <v>4601.13</v>
+        <v>323.44</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="E34" s="3">
-        <v>323.44</v>
+        <v>532.38</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="3">
-        <v>532.38</v>
+        <v>15.06</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="3">
-        <v>15.06</v>
+        <v>59.16</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="E37" s="3">
-        <v>59.16</v>
+        <v>49.27</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="3">
-        <v>49.27</v>
+        <v>350.42</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E39" s="3">
-        <v>350.42</v>
+        <v>20910.48</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="E40" s="3">
-        <v>20910.48</v>
+        <v>6.24</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>6.24</v>
+        <v>3.8</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E42" s="3">
-        <v>3.8</v>
+        <v>11452.72</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="E43" s="3">
-        <v>11452.72</v>
+        <v>319.19</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>319.19</v>
+        <v>1778.19</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="3">
-        <v>1778.19</v>
+        <v>147.56</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="3">
-        <v>869.01</v>
+        <v>10631.24</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="3">
-        <v>147.56</v>
+        <v>1218.06</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="3">
-        <v>10631.24</v>
+        <v>130.14</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="3">
-        <v>1218.06</v>
+        <v>1086.08</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>130.14</v>
+        <v>18.46</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E51" s="3">
-        <v>1086.08</v>
+        <v>5845.36</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E52" s="3">
-        <v>18.46</v>
+        <v>3450.63</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E53" s="3">
-        <v>207.26</v>
+        <v>855.47</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E54" s="3">
-        <v>5845.36</v>
+        <v>9977.85</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="E55" s="3">
-        <v>3450.63</v>
+        <v>281.47</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E56" s="3">
-        <v>855.47</v>
+        <v>482.08</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E57" s="3">
-        <v>9977.85</v>
+        <v>1553.57</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E58" s="3">
-        <v>17.9</v>
+        <v>12387.27</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="E59" s="3">
-        <v>281.47</v>
+        <v>2652.27</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E60" s="3">
-        <v>482.08</v>
+        <v>6130.67</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E61" s="3">
-        <v>1553.57</v>
+        <v>4328.62</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E62" s="3">
-        <v>12587.27</v>
+        <v>4032.24</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E63" s="3">
-        <v>101.98</v>
+        <v>1394.53</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E64" s="3">
-        <v>2652.27</v>
+        <v>51245.22</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E65" s="3">
-        <v>6130.67</v>
+        <v>49.62</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>171</v>
+        <v>19</v>
       </c>
       <c r="E66" s="3">
-        <v>4328.62</v>
+        <v>37.2</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E67" s="3">
-        <v>4032.24</v>
+        <v>481.78</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E68" s="3">
-        <v>1894.53</v>
+        <v>10219.19</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E69" s="3">
-        <v>51245.22</v>
+        <v>6505.63</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E70" s="3">
-        <v>49.62</v>
+        <v>17919.35</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>19</v>
+        <v>186</v>
       </c>
       <c r="E71" s="3">
-        <v>37.2</v>
+        <v>13628.94</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E72" s="3">
-        <v>481.78</v>
+        <v>6369.98</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E73" s="3">
-        <v>10219.19</v>
+        <v>6393.26</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E74" s="3">
-        <v>6505.63</v>
+        <v>4989.97</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E75" s="3">
-        <v>17919.35</v>
+        <v>108274.42</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>199</v>
+        <v>19</v>
       </c>
       <c r="E76" s="3">
-        <v>13628.94</v>
+        <v>763.34</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>202</v>
+        <v>19</v>
       </c>
       <c r="E77" s="3">
-        <v>6369.98</v>
+        <v>21.9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>205</v>
+        <v>19</v>
       </c>
       <c r="E78" s="3">
-        <v>6393.26</v>
+        <v>263.45</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" s="3">
-        <v>4989.97</v>
+        <v>644.75</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" s="3">
-        <v>108274.42</v>
+        <v>1749.47</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B81" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E81" s="3">
-        <v>763.34</v>
+        <v>16.47</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>19</v>
+        <v>212</v>
       </c>
       <c r="E82" s="3">
-        <v>21.9</v>
+        <v>16.47</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="3">
-        <v>238.18</v>
+        <v>5112.57</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B84" s="0" t="s">
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="3">
-        <v>263.45</v>
+        <v>3711.6</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E85" s="3">
-        <v>1749.47</v>
+        <v>2464.35</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>225</v>
+        <v>112</v>
       </c>
       <c r="E86" s="3">
-        <v>16.47</v>
+        <v>0.07</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="B87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E87" s="3">
-        <v>16.47</v>
+        <v>9061.3</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="3">
-        <v>5112.57</v>
+        <v>7364.02</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="E89" s="3">
-        <v>3711.6</v>
+        <v>85422.98</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>10</v>
-[...98 lines deleted...]
-      <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2867,37 +2725,32 @@
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
-    <hyperlink ref="F90" r:id="rId90"/>
-[...3 lines deleted...]
-    <hyperlink ref="F94" r:id="rId94"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>