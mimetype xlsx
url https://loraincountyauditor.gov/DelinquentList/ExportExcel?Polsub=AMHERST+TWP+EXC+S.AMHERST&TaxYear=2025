--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="438">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00043</t>
   </si>
   <si>
     <t>HATCHER DAVID H JR</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>CANTRELL SKYLAR R</t>
   </si>
   <si>
     <t xml:space="preserve">264 WESTWOODS  LOT 264</t>
   </si>
   <si>
     <t>00147</t>
   </si>
   <si>
     <t>WILSON JAMES D &amp; TERRI L</t>
   </si>
   <si>
     <t xml:space="preserve">209 WESTWOODS  LOT 209</t>
   </si>
   <si>
     <t>00153</t>
   </si>
   <si>
     <t>WEST MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">86 WESTWOODS  LOT 86</t>
   </si>
   <si>
-    <t>00162</t>
-[...7 lines deleted...]
-  <si>
     <t>00165</t>
   </si>
   <si>
     <t>HYER TODD A</t>
   </si>
   <si>
     <t xml:space="preserve">410 WESTWOODS  LOT 410</t>
   </si>
   <si>
     <t>00190</t>
   </si>
   <si>
     <t>STARNES LISA M</t>
   </si>
   <si>
     <t xml:space="preserve">52 WESTWOODS  LOT 52</t>
   </si>
   <si>
     <t>00194</t>
   </si>
   <si>
     <t>MURR MICHAEL D</t>
   </si>
   <si>
     <t xml:space="preserve">105 WESTWOODS  LOT 105</t>
@@ -256,59 +247,50 @@
   <si>
     <t>ZURCHER BONNIE A WROS &amp; CRAIG W WROS</t>
   </si>
   <si>
     <t xml:space="preserve">211 WESTWOODS  LOT 211</t>
   </si>
   <si>
     <t>00324</t>
   </si>
   <si>
     <t>JOHNSON SUSAN L</t>
   </si>
   <si>
     <t xml:space="preserve">450 WESTWOODS  LOT 450</t>
   </si>
   <si>
     <t>00330</t>
   </si>
   <si>
     <t>BOWEN BRIAN K</t>
   </si>
   <si>
     <t xml:space="preserve">424 WESTWOODS  LOT 424</t>
   </si>
   <si>
-    <t>00349</t>
-[...7 lines deleted...]
-  <si>
     <t>00371</t>
   </si>
   <si>
     <t>CUTLIP TERESA A</t>
   </si>
   <si>
     <t xml:space="preserve">321 WESTWOODS  LOT 321</t>
   </si>
   <si>
     <t>00373</t>
   </si>
   <si>
     <t>NEELY DAVID</t>
   </si>
   <si>
     <t xml:space="preserve">50 WESTWOODS  LOT 50</t>
   </si>
   <si>
     <t>00376</t>
   </si>
   <si>
     <t>COUCHENOUR MELISSA E</t>
   </si>
   <si>
     <t xml:space="preserve">157 WESTWOODS  LOT 157</t>
@@ -337,185 +319,140 @@
   <si>
     <t>YURTZ DEREK B</t>
   </si>
   <si>
     <t xml:space="preserve">407 WESTWOODS  LOT 407</t>
   </si>
   <si>
     <t>00395</t>
   </si>
   <si>
     <t>DOTSON ENOCH</t>
   </si>
   <si>
     <t xml:space="preserve">204 WESTWOODS  LOT 204</t>
   </si>
   <si>
     <t>00397</t>
   </si>
   <si>
     <t>SCOTT AUSTIN L</t>
   </si>
   <si>
     <t xml:space="preserve">103 WESTWOODS  LOT 103</t>
   </si>
   <si>
-    <t>00398</t>
-[...7 lines deleted...]
-  <si>
     <t>00404</t>
   </si>
   <si>
     <t>TERRY AMANDA L</t>
   </si>
   <si>
     <t xml:space="preserve">247 WESTWOODS  LOT 247</t>
   </si>
   <si>
     <t>00411</t>
   </si>
   <si>
     <t>VANDERGRIFT JACOB</t>
   </si>
   <si>
     <t xml:space="preserve">334 WESTWOODS  LOT 334</t>
   </si>
   <si>
     <t>00420</t>
   </si>
   <si>
     <t>RODGERS RICHARD A</t>
   </si>
   <si>
     <t xml:space="preserve">365 WESTWOODS  LOT 365</t>
   </si>
   <si>
-    <t>00424</t>
-[...7 lines deleted...]
-  <si>
     <t>00427</t>
   </si>
   <si>
     <t>HAREFORD TIMOTHY R SR</t>
   </si>
   <si>
     <t xml:space="preserve">16 WESTWOODS  LOT 16</t>
   </si>
   <si>
     <t>00431</t>
   </si>
   <si>
     <t>IRVIN HOLLIE M</t>
   </si>
   <si>
     <t xml:space="preserve">454 WESTWOODS  LOT 454</t>
   </si>
   <si>
     <t>00439</t>
   </si>
   <si>
     <t>LESNICK ANNE C</t>
   </si>
   <si>
     <t xml:space="preserve">117 WESTWOODS  LOT 117</t>
   </si>
   <si>
     <t>00450</t>
   </si>
   <si>
     <t>WEBB RANDOLPH D</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  LOT 221</t>
   </si>
   <si>
-    <t>00481</t>
-[...7 lines deleted...]
-  <si>
     <t>00490</t>
   </si>
   <si>
     <t>SCRIBNER DIANA &amp; KEVIN CAYER</t>
   </si>
   <si>
     <t xml:space="preserve">73 WESTWOODS  LOT 73</t>
   </si>
   <si>
     <t>01518</t>
   </si>
   <si>
     <t>AUDIANO JEAN</t>
   </si>
   <si>
     <t xml:space="preserve">294 WESTWOODS  LOT 294</t>
   </si>
   <si>
     <t>01703</t>
   </si>
   <si>
     <t>MCKISSICK ZACHARY A</t>
   </si>
   <si>
     <t xml:space="preserve">455 WESTWOODS  LOT 455</t>
   </si>
   <si>
-    <t>01932</t>
-[...16 lines deleted...]
-  <si>
     <t>03079</t>
   </si>
   <si>
     <t>GEORGE TERRI L</t>
   </si>
   <si>
     <t xml:space="preserve">331 WESTWOODS  LOT 331</t>
   </si>
   <si>
     <t>03223</t>
   </si>
   <si>
     <t>GROOMS CLARENCE E</t>
   </si>
   <si>
     <t xml:space="preserve">326 WESTWOODS  LOT 326</t>
   </si>
   <si>
     <t>03247</t>
   </si>
   <si>
     <t>VISNISKI BRIAN M</t>
   </si>
   <si>
     <t xml:space="preserve">175 WESTWOODS  LOT 175</t>
@@ -544,122 +481,95 @@
   <si>
     <t>KARDOS MICHAEL S</t>
   </si>
   <si>
     <t xml:space="preserve">62 WESTWOODS  LOT 62</t>
   </si>
   <si>
     <t>03437</t>
   </si>
   <si>
     <t>SWIATKOWSKI TERESA ANN</t>
   </si>
   <si>
     <t xml:space="preserve">119 WESTWOODS  LOT 119</t>
   </si>
   <si>
     <t>03448</t>
   </si>
   <si>
     <t>SHUPE SHERYL A</t>
   </si>
   <si>
     <t xml:space="preserve">408 WESTWOODS  LOT 408</t>
   </si>
   <si>
-    <t>03456</t>
-[...7 lines deleted...]
-  <si>
     <t>03471</t>
   </si>
   <si>
     <t>OILER MELISSA M &amp; PATRICK M JR</t>
   </si>
   <si>
     <t xml:space="preserve">94 WESTWOODS  LOT 94</t>
   </si>
   <si>
     <t>03477</t>
   </si>
   <si>
     <t>SWEATT NORMAN C</t>
   </si>
   <si>
     <t xml:space="preserve">28 WESTWOODS  LOT 28</t>
   </si>
   <si>
     <t>03510</t>
   </si>
   <si>
     <t>MEZLAK KATTIE M</t>
   </si>
   <si>
     <t xml:space="preserve">55 WESTWOODS  LOT 55</t>
   </si>
   <si>
     <t>03529</t>
   </si>
   <si>
     <t>GILLESPIE CODY</t>
   </si>
   <si>
     <t xml:space="preserve">214 WESTWOODS  LOT 214</t>
   </si>
   <si>
     <t>03593</t>
   </si>
   <si>
     <t>LEIMBACH LISEL</t>
   </si>
   <si>
     <t xml:space="preserve">20 WESTWOODS  LOT 20</t>
   </si>
   <si>
-    <t>03603</t>
-[...16 lines deleted...]
-  <si>
     <t>03911</t>
   </si>
   <si>
     <t>HAYNES CRYSTAL WROS &amp; MICHAEL WROS</t>
   </si>
   <si>
     <t xml:space="preserve">159 WESTWOODS  LOT 159</t>
   </si>
   <si>
     <t>03934</t>
   </si>
   <si>
     <t>COLON MICHAEL R</t>
   </si>
   <si>
     <t xml:space="preserve">143 WESTWOODS  LOT 143</t>
   </si>
   <si>
     <t>04029</t>
   </si>
   <si>
     <t>CORDY CYNTHIA</t>
   </si>
   <si>
     <t xml:space="preserve">366 WESTWOODS  LOT 366</t>
@@ -704,624 +614,428 @@
     <t>04144</t>
   </si>
   <si>
     <t>ROGALA DAWN M</t>
   </si>
   <si>
     <t xml:space="preserve">21 WESTWOODS  LOT 21</t>
   </si>
   <si>
     <t>04166</t>
   </si>
   <si>
     <t>NIMON CHERYL</t>
   </si>
   <si>
     <t xml:space="preserve">68 WESTWOODS  LOT 68</t>
   </si>
   <si>
     <t>04547</t>
   </si>
   <si>
     <t>HATTEN ROBERT WROS &amp; HEATHER BURLS WROS</t>
   </si>
   <si>
     <t xml:space="preserve">300 WESTWOODS  LOT 300</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">413 WESTWOODS  LOT 413</t>
   </si>
   <si>
     <t>05-00-015-000-025</t>
   </si>
   <si>
     <t>WAGNER JOYCE &amp; JOYCE LEIMBACH TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">47155 MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
+    <t>05-00-015-000-097</t>
+  </si>
+  <si>
+    <t>KOKINDA ARLENE K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">343 COPPER CREEK  
+AMHERST OH 44001</t>
+  </si>
+  <si>
     <t>05-00-015-000-130</t>
   </si>
   <si>
     <t>SMITH PATRICK</t>
   </si>
   <si>
     <t xml:space="preserve">MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-032-000-088</t>
   </si>
   <si>
     <t>BARSON CANDACE L &amp; CANDACE LOS AKA</t>
   </si>
   <si>
     <t xml:space="preserve">46205 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-033-000-020</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-033-000-063</t>
   </si>
   <si>
     <t>HAYNES SCOTT J</t>
   </si>
   <si>
     <t xml:space="preserve">46080 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-037-106-016</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">1071 TENNEY AVE  
+    <t>05-00-036-108-076</t>
+  </si>
+  <si>
+    <t>HELLINGER DONALD D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46225 MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-037-109-050</t>
   </si>
   <si>
     <t>BIVINS TIMOTHY D &amp; AUBREY A</t>
   </si>
   <si>
     <t xml:space="preserve">BROADWAY ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-037-109-053</t>
   </si>
   <si>
     <t>KNALL ROBERT F</t>
   </si>
   <si>
     <t>05-00-042-107-004</t>
   </si>
   <si>
     <t>LONG KENNETH M &amp; SHARON M</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-042-107-005</t>
   </si>
   <si>
     <t xml:space="preserve">6319 S DEWEY RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-043-108-017</t>
-[...4 lines deleted...]
-  <si>
     <t>05-00-044-000-004</t>
   </si>
   <si>
     <t>MITCHELL KATHLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">1268 PARK AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-044-000-102</t>
   </si>
   <si>
     <t>REPH TARI L TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">S DEWEY RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-045-000-001</t>
   </si>
   <si>
     <t>FREDERICK ALEXANDRA</t>
   </si>
   <si>
     <t xml:space="preserve">7425 LEAVITT RD  
 AMHERST OH 44001</t>
   </si>
   <si>
+    <t>05-00-045-000-022</t>
+  </si>
+  <si>
+    <t>STARK DARREN P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7535 LEAVITT RD  
+AMHERST OH 44001</t>
+  </si>
+  <si>
     <t>05-00-045-000-051</t>
   </si>
   <si>
     <t xml:space="preserve">OLD MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-045-000-055</t>
-[...18 lines deleted...]
-  <si>
     <t>05-00-049-000-013</t>
   </si>
   <si>
     <t>BARGAR BLAKE TIMOTHY</t>
   </si>
   <si>
     <t xml:space="preserve">9063 LEAVITT RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>05-00-050-000-012</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-050-000-016</t>
   </si>
   <si>
     <t>FLORO ISABELITA A TRUSTEE FRANCISCO</t>
   </si>
   <si>
     <t xml:space="preserve">LEAVITT RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>05-00-052-000-041</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-056-000-022</t>
-  </si>
-[...8 lines deleted...]
-AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-057-000-202</t>
   </si>
   <si>
     <t>RAWLINGS PETER A &amp; KIMBERLY A</t>
   </si>
   <si>
     <t xml:space="preserve">45300 OLD MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-057-000-333</t>
-[...28 lines deleted...]
-  <si>
     <t>05-00-058-000-181</t>
   </si>
   <si>
     <t>JEFFREY JANICE B</t>
   </si>
   <si>
     <t xml:space="preserve">548 FIELDSTONE DR  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-058-000-224</t>
   </si>
   <si>
     <t>JONES EVERETT</t>
   </si>
   <si>
     <t xml:space="preserve">626 COBBLESTONE DR  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-059-103-029</t>
   </si>
   <si>
     <t>SANTIAGO LUZ S</t>
   </si>
   <si>
     <t xml:space="preserve">45415 NORTH RIDGE RD E 
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-059-103-034</t>
   </si>
   <si>
     <t>DENNISON NANCY</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH RIDGE RD E 
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-059-104-013</t>
   </si>
   <si>
     <t>MILLER LYNN R &amp; DAVID</t>
   </si>
   <si>
     <t xml:space="preserve">6388 JUNIPER DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-059-106-036</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-060-105-008</t>
   </si>
   <si>
     <t>EDDY STEPHANIE &amp; NORMAN</t>
-  </si>
-[...8 lines deleted...]
-AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-060-105-052</t>
   </si>
   <si>
     <t>ENSMINGER JAMES R &amp; ROWENA A</t>
   </si>
   <si>
     <t xml:space="preserve">OBERLIN RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-060-105-053</t>
   </si>
   <si>
     <t xml:space="preserve">5580 OBERLIN RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-060-106-002</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">44955 NORTH RIDGE RD E 
+    <t>05-00-060-106-007</t>
+  </si>
+  <si>
+    <t>BALZER THEODORE J &amp; GEORGIA L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5571 OBERLIN RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-062-102-040</t>
   </si>
   <si>
     <t>ZERO CFA LLC</t>
   </si>
   <si>
     <t xml:space="preserve">714 HAMPSHIRE CT  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-063-101-029</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-063-101-046</t>
   </si>
   <si>
     <t>LOVING PATRICIA A</t>
   </si>
   <si>
     <t xml:space="preserve">44570 MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-063-101-048</t>
   </si>
   <si>
     <t>BLACKSHIRE DAVID</t>
   </si>
   <si>
     <t xml:space="preserve">44520 MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-063-101-050</t>
-[...18 lines deleted...]
-  <si>
     <t>05-00-063-101-167</t>
   </si>
   <si>
     <t>MILLER ROBERT C &amp; MARCIA A</t>
-  </si>
-[...8 lines deleted...]
-AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-065-000-035</t>
   </si>
   <si>
     <t>MANCUSO JOSEPH R III &amp; ALEXANDRIA F</t>
   </si>
   <si>
     <t xml:space="preserve">OBERLIN RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>05-00-065-000-045</t>
   </si>
   <si>
     <t>JARAM SARAH B</t>
   </si>
   <si>
     <t xml:space="preserve">7631 OBERLIN RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>05-00-068-000-002</t>
   </si>
   <si>
     <t>AGUDATH ACHIM</t>
   </si>
   <si>
     <t xml:space="preserve">TELEGRAPH RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>05-00-078-000-017</t>
-[...18 lines deleted...]
-  <si>
     <t>05-00-079-000-065</t>
   </si>
   <si>
     <t>SCHMITKONS KARL A</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 LORAIN OH 44053</t>
   </si>
   <si>
-    <t>05-00-079-000-085</t>
-[...5 lines deleted...]
-  <si>
     <t>05-00-097-103-016</t>
   </si>
   <si>
     <t>PEREZ MONICA R</t>
   </si>
   <si>
     <t xml:space="preserve">7200 QUARRY RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-04-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>05-04-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>05735</t>
   </si>
   <si>
     <t>NORRIS LISA A</t>
   </si>
   <si>
     <t xml:space="preserve">436 WESTWOODS  LOT 436</t>
   </si>
   <si>
-    <t>05741</t>
-[...7 lines deleted...]
-  <si>
     <t>05833</t>
   </si>
   <si>
     <t>MAYO AMALEA</t>
   </si>
   <si>
     <t xml:space="preserve">431 WESTWOODS  LOT 431</t>
   </si>
   <si>
-    <t>06211</t>
-[...13 lines deleted...]
-  <si>
     <t>05-02-999-998-998</t>
   </si>
   <si>
     <t>ELYRIA CSD</t>
   </si>
   <si>
     <t>05-02-999-999-978</t>
   </si>
   <si>
     <t>00505</t>
   </si>
   <si>
     <t>CRUM MARY K</t>
   </si>
   <si>
     <t>FIRELANDS LSD</t>
   </si>
   <si>
     <t xml:space="preserve">234 AMHERST MOBILE HOMES  LOT 234</t>
   </si>
   <si>
     <t>00523</t>
   </si>
   <si>
     <t>FISHER PATRICIA</t>
@@ -1443,59 +1157,50 @@
   <si>
     <t>FARLEY KEITH</t>
   </si>
   <si>
     <t xml:space="preserve">177 AMHERST MOBILE HOMES  LOT 177</t>
   </si>
   <si>
     <t>04139</t>
   </si>
   <si>
     <t>MCKINNEY BETTY &amp; CHADWICK</t>
   </si>
   <si>
     <t xml:space="preserve">174 AMHERST MOBILE HOMES  LOT 174</t>
   </si>
   <si>
     <t>04140</t>
   </si>
   <si>
     <t>MARCUM ERNEST R</t>
   </si>
   <si>
     <t xml:space="preserve">203 AMHERST MOBILE HOMES  LOT 203</t>
   </si>
   <si>
-    <t>04341</t>
-[...7 lines deleted...]
-  <si>
     <t>04437</t>
   </si>
   <si>
     <t>ROBINSON TRINITY H</t>
   </si>
   <si>
     <t xml:space="preserve">236 AMHERST MOBILE HOMES  LOT 236</t>
   </si>
   <si>
     <t>04520</t>
   </si>
   <si>
     <t>ABBEY TYLER &amp; COURTNEY CASADA</t>
   </si>
   <si>
     <t xml:space="preserve">344 AMHERST MOBILE HOMES  LOT 344</t>
   </si>
   <si>
     <t>04534</t>
   </si>
   <si>
     <t>MCCANN ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">250 AMHERST MOBILE HOMES  LOT 250</t>
@@ -1533,213 +1238,162 @@
   <si>
     <t>AMHERST MOBILE HOME PARK INC</t>
   </si>
   <si>
     <t xml:space="preserve">309 AMHERST MOBILE HOMES  LOT 309</t>
   </si>
   <si>
     <t>04611</t>
   </si>
   <si>
     <t>KOLER NIKOLAS I</t>
   </si>
   <si>
     <t xml:space="preserve">333 AMHERST MOBILE HOMES  LOT 333</t>
   </si>
   <si>
     <t>04715</t>
   </si>
   <si>
     <t>TIMCHAK TAMMY &amp; BRUCE TOWELL</t>
   </si>
   <si>
     <t xml:space="preserve">239 AMHERST MOBILE HOMES  LOT 239</t>
   </si>
   <si>
-    <t>04762</t>
-[...7 lines deleted...]
-  <si>
     <t>04815</t>
   </si>
   <si>
     <t>CARR KEVIN</t>
   </si>
   <si>
     <t xml:space="preserve">292 AMHERST MOBILE HOMES  LOT 292</t>
   </si>
   <si>
     <t>04830</t>
   </si>
   <si>
     <t>STAUB ERIC R</t>
   </si>
   <si>
     <t xml:space="preserve">245 AMHERST MOBILE HOMES  LOT 245</t>
   </si>
   <si>
     <t>04932</t>
   </si>
   <si>
     <t>MITCHELL ERIC &amp; SONDRA</t>
   </si>
   <si>
     <t xml:space="preserve">274 AMHERST MOBILE HOMES  LOT 274</t>
   </si>
   <si>
     <t>04985</t>
   </si>
   <si>
     <t>TENNEY REGINA RAE &amp; DAVID N</t>
   </si>
   <si>
     <t xml:space="preserve">310 AMHERST MOBILE HOMES  LOT 310</t>
   </si>
   <si>
     <t>05-00-014-000-036</t>
   </si>
   <si>
     <t>LEIMBACH JOYCE</t>
-  </si>
-[...11 lines deleted...]
-AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-029-000-094</t>
   </si>
   <si>
     <t>BERNER LUKE</t>
   </si>
   <si>
     <t xml:space="preserve">46585 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-059</t>
   </si>
   <si>
     <t xml:space="preserve">46605 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-032-000-068</t>
   </si>
   <si>
     <t>HOWARD INVESTMENT PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">46384 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-094-102-012</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-094-103-020</t>
   </si>
   <si>
     <t>HEMBREE JEFFREY T &amp; PATRICIA K</t>
   </si>
   <si>
     <t xml:space="preserve">92 HORNYAK RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-094-103-021</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-094-103-075</t>
   </si>
   <si>
     <t>VANDAL DEREK M</t>
   </si>
   <si>
     <t xml:space="preserve">8110 QUARRY RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-095-000-019</t>
   </si>
   <si>
     <t>PADGETT STEPHEN &amp; MARY C</t>
   </si>
   <si>
     <t xml:space="preserve">106 RICE CT  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-01-999-998-998</t>
   </si>
   <si>
     <t>05-01-999-999-978</t>
   </si>
   <si>
     <t>05031</t>
   </si>
   <si>
     <t>AMHERST MOBILE HOME PARK</t>
   </si>
   <si>
     <t xml:space="preserve">294 AMHERST MOBILE HOMES  LOT 294</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">290 AMHERST MOBILE HOMES  LOT 290</t>
   </si>
   <si>
     <t>05-03-999-998-998</t>
   </si>
   <si>
     <t>OBERLIN CSD</t>
   </si>
   <si>
     <t>05-03-999-999-978</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1761,70 +1415,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F189" headerRowCount="1">
-  <autoFilter ref="A1:F189"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F151" headerRowCount="1">
+  <autoFilter ref="A1:F151"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97292&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97292&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F189"/>
+  <dimension ref="A1:F151"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="44.928775787353516" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="36.615352630615234" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -2048,3573 +1702,2813 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
         <v>200.68</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>9.3</v>
+        <v>646.18</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>646.18</v>
+        <v>0.66</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>0.66</v>
+        <v>3464.71</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>3464.71</v>
+        <v>171.3</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>171.3</v>
+        <v>774.22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>774.22</v>
+        <v>454.63</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>454.63</v>
+        <v>148.14</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>148.14</v>
+        <v>529.28</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>529.28</v>
+        <v>681.2</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>681.2</v>
+        <v>994.1</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>994.1</v>
+        <v>175.59</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>175.59</v>
+        <v>221.7</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>221.7</v>
+        <v>947.55</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="3">
-        <v>947.55</v>
+        <v>369.41</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="3">
-        <v>929.47</v>
+        <v>420.48</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="3">
-        <v>369.41</v>
+        <v>234.73</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="3">
-        <v>420.48</v>
+        <v>2068.61</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="3">
-        <v>234.73</v>
+        <v>319.64</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="3">
-        <v>2068.61</v>
+        <v>1615.14</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="3">
-        <v>319.64</v>
+        <v>1686.09</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="3">
-        <v>1615.14</v>
+        <v>582.25</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="3">
-        <v>1686.09</v>
+        <v>351.29</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="3">
-        <v>582.25</v>
+        <v>407.68</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="3">
-        <v>138.67</v>
+        <v>373.39</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="3">
-        <v>351.29</v>
+        <v>286.57</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="3">
-        <v>407.68</v>
+        <v>173.65</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="3">
-        <v>373.39</v>
+        <v>159.42</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="3">
-        <v>803.88</v>
+        <v>174.32</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="3">
-        <v>286.57</v>
+        <v>1113.96</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="3">
-        <v>173.65</v>
+        <v>663.31</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="3">
-        <v>159.42</v>
+        <v>457.47</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="3">
-        <v>174.32</v>
+        <v>389.58</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="3">
-        <v>1578.92</v>
+        <v>434.33</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="3">
-        <v>1113.96</v>
+        <v>5055.57</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="3">
-        <v>663.31</v>
+        <v>319.01</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="3">
-        <v>457.47</v>
+        <v>1609.21</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="3">
-        <v>517.12</v>
+        <v>1372.67</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="3">
-        <v>519.01</v>
+        <v>722.89</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="3">
-        <v>389.58</v>
+        <v>992.57</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="3">
-        <v>434.33</v>
+        <v>1898.17</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="3">
-        <v>5055.57</v>
+        <v>627.78</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="3">
-        <v>319.01</v>
+        <v>2500.37</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E55" s="3">
-        <v>1609.21</v>
+        <v>1262.29</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E56" s="3">
-        <v>1372.67</v>
+        <v>6092.67</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E57" s="3">
-        <v>722.89</v>
+        <v>1127.94</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E58" s="3">
-        <v>992.57</v>
+        <v>600.87</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="3">
-        <v>12.11</v>
+        <v>12422.12</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E60" s="3">
-        <v>1898.17</v>
+        <v>1221.16</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E61" s="3">
-        <v>627.78</v>
+        <v>89.3</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E62" s="3">
-        <v>2500.37</v>
+        <v>778.33</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="3">
-        <v>1262.29</v>
+        <v>5785.18</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="3">
-        <v>6092.67</v>
+        <v>239.37</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E65" s="3">
-        <v>371.53</v>
+        <v>0.02</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="3">
-        <v>134.07</v>
+        <v>5993.54</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D67" s="0" t="s">
+      <c r="D67" s="2" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="3">
-        <v>1127.94</v>
+        <v>13277.54</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E68" s="3">
-        <v>600.87</v>
+        <v>405.32</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D69" s="0" t="s">
+      <c r="D69" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E69" s="3">
-        <v>12422.12</v>
+        <v>733.15</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D70" s="0" t="s">
+      <c r="D70" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="3">
-        <v>1221.16</v>
+        <v>1260.21</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D71" s="0" t="s">
+      <c r="D71" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E71" s="3">
-        <v>89.3</v>
+        <v>5737.5</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D72" s="0" t="s">
+      <c r="D72" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E72" s="3">
-        <v>778.33</v>
+        <v>5373.85</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D73" s="0" t="s">
+      <c r="D73" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E73" s="3">
-        <v>5785.18</v>
+        <v>843.11</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D74" s="0" t="s">
-        <v>226</v>
+      <c r="D74" s="2" t="s">
+        <v>223</v>
       </c>
       <c r="E74" s="3">
-        <v>239.37</v>
+        <v>4725.49</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>0.02</v>
+        <v>45.2</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" s="3">
-        <v>5993.54</v>
+        <v>3126.27</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E77" s="3">
-        <v>185.91</v>
+        <v>3408.8</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E78" s="3">
-        <v>13277.54</v>
+        <v>5755.93</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" s="3">
-        <v>733.15</v>
+        <v>3369.47</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" s="3">
-        <v>1260.21</v>
+        <v>391.89</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E81" s="3">
-        <v>4994.18</v>
+        <v>815.75</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="E82" s="3">
-        <v>5737.5</v>
+        <v>6203.72</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E83" s="3">
-        <v>64.15</v>
+        <v>2383.18</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="E84" s="3">
-        <v>843.11</v>
+        <v>131.7</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E85" s="3">
-        <v>4725.49</v>
+        <v>465.17</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E86" s="3">
-        <v>45.2</v>
+        <v>2937.74</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="3">
-        <v>3126.27</v>
+        <v>324.07</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E88" s="3">
-        <v>25.36</v>
+        <v>2235.45</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="B89" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E89" s="3">
-        <v>3408.8</v>
+        <v>711.34</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="3">
-        <v>5755.93</v>
+        <v>10215.02</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="E91" s="3">
-        <v>3369.47</v>
+        <v>175.62</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E92" s="3">
-        <v>815.75</v>
+        <v>698.83</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E93" s="3">
-        <v>1853.35</v>
+        <v>1001.95</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E94" s="3">
-        <v>107.52</v>
+        <v>2323.23</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E95" s="3">
-        <v>6408.72</v>
+        <v>3253.35</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E96" s="3">
-        <v>44.01</v>
+        <v>3703.76</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="E97" s="3">
-        <v>2383.18</v>
+        <v>4716.32</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>294</v>
+        <v>228</v>
       </c>
       <c r="E98" s="3">
-        <v>339.93</v>
+        <v>59.27</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="E99" s="3">
-        <v>131.7</v>
+        <v>1180.56</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="B100" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E100" s="3">
-        <v>2684.92</v>
+        <v>2669.33</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E101" s="3">
-        <v>465.17</v>
+        <v>815.43</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="B102" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E102" s="3">
-        <v>14.1</v>
+        <v>17.58</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E103" s="3">
-        <v>11630.6</v>
+        <v>2738.88</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E104" s="3">
-        <v>8272.79</v>
+        <v>76147.99</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="E105" s="3">
-        <v>3937.74</v>
+        <v>25232.22</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D106" s="2" t="s">
-        <v>316</v>
+      <c r="D106" s="0" t="s">
+        <v>313</v>
       </c>
       <c r="E106" s="3">
-        <v>1324.07</v>
+        <v>333.16</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D107" s="2" t="s">
-        <v>319</v>
+      <c r="D107" s="0" t="s">
+        <v>316</v>
       </c>
       <c r="E107" s="3">
-        <v>11235.45</v>
+        <v>3710.55</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>8</v>
+        <v>318</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="E108" s="3">
-        <v>711.34</v>
+        <v>483.81</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>8</v>
+        <v>318</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="E109" s="3">
-        <v>10215.02</v>
+        <v>5059.62</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>322</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>323</v>
       </c>
       <c r="E110" s="3">
-        <v>3525.37</v>
+        <v>1402.6</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="D111" s="2" t="s">
         <v>322</v>
       </c>
+      <c r="D111" s="0" t="s">
+        <v>326</v>
+      </c>
       <c r="E111" s="3">
-        <v>175.62</v>
+        <v>72.76</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>322</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>329</v>
       </c>
       <c r="E112" s="3">
-        <v>120.35</v>
+        <v>4.13</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>322</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>332</v>
       </c>
       <c r="E113" s="3">
-        <v>698.83</v>
+        <v>2355.92</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="3">
-        <v>1001.95</v>
+        <v>73.24</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>322</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>338</v>
       </c>
       <c r="E115" s="3">
-        <v>188.1</v>
+        <v>915.74</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>322</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>341</v>
       </c>
       <c r="E116" s="3">
-        <v>5782.87</v>
+        <v>832.67</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>322</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>344</v>
       </c>
       <c r="E117" s="3">
-        <v>376.26</v>
+        <v>801.58</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>322</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>347</v>
       </c>
       <c r="E118" s="3">
-        <v>3703.76</v>
+        <v>1520.05</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>322</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>350</v>
       </c>
       <c r="E119" s="3">
-        <v>5916.32</v>
+        <v>891.38</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>322</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>353</v>
       </c>
       <c r="E120" s="3">
-        <v>1634.1</v>
+        <v>1026.14</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>322</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>356</v>
       </c>
       <c r="E121" s="3">
-        <v>4.29</v>
+        <v>5050.3</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>322</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>359</v>
       </c>
       <c r="E122" s="3">
-        <v>59.27</v>
+        <v>604.8</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>362</v>
       </c>
-      <c r="B123" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E123" s="3">
-        <v>8403.22</v>
+        <v>3711.2</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="B124" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E124" s="3">
-        <v>1180.56</v>
+        <v>1275.94</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D125" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E125" s="3">
-        <v>2669.33</v>
+        <v>1087.95</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D126" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" s="3">
-        <v>815.43</v>
+        <v>1163.45</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D127" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="B127" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E127" s="3">
-        <v>1641.54</v>
+        <v>880.18</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D128" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="B128" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E128" s="3">
-        <v>6.1</v>
+        <v>8.74</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D129" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="B129" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E129" s="3">
-        <v>17.58</v>
+        <v>225.26</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D130" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="B130" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E130" s="3">
-        <v>3.56</v>
+        <v>149.64</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>385</v>
       </c>
-      <c r="B131" s="0" t="s">
+      <c r="C131" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D131" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="C131" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131" s="3">
-        <v>2738.88</v>
+        <v>4727.87</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>388</v>
       </c>
-      <c r="B132" s="0" t="s">
+      <c r="C132" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="C132" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" s="3">
-        <v>76147.99</v>
+        <v>644.52</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>391</v>
       </c>
-      <c r="B133" s="0" t="s">
+      <c r="C133" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D133" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="C133" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" s="3">
-        <v>25232.22</v>
+        <v>1968.3</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>8</v>
+        <v>322</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>395</v>
       </c>
       <c r="E134" s="3">
-        <v>333.16</v>
+        <v>1696.72</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>396</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>8</v>
+        <v>322</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E135" s="3">
-        <v>2237.35</v>
+        <v>390.7</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>8</v>
+        <v>322</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E136" s="3">
-        <v>3710.55</v>
+        <v>1740.22</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>8</v>
+        <v>322</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E137" s="3">
-        <v>111</v>
+        <v>6047.89</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>405</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>111</v>
+        <v>406</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>8</v>
+        <v>322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E138" s="3">
-        <v>3859.28</v>
+        <v>236.28</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>322</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>410</v>
       </c>
       <c r="E139" s="3">
-        <v>483.81</v>
+        <v>6466.48</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>408</v>
+        <v>322</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>390</v>
+        <v>228</v>
       </c>
       <c r="E140" s="3">
-        <v>5059.62</v>
+        <v>398.61</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>322</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>415</v>
       </c>
       <c r="E141" s="3">
-        <v>1402.6</v>
+        <v>5098.36</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="B142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>322</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>417</v>
       </c>
       <c r="E142" s="3">
-        <v>72.76</v>
+        <v>856.73</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>322</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>420</v>
       </c>
       <c r="E143" s="3">
-        <v>4.13</v>
+        <v>6442.35</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>322</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>423</v>
       </c>
       <c r="E144" s="3">
-        <v>2355.92</v>
+        <v>1805.06</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>322</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>426</v>
       </c>
       <c r="E145" s="3">
-        <v>73.24</v>
+        <v>1120.9</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>322</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>429</v>
       </c>
       <c r="E146" s="3">
-        <v>915.74</v>
+        <v>3122.07</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>430</v>
+        <v>307</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>322</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>308</v>
       </c>
       <c r="E147" s="3">
-        <v>832.67</v>
+        <v>394.47</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>433</v>
+        <v>310</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>322</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>308</v>
       </c>
       <c r="E148" s="3">
-        <v>801.58</v>
+        <v>5864.97</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>412</v>
+        <v>322</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="E149" s="3">
-        <v>1520.05</v>
+        <v>1921.4</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>439</v>
+        <v>307</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>436</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>308</v>
       </c>
       <c r="E150" s="3">
-        <v>891.38</v>
+        <v>276.3</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>442</v>
+        <v>310</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>436</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>308</v>
       </c>
       <c r="E151" s="3">
-        <v>1026.14</v>
+        <v>2875.14</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>10</v>
-[...758 lines deleted...]
-      <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5726,70 +4620,32 @@
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
     <hyperlink ref="F148" r:id="rId148"/>
     <hyperlink ref="F149" r:id="rId149"/>
     <hyperlink ref="F150" r:id="rId150"/>
     <hyperlink ref="F151" r:id="rId151"/>
-    <hyperlink ref="F152" r:id="rId152"/>
-[...36 lines deleted...]
-    <hyperlink ref="F189" r:id="rId189"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>