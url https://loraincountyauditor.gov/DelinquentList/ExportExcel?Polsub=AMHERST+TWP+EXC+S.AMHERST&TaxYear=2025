--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="438">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="426">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00043</t>
   </si>
   <si>
     <t>HATCHER DAVID H JR</t>
   </si>
   <si>
@@ -128,59 +128,50 @@
     <t>00144</t>
   </si>
   <si>
     <t>CANTRELL SKYLAR R</t>
   </si>
   <si>
     <t xml:space="preserve">264 WESTWOODS  LOT 264</t>
   </si>
   <si>
     <t>00147</t>
   </si>
   <si>
     <t>WILSON JAMES D &amp; TERRI L</t>
   </si>
   <si>
     <t xml:space="preserve">209 WESTWOODS  LOT 209</t>
   </si>
   <si>
     <t>00153</t>
   </si>
   <si>
     <t>WEST MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">86 WESTWOODS  LOT 86</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">410 WESTWOODS  LOT 410</t>
   </si>
   <si>
     <t>00190</t>
   </si>
   <si>
     <t>STARNES LISA M</t>
   </si>
   <si>
     <t xml:space="preserve">52 WESTWOODS  LOT 52</t>
   </si>
   <si>
     <t>00194</t>
   </si>
   <si>
     <t>MURR MICHAEL D</t>
   </si>
   <si>
     <t xml:space="preserve">105 WESTWOODS  LOT 105</t>
   </si>
   <si>
     <t>00195</t>
   </si>
   <si>
     <t>AP LEGACY LLC</t>
   </si>
@@ -626,60 +617,50 @@
     <t>NIMON CHERYL</t>
   </si>
   <si>
     <t xml:space="preserve">68 WESTWOODS  LOT 68</t>
   </si>
   <si>
     <t>04547</t>
   </si>
   <si>
     <t>HATTEN ROBERT WROS &amp; HEATHER BURLS WROS</t>
   </si>
   <si>
     <t xml:space="preserve">300 WESTWOODS  LOT 300</t>
   </si>
   <si>
     <t>05-00-015-000-025</t>
   </si>
   <si>
     <t>WAGNER JOYCE &amp; JOYCE LEIMBACH TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">47155 MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-015-000-097</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-015-000-130</t>
   </si>
   <si>
     <t>SMITH PATRICK</t>
   </si>
   <si>
     <t xml:space="preserve">MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-032-000-088</t>
   </si>
   <si>
     <t>BARSON CANDACE L &amp; CANDACE LOS AKA</t>
   </si>
   <si>
     <t xml:space="preserve">46205 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-033-000-063</t>
   </si>
   <si>
     <t>HAYNES SCOTT J</t>
   </si>
@@ -739,60 +720,50 @@
   <si>
     <t xml:space="preserve">1268 PARK AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-044-000-102</t>
   </si>
   <si>
     <t>REPH TARI L TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">S DEWEY RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-045-000-001</t>
   </si>
   <si>
     <t>FREDERICK ALEXANDRA</t>
   </si>
   <si>
     <t xml:space="preserve">7425 LEAVITT RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-045-000-022</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-045-000-051</t>
   </si>
   <si>
     <t xml:space="preserve">OLD MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-049-000-013</t>
   </si>
   <si>
     <t>BARGAR BLAKE TIMOTHY</t>
   </si>
   <si>
     <t xml:space="preserve">9063 LEAVITT RD  
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>05-00-050-000-016</t>
   </si>
   <si>
     <t>FLORO ISABELITA A TRUSTEE FRANCISCO</t>
   </si>
   <si>
     <t xml:space="preserve">LEAVITT RD  
 ELYRIA OH 44035</t>
@@ -1200,59 +1171,50 @@
     <t>04534</t>
   </si>
   <si>
     <t>MCCANN ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">250 AMHERST MOBILE HOMES  LOT 250</t>
   </si>
   <si>
     <t>04537</t>
   </si>
   <si>
     <t>MOYERS RUTH ANN</t>
   </si>
   <si>
     <t xml:space="preserve">242 AMHERST MOBILE HOMES  LOT 242</t>
   </si>
   <si>
     <t>04540</t>
   </si>
   <si>
     <t>MCKINNEY BETTY J</t>
   </si>
   <si>
     <t xml:space="preserve">162 AMHERST MOBILE HOMES  LOT 162</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">163 AMHERST MOBILE HOMES  LOT 163</t>
   </si>
   <si>
     <t>04578</t>
   </si>
   <si>
     <t>AMHERST MOBILE HOME PARK INC</t>
   </si>
   <si>
     <t xml:space="preserve">309 AMHERST MOBILE HOMES  LOT 309</t>
   </si>
   <si>
     <t>04611</t>
   </si>
   <si>
     <t>KOLER NIKOLAS I</t>
   </si>
   <si>
     <t xml:space="preserve">333 AMHERST MOBILE HOMES  LOT 333</t>
   </si>
   <si>
     <t>04715</t>
   </si>
   <si>
     <t>TIMCHAK TAMMY &amp; BRUCE TOWELL</t>
   </si>
@@ -1415,70 +1377,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F151" headerRowCount="1">
-  <autoFilter ref="A1:F151"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F147" headerRowCount="1">
+  <autoFilter ref="A1:F147"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97292&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=95779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97292&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F151"/>
+  <dimension ref="A1:F147"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="44.928775787353516" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="36.615352630615234" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1642,51 +1604,51 @@
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
         <v>385.87</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>624.99</v>
+        <v>474.99</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
         <v>1524.26</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1702,2813 +1664,2733 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
         <v>200.68</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>646.18</v>
+        <v>0.66</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>0.66</v>
+        <v>3464.71</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>3464.71</v>
+        <v>171.3</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>171.3</v>
+        <v>774.22</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>774.22</v>
+        <v>454.63</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>454.63</v>
+        <v>148.14</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>148.14</v>
+        <v>529.28</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>529.28</v>
+        <v>681.2</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>681.2</v>
+        <v>994.1</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>994.1</v>
+        <v>175.59</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>175.59</v>
+        <v>221.7</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>221.7</v>
+        <v>947.55</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>947.55</v>
+        <v>369.41</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="3">
-        <v>369.41</v>
+        <v>420.48</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="3">
-        <v>420.48</v>
+        <v>234.73</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="3">
-        <v>234.73</v>
+        <v>2068.61</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="3">
-        <v>2068.61</v>
+        <v>319.64</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="3">
-        <v>319.64</v>
+        <v>1615.14</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="3">
-        <v>1615.14</v>
+        <v>1686.09</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="3">
-        <v>1686.09</v>
+        <v>582.25</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="3">
-        <v>582.25</v>
+        <v>351.29</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="3">
-        <v>351.29</v>
+        <v>407.68</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="3">
-        <v>407.68</v>
+        <v>373.39</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="3">
-        <v>373.39</v>
+        <v>286.57</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="3">
-        <v>286.57</v>
+        <v>173.65</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="3">
-        <v>173.65</v>
+        <v>159.42</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="3">
-        <v>159.42</v>
+        <v>174.32</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="3">
-        <v>174.32</v>
+        <v>1113.96</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="3">
-        <v>1113.96</v>
+        <v>663.31</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="3">
-        <v>663.31</v>
+        <v>457.47</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="3">
-        <v>457.47</v>
+        <v>389.58</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="3">
-        <v>389.58</v>
+        <v>434.33</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="3">
-        <v>434.33</v>
+        <v>5055.57</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="3">
-        <v>5055.57</v>
+        <v>319.01</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="3">
-        <v>319.01</v>
+        <v>1609.21</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="3">
-        <v>1609.21</v>
+        <v>1372.67</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="3">
-        <v>1372.67</v>
+        <v>722.89</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="3">
-        <v>722.89</v>
+        <v>992.57</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="3">
-        <v>992.57</v>
+        <v>1898.17</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="3">
-        <v>1898.17</v>
+        <v>627.78</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="3">
-        <v>627.78</v>
+        <v>2500.37</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="3">
-        <v>2500.37</v>
+        <v>1262.29</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E55" s="3">
-        <v>1262.29</v>
+        <v>6092.67</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E56" s="3">
-        <v>6092.67</v>
+        <v>1127.94</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E57" s="3">
-        <v>1127.94</v>
+        <v>600.87</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E58" s="3">
-        <v>600.87</v>
+        <v>12422.12</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="3">
-        <v>12422.12</v>
+        <v>862.64</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E60" s="3">
-        <v>1221.16</v>
+        <v>89.3</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E61" s="3">
-        <v>89.3</v>
+        <v>778.33</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E62" s="3">
-        <v>778.33</v>
+        <v>5785.18</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="3">
-        <v>5785.18</v>
+        <v>239.37</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="3">
-        <v>239.37</v>
+        <v>0.02</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E65" s="3">
-        <v>0.02</v>
+        <v>5993.54</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D66" s="0" t="s">
+      <c r="D66" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="3">
-        <v>5993.54</v>
+        <v>13277.54</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="3">
-        <v>13277.54</v>
+        <v>733.15</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E68" s="3">
-        <v>405.32</v>
+        <v>1260.21</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E69" s="3">
-        <v>733.15</v>
+        <v>5737.5</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="3">
-        <v>1260.21</v>
+        <v>5373.85</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E71" s="3">
-        <v>5737.5</v>
+        <v>843.11</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E72" s="3">
-        <v>5373.85</v>
+        <v>4725.49</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>843.11</v>
+        <v>45.2</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="B74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74" s="3">
-        <v>4725.49</v>
+        <v>3126.27</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>45.2</v>
+        <v>3408.8</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E76" s="3">
-        <v>3126.27</v>
+        <v>5755.93</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E77" s="3">
-        <v>3408.8</v>
+        <v>3369.47</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="3">
-        <v>5755.93</v>
+        <v>815.75</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="3">
-        <v>3369.47</v>
+        <v>5988.72</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="3">
-        <v>391.89</v>
+        <v>2383.18</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="3">
-        <v>815.75</v>
+        <v>131.7</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="B82" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E82" s="3">
-        <v>6203.72</v>
+        <v>465.17</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E83" s="3">
-        <v>2383.18</v>
+        <v>2937.74</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="B84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E84" s="3">
-        <v>131.7</v>
+        <v>324.07</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E85" s="3">
-        <v>465.17</v>
+        <v>2235.45</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E86" s="3">
-        <v>2937.74</v>
+        <v>711.34</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E87" s="3">
-        <v>324.07</v>
+        <v>10215.02</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E88" s="3">
-        <v>2235.45</v>
+        <v>175.62</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B89" s="0" t="s">
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="C89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="3">
-        <v>711.34</v>
+        <v>698.83</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="3">
-        <v>10215.02</v>
+        <v>1001.95</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E91" s="3">
-        <v>175.62</v>
+        <v>2323.23</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="B92" s="0" t="s">
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="3">
-        <v>698.83</v>
+        <v>3253.35</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E93" s="3">
-        <v>1001.95</v>
+        <v>3703.76</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>279</v>
       </c>
       <c r="E94" s="3">
-        <v>2323.23</v>
+        <v>4716.32</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>280</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>282</v>
+        <v>222</v>
       </c>
       <c r="E95" s="3">
-        <v>3253.35</v>
+        <v>59.27</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="B96" s="0" t="s">
+      <c r="C96" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="3">
-        <v>3703.76</v>
+        <v>1180.56</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="3">
-        <v>4716.32</v>
+        <v>2669.33</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="B98" s="0" t="s">
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="C98" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="3">
-        <v>59.27</v>
+        <v>815.43</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>293</v>
       </c>
       <c r="E99" s="3">
-        <v>1180.56</v>
+        <v>17.58</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E100" s="3">
-        <v>2669.33</v>
+        <v>2738.88</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>299</v>
       </c>
       <c r="E101" s="3">
-        <v>815.43</v>
+        <v>76147.99</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="E102" s="3">
-        <v>17.58</v>
+        <v>25232.22</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B103" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="B103" s="0" t="s">
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="3">
-        <v>2738.88</v>
+        <v>333.16</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="B104" s="0" t="s">
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="3">
-        <v>76147.99</v>
+        <v>3710.55</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C105" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105" s="2" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="E105" s="3">
-        <v>25232.22</v>
+        <v>483.81</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>309</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>299</v>
       </c>
       <c r="E106" s="3">
-        <v>333.16</v>
+        <v>5059.62</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="B107" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E107" s="3">
-        <v>3710.55</v>
+        <v>1402.6</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D108" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="B108" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E108" s="3">
-        <v>483.81</v>
+        <v>72.76</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="0" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>313</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>320</v>
       </c>
       <c r="E109" s="3">
-        <v>5059.62</v>
+        <v>4.13</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E110" s="3">
-        <v>1402.6</v>
+        <v>2355.92</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E111" s="3">
-        <v>72.76</v>
+        <v>73.24</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>329</v>
       </c>
       <c r="E112" s="3">
-        <v>4.13</v>
+        <v>915.74</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>332</v>
       </c>
       <c r="E113" s="3">
-        <v>2355.92</v>
+        <v>832.67</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>335</v>
       </c>
       <c r="E114" s="3">
-        <v>73.24</v>
+        <v>801.58</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E115" s="3">
-        <v>915.74</v>
+        <v>1520.05</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>339</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E116" s="3">
-        <v>832.67</v>
+        <v>891.38</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>342</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>343</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>344</v>
       </c>
       <c r="E117" s="3">
-        <v>801.58</v>
+        <v>1026.14</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>347</v>
       </c>
       <c r="E118" s="3">
-        <v>1520.05</v>
+        <v>5050.3</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>348</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>350</v>
       </c>
       <c r="E119" s="3">
-        <v>891.38</v>
+        <v>604.8</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E120" s="3">
-        <v>1026.14</v>
+        <v>3711.2</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E121" s="3">
-        <v>5050.3</v>
+        <v>1275.94</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E122" s="3">
-        <v>604.8</v>
+        <v>1087.95</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>361</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E123" s="3">
-        <v>3711.2</v>
+        <v>1163.45</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E124" s="3">
-        <v>1275.94</v>
+        <v>880.18</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E125" s="3">
-        <v>1087.95</v>
+        <v>8.74</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E126" s="3">
-        <v>1163.45</v>
+        <v>225.26</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E127" s="3">
-        <v>880.18</v>
+        <v>149.64</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>375</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>376</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E128" s="3">
-        <v>8.74</v>
+        <v>4727.87</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E129" s="3">
-        <v>225.26</v>
+        <v>1968.3</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>381</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>382</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E130" s="3">
-        <v>149.64</v>
+        <v>1696.72</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>386</v>
       </c>
       <c r="E131" s="3">
-        <v>4727.87</v>
+        <v>390.7</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>387</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>389</v>
       </c>
       <c r="E132" s="3">
-        <v>644.52</v>
+        <v>1740.22</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>390</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>392</v>
       </c>
       <c r="E133" s="3">
-        <v>1968.3</v>
+        <v>6047.89</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>395</v>
       </c>
       <c r="E134" s="3">
-        <v>1696.72</v>
+        <v>236.28</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>396</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E135" s="3">
-        <v>390.7</v>
+        <v>6466.48</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>313</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>222</v>
       </c>
       <c r="E136" s="3">
-        <v>1740.22</v>
+        <v>398.61</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>402</v>
       </c>
-      <c r="B137" s="0" t="s">
+      <c r="C137" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D137" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="C137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E137" s="3">
-        <v>6047.89</v>
+        <v>5098.36</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D138" s="2" t="s">
         <v>405</v>
       </c>
-      <c r="B138" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E138" s="3">
-        <v>236.28</v>
+        <v>856.73</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D139" s="2" t="s">
         <v>408</v>
       </c>
-      <c r="B139" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E139" s="3">
-        <v>6466.48</v>
+        <v>6442.35</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D140" s="2" t="s">
         <v>411</v>
       </c>
-      <c r="B140" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E140" s="3">
-        <v>398.61</v>
+        <v>1805.06</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="B141" s="0" t="s">
         <v>413</v>
       </c>
-      <c r="B141" s="0" t="s">
+      <c r="C141" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D141" s="2" t="s">
         <v>414</v>
       </c>
-      <c r="C141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" s="3">
-        <v>5098.36</v>
+        <v>1120.9</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="B142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E142" s="3">
-        <v>856.73</v>
+        <v>3122.07</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>418</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>419</v>
+        <v>298</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>420</v>
+        <v>299</v>
       </c>
       <c r="E143" s="3">
-        <v>6442.35</v>
+        <v>394.47</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>422</v>
+        <v>301</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>423</v>
+        <v>299</v>
       </c>
       <c r="E144" s="3">
-        <v>1805.06</v>
+        <v>5864.97</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>313</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>422</v>
       </c>
       <c r="E145" s="3">
-        <v>1120.9</v>
+        <v>1921.4</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>428</v>
+        <v>298</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>322</v>
+        <v>424</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>429</v>
+        <v>299</v>
       </c>
       <c r="E146" s="3">
-        <v>3122.07</v>
+        <v>276.3</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>322</v>
+        <v>424</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="E147" s="3">
-        <v>394.47</v>
+        <v>2875.14</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>10</v>
-[...78 lines deleted...]
-      <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4616,36 +4498,32 @@
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
-    <hyperlink ref="F148" r:id="rId148"/>
-[...2 lines deleted...]
-    <hyperlink ref="F151" r:id="rId151"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>