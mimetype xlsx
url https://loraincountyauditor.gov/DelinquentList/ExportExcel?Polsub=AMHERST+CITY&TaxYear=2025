--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="244">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00078</t>
   </si>
   <si>
     <t>FONTANEZ LLINAS KHACENLIEN L</t>
   </si>
   <si>
@@ -94,140 +94,104 @@
   <si>
     <t>BREZINA AMANDA J &amp; CODEIGH BLAIRE THOMPSON</t>
   </si>
   <si>
     <t xml:space="preserve">N MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>02-02-001-102-003</t>
   </si>
   <si>
     <t xml:space="preserve">1301 N MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>02-02-001-103-003</t>
   </si>
   <si>
     <t>ZABOROWSKI DELPHIA J</t>
   </si>
   <si>
     <t xml:space="preserve">1285 BEVERLY DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>03064</t>
-[...7 lines deleted...]
-  <si>
     <t>03397</t>
   </si>
   <si>
     <t>SOLACK EDWARD L</t>
   </si>
   <si>
     <t>53 FLAMINGO AVE LOT 53</t>
   </si>
   <si>
     <t>03545</t>
   </si>
   <si>
     <t>PIGNATIELLO ADELE G</t>
   </si>
   <si>
     <t>128 STARDUST TRL LOT 128</t>
   </si>
   <si>
     <t>03573</t>
   </si>
   <si>
     <t>KIMBALL ANGIE &amp; CHRISTOPHER</t>
   </si>
   <si>
     <t>129 STARDUST TRL LOT 129</t>
   </si>
   <si>
     <t>03583</t>
   </si>
   <si>
     <t>KANE CHRISTOPHER T</t>
   </si>
   <si>
     <t>70 MIRAGE AVE LOT 70</t>
   </si>
   <si>
-    <t>03595</t>
-[...16 lines deleted...]
-  <si>
     <t>03624</t>
   </si>
   <si>
     <t>THURSTON MICHAEL R</t>
   </si>
   <si>
     <t>136 LUXOR LN LOT 136</t>
   </si>
   <si>
     <t>03651</t>
   </si>
   <si>
     <t>FENTON TRICIA</t>
   </si>
   <si>
     <t>69 MIRAGE AVE LOT 69</t>
   </si>
   <si>
-    <t>03668</t>
-[...7 lines deleted...]
-  <si>
     <t>03733</t>
   </si>
   <si>
     <t>FARLEY LAUREN</t>
   </si>
   <si>
     <t>117 CAESARS CIR LOT 117</t>
   </si>
   <si>
     <t>03750</t>
   </si>
   <si>
     <t>MCVETTA MARCIE</t>
   </si>
   <si>
     <t>62 FLAMINGO AVE LOT 62</t>
   </si>
   <si>
     <t>03807</t>
   </si>
   <si>
     <t>OSBORNE MARGI &amp; KARL JR</t>
   </si>
   <si>
     <t>103 CAESARS CIR LOT 103</t>
@@ -239,512 +203,322 @@
     <t>BIGGS DAVID M</t>
   </si>
   <si>
     <t>61 FLAMINGO AVE LOT 61</t>
   </si>
   <si>
     <t>03828</t>
   </si>
   <si>
     <t>KOVELLO MICHAEL &amp; LYNN</t>
   </si>
   <si>
     <t>130 CAESARS CIR LOT 130</t>
   </si>
   <si>
     <t>05-00-001-000-257</t>
   </si>
   <si>
     <t>AMHERST DEVELOPMENT LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-001-000-318</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-002-000-155</t>
   </si>
   <si>
     <t>MAKRUSKI DEANNA M</t>
   </si>
   <si>
     <t>05-00-002-000-161</t>
   </si>
   <si>
     <t xml:space="preserve">921 JONATHAN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-002-000-164</t>
   </si>
   <si>
     <t xml:space="preserve">JONATHAN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-003-103-029</t>
   </si>
   <si>
     <t>REBMAN KENNETH &amp; SAMANTHA SCAVETTA REBMAN</t>
   </si>
   <si>
     <t xml:space="preserve">855 W MARTIN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
+    <t>05-00-004-102-057</t>
+  </si>
+  <si>
+    <t>MONN DALE R &amp; GEORGIA L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">760 MILAN AVE  
+AMHERST OH 44001</t>
+  </si>
+  <si>
     <t>05-00-004-102-072</t>
   </si>
   <si>
     <t>TRIFILETTI SHANNON</t>
   </si>
   <si>
     <t xml:space="preserve">960 MILAN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-004-103-034</t>
-[...18 lines deleted...]
-  <si>
     <t>05-00-004-106-024</t>
   </si>
   <si>
     <t>COOPER JENNIFER A</t>
   </si>
   <si>
-    <t>05-00-005-101-107</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-005-104-006</t>
   </si>
   <si>
     <t>FARLEY EDWARD H &amp; BULAH G</t>
   </si>
   <si>
     <t xml:space="preserve">766 GREEN FOREST DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-017-000-095</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">832 S MAIN ST  
+    <t>05-00-016-101-098</t>
+  </si>
+  <si>
+    <t>BENNETT ROBERT J &amp; SHARON W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 STONEHEDGE WAY  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-017-000-197</t>
   </si>
   <si>
     <t>R L R CONSTRUCTION</t>
   </si>
   <si>
     <t xml:space="preserve">SHADOW CREEK TRL  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-017-000-198</t>
   </si>
   <si>
     <t>05-00-017-000-268</t>
   </si>
   <si>
     <t>BOTAMER JAMES R TRUSTEE &amp; TED ZUNIS TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">294 CROCKER ST  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-018-101-045</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-018-101-053</t>
   </si>
   <si>
     <t>STULLER JOHN E JR</t>
   </si>
   <si>
     <t xml:space="preserve">W MARTIN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-018-101-054</t>
   </si>
   <si>
     <t>05-00-018-107-028</t>
   </si>
   <si>
     <t>TRIFILETTI JOSEPH</t>
   </si>
   <si>
     <t xml:space="preserve">555 MILAN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-020-000-172</t>
   </si>
   <si>
     <t>SHOVER RICHARD S</t>
   </si>
   <si>
     <t xml:space="preserve">207 HIDDEN COVE  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-020-000-232</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-022-108-016</t>
   </si>
   <si>
     <t>LESNER LEON S &amp; PATRICIA A TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">388 GREENLAWN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-022-109-022</t>
-[...18 lines deleted...]
-  <si>
     <t>05-00-022-111-001</t>
   </si>
   <si>
     <t>MCCONIHE ALLAN J &amp; BARBARA J</t>
   </si>
   <si>
     <t xml:space="preserve">521 SHADYLAWN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-022-112-001</t>
   </si>
   <si>
     <t>PHILLIPS DAVID E</t>
   </si>
   <si>
     <t xml:space="preserve">522 SHADYLAWN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-023-103-003</t>
   </si>
   <si>
     <t>ADKINS JOHN LEE &amp; RITA LOUISE</t>
   </si>
   <si>
     <t xml:space="preserve">122 SIPPLE AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-023-107-032</t>
   </si>
   <si>
     <t>DICK CLARENCE W &amp; SADIE T</t>
   </si>
   <si>
-    <t>05-00-023-110-003</t>
-[...15 lines deleted...]
-  <si>
     <t>05-00-023-110-061</t>
   </si>
   <si>
     <t>MACKENZIE MARGARET R</t>
   </si>
   <si>
     <t>05-00-023-112-020</t>
   </si>
   <si>
     <t>RITCHIE LORETTA</t>
   </si>
   <si>
     <t xml:space="preserve">259 CLEVELAND AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-023-112-034</t>
   </si>
   <si>
     <t>FRAMBACH HENRY</t>
   </si>
   <si>
-    <t>05-00-023-118-035</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-024-110-021</t>
   </si>
   <si>
     <t>OHMANN SUSAN J</t>
   </si>
   <si>
     <t>05-00-024-110-023</t>
   </si>
   <si>
     <t xml:space="preserve">350 S MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-024-112-018</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-024-112-023</t>
   </si>
   <si>
     <t>MITTER JEREMY &amp; CEARA</t>
   </si>
   <si>
     <t xml:space="preserve">315 FRANKLIN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-024-116-032</t>
   </si>
   <si>
     <t>GEMINI HOMES LLC</t>
   </si>
   <si>
-    <t>05-00-024-121-025</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-024-121-027</t>
   </si>
   <si>
     <t>BUTSON JOHN</t>
   </si>
   <si>
     <t>05-00-024-122-003</t>
   </si>
   <si>
     <t>MATYI FRANK S III</t>
   </si>
   <si>
     <t xml:space="preserve">801 S MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-024-122-048</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-025-103-016</t>
   </si>
   <si>
     <t>AMHERST WESTCHESTER ESTATES</t>
   </si>
   <si>
     <t xml:space="preserve">FOREST HILL DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-025-104-061</t>
-[...48 lines deleted...]
-  <si>
     <t>05-00-036-105-028</t>
   </si>
   <si>
     <t>MAYNARD JAMES R</t>
   </si>
   <si>
     <t xml:space="preserve">46520 MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-036-105-032</t>
   </si>
   <si>
     <t xml:space="preserve">MIDDLE RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-036-109-001</t>
-[...11 lines deleted...]
-  <si>
     <t>05-00-037-103-026</t>
   </si>
   <si>
     <t>HYNES DANIEL</t>
   </si>
   <si>
     <t xml:space="preserve">328 JACKSON ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-037-104-005</t>
   </si>
   <si>
     <t>GRIFFITH BILLIE S</t>
   </si>
   <si>
     <t xml:space="preserve">259 JACKSON ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-037-104-013</t>
   </si>
   <si>
     <t>LEWANDOWSKI ELIZABETH</t>
   </si>
@@ -758,270 +532,174 @@
   <si>
     <t>ALBESTAN LLC</t>
   </si>
   <si>
     <t xml:space="preserve">950 PARK AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-037-107-012</t>
   </si>
   <si>
     <t>HEPLER PATRICIA I</t>
   </si>
   <si>
     <t xml:space="preserve">379 HENRY ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-037-107-013</t>
   </si>
   <si>
     <t xml:space="preserve">HENRY ST  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-037-107-015</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-037-108-003</t>
   </si>
   <si>
     <t>PECNIK DAVID M &amp; SHERRI L</t>
   </si>
   <si>
     <t>05-00-037-116-002</t>
   </si>
   <si>
     <t>TARRANT LINDA R &amp; DANIELLE L STANZIANO</t>
   </si>
   <si>
     <t xml:space="preserve">802 GORDON AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-038-101-030</t>
   </si>
   <si>
     <t>MIDDENDORF LORNA</t>
   </si>
   <si>
-    <t>05-00-038-101-032</t>
-[...11 lines deleted...]
-  <si>
     <t>05-00-038-102-014</t>
   </si>
   <si>
     <t>SCHULIN TIMOTHY A &amp; PAMELA J</t>
   </si>
   <si>
     <t xml:space="preserve">159 N WOODHILL DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-038-103-022</t>
-[...9 lines deleted...]
-    <t>05-00-038-106-045</t>
+    <t>05-00-038-106-046</t>
+  </si>
+  <si>
+    <t>FALISH PATRICIA E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122 ORCHARD HILL DR  
+AMHERST OH 44001</t>
+  </si>
+  <si>
+    <t>05-00-038-106-074</t>
+  </si>
+  <si>
+    <t>05-00-038-106-094</t>
   </si>
   <si>
     <t>HOLLAND MICHAEL T &amp; ALICE</t>
   </si>
   <si>
-    <t xml:space="preserve">118 ORCHARD HILL DR  
-[...18 lines deleted...]
-  <si>
     <t>05-00-038-106-096</t>
   </si>
   <si>
     <t>05-00-038-107-028</t>
   </si>
   <si>
     <t>KIEDROWSKI JEFF</t>
   </si>
   <si>
     <t xml:space="preserve">124 WALNUT DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-038-109-016</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-039-105-022</t>
   </si>
   <si>
     <t>SWIFT DANN W &amp; JULIE</t>
   </si>
   <si>
     <t xml:space="preserve">N WOODHILL DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-039-108-032</t>
-[...4 lines deleted...]
-  <si>
     <t>05-00-039-108-049</t>
   </si>
   <si>
     <t>UNITED STATES POSTAL SERVICE</t>
   </si>
   <si>
     <t xml:space="preserve">350 N LEAVITT RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-040-104-008</t>
   </si>
   <si>
     <t>HUMPHREYS ELIZABETH A</t>
   </si>
   <si>
     <t xml:space="preserve">932 SHARONDALE DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-040-106-084</t>
-[...18 lines deleted...]
-  <si>
     <t>05-00-041-109-008</t>
   </si>
   <si>
     <t>CARD LEWIS GWENDOLYN</t>
   </si>
   <si>
     <t xml:space="preserve">488 ROCK CREEK RUN  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-042-102-014</t>
   </si>
   <si>
     <t>GANOE DENISE R</t>
   </si>
   <si>
     <t xml:space="preserve">469 LULLABY CIR  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-042-104-032</t>
   </si>
   <si>
     <t>TORRES MADELINE</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-042-104-070</t>
-[...18 lines deleted...]
-  <si>
     <t>05-00-060-101-066</t>
   </si>
   <si>
     <t>D &amp; J RICE INC</t>
   </si>
   <si>
     <t xml:space="preserve">MILLSTONE LN  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-060-101-069</t>
   </si>
   <si>
     <t>05-00-060-102-006</t>
   </si>
   <si>
     <t>BEYLER MARLEE</t>
   </si>
   <si>
     <t xml:space="preserve">5503 VIRGINIA DR  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-060-102-010</t>
   </si>
@@ -1053,107 +731,77 @@
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-060-103-031</t>
   </si>
   <si>
     <t>MADARAS ELLEN M &amp; ELLEN</t>
   </si>
   <si>
     <t>05-00-060-104-012</t>
   </si>
   <si>
     <t>R D COLLISON CONSTRUCTION CO INC</t>
   </si>
   <si>
     <t>05-00-060-104-028</t>
   </si>
   <si>
     <t>ZEITLER JORDAN CHRISTOPHER</t>
   </si>
   <si>
     <t xml:space="preserve">45180 NORTH RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-097-101-013</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-097-101-025</t>
   </si>
   <si>
     <t>BRADLEY SCOTT D</t>
   </si>
   <si>
     <t xml:space="preserve">48520 NORTH RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-097-102-023</t>
   </si>
   <si>
     <t>ANDOLSEK FRANK &amp; FRANK J AKA &amp; FRANKLIN J AKA</t>
   </si>
   <si>
     <t xml:space="preserve">265 CROSSE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-097-104-008</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-098-000-062</t>
   </si>
   <si>
     <t>CLARK SEAN J</t>
   </si>
   <si>
     <t xml:space="preserve">317 CROSSE RD  
-AMHERST OH 44001</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">CROSSE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-099-000-121</t>
   </si>
   <si>
     <t>KRIEG SANFORD M &amp; BARBARA A</t>
   </si>
   <si>
     <t>05-07-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>05-07-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
@@ -1198,79 +846,79 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F129" headerRowCount="1">
-  <autoFilter ref="A1:F129"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F91" headerRowCount="1">
+  <autoFilter ref="A1:F91"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=93027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97324&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97324&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F129"/>
+  <dimension ref="A1:F91"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="48.906455993652344" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
-    <col min="4" max="4" width="27.19598960876465" customWidth="1"/>
+    <col min="4" max="4" width="25.664461135864258" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
@@ -1405,2453 +1053,1693 @@
       </c>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
         <v>83.39</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>548.43</v>
+        <v>684.54</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>684.54</v>
+        <v>389.27</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>389.27</v>
+        <v>7479.06</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>7479.06</v>
+        <v>615.72</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>615.72</v>
+        <v>0.02</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>18.65</v>
+        <v>1120</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>182.19</v>
+        <v>320.34</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>0.02</v>
+        <v>13255.83</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>1120</v>
+        <v>0.59</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>387.37</v>
+        <v>8.88</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>320.34</v>
+        <v>902.87</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="D20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>13255.83</v>
+        <v>3629.51</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="0" t="s">
-        <v>66</v>
+      <c r="D21" s="2" t="s">
+        <v>63</v>
       </c>
       <c r="E21" s="3">
-        <v>0.59</v>
+        <v>103</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>341.87</v>
+        <v>11937.27</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="0" t="s">
-        <v>72</v>
+      <c r="D23" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="E23" s="3">
-        <v>902.87</v>
+        <v>1.96</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E24" s="3">
-        <v>3629.51</v>
+        <v>2905.93</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E25" s="3">
-        <v>2621.51</v>
+        <v>395.48</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E26" s="3">
-        <v>103</v>
+        <v>1319.36</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="E27" s="3">
-        <v>11937.27</v>
+        <v>1.8</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>1.96</v>
+        <v>2402.47</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>2905.93</v>
+        <v>112.46</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>2688.24</v>
+        <v>862.74</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E31" s="3">
-        <v>9530.43</v>
+        <v>6487.67</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E32" s="3">
-        <v>11805</v>
+        <v>16.35</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E33" s="3">
-        <v>1.8</v>
+        <v>2921.98</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E34" s="3">
-        <v>5602.86</v>
+        <v>2549.72</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E35" s="3">
-        <v>2402.47</v>
+        <v>27486.48</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E36" s="3">
-        <v>3.75</v>
+        <v>3997.61</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E37" s="3">
-        <v>862.74</v>
+        <v>7806.66</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>6487.67</v>
+        <v>3667.73</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>16.35</v>
+        <v>1974.44</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>196.87</v>
+        <v>35.08</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>120</v>
+        <v>63</v>
       </c>
       <c r="E41" s="3">
-        <v>2921.98</v>
+        <v>8.84</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>120</v>
+        <v>63</v>
       </c>
       <c r="E42" s="3">
-        <v>2549.72</v>
+        <v>294.3</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>27486.48</v>
+        <v>17986.53</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="E44" s="3">
-        <v>3997.61</v>
+        <v>3622.09</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>130</v>
+        <v>63</v>
       </c>
       <c r="E45" s="3">
-        <v>0.03</v>
+        <v>7.53</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E46" s="3">
-        <v>7806.66</v>
+        <v>156.05</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E47" s="3">
-        <v>627.91</v>
+        <v>1995.43</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>139</v>
+        <v>63</v>
       </c>
       <c r="E48" s="3">
-        <v>596.26</v>
+        <v>12.9</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>142</v>
+        <v>63</v>
       </c>
       <c r="E49" s="3">
-        <v>3667.73</v>
+        <v>46.04</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="E50" s="3">
-        <v>1974.44</v>
+        <v>100.76</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="E51" s="3">
-        <v>35.08</v>
+        <v>616.85</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="E52" s="3">
-        <v>8.84</v>
+        <v>3759.47</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="E53" s="3">
-        <v>22.59</v>
+        <v>41.22</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="E54" s="3">
-        <v>0.8</v>
+        <v>6158.93</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>75</v>
+        <v>152</v>
       </c>
       <c r="E55" s="3">
-        <v>294.3</v>
+        <v>1342.79</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="E56" s="3">
-        <v>18286.53</v>
+        <v>876.89</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>75</v>
+        <v>158</v>
       </c>
       <c r="E57" s="3">
-        <v>3622.09</v>
+        <v>3416.5</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E58" s="3">
-        <v>30.25</v>
+        <v>5159.01</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>75</v>
+        <v>163</v>
       </c>
       <c r="E59" s="3">
-        <v>7.53</v>
+        <v>1012.03</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>169</v>
+        <v>63</v>
       </c>
       <c r="E60" s="3">
-        <v>156.05</v>
+        <v>612.56</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E61" s="3">
-        <v>2717.58</v>
+        <v>90.94</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>175</v>
+        <v>63</v>
       </c>
       <c r="E62" s="3">
-        <v>1995.43</v>
+        <v>91.19</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>75</v>
+        <v>173</v>
       </c>
       <c r="E63" s="3">
-        <v>12.9</v>
+        <v>148.74</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E64" s="3">
-        <v>17.47</v>
+        <v>6412.65</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="E65" s="3">
-        <v>46.04</v>
+        <v>250.06</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>185</v>
+        <v>63</v>
       </c>
       <c r="E66" s="3">
-        <v>100.76</v>
+        <v>723.64</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>188</v>
+        <v>63</v>
       </c>
       <c r="E67" s="3">
-        <v>1194.35</v>
+        <v>741.76</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="E68" s="3">
-        <v>616.85</v>
+        <v>240.6</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="E69" s="3">
-        <v>1.04</v>
+        <v>444.01</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="E70" s="3">
-        <v>15.87</v>
+        <v>426.73</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="E71" s="3">
-        <v>8984.84</v>
+        <v>11062.29</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="E72" s="3">
-        <v>171.85</v>
+        <v>169.74</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="E73" s="3">
-        <v>1385.44</v>
+        <v>1990.86</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="E74" s="3">
-        <v>3759.47</v>
+        <v>26.7</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="E75" s="3">
-        <v>41.22</v>
+        <v>4850.95</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E76" s="3">
-        <v>114.53</v>
+        <v>13.09</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>75</v>
+        <v>208</v>
       </c>
       <c r="E77" s="3">
-        <v>128.33</v>
+        <v>366.28</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="E78" s="3">
-        <v>6158.93</v>
+        <v>7033.65</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E79" s="3">
-        <v>1342.79</v>
+        <v>1532.4</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="E80" s="3">
-        <v>876.89</v>
+        <v>6464.06</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>227</v>
+        <v>63</v>
       </c>
       <c r="E81" s="3">
-        <v>3416.5</v>
+        <v>37.75</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>230</v>
+        <v>63</v>
       </c>
       <c r="E82" s="3">
-        <v>5159.01</v>
+        <v>1488.52</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="E83" s="3">
-        <v>1012.03</v>
+        <v>773.74</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="E84" s="3">
-        <v>1702.23</v>
+        <v>294.45</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>75</v>
+        <v>230</v>
       </c>
       <c r="E85" s="3">
-        <v>612.56</v>
+        <v>56873.29</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="E86" s="3">
-        <v>595.06</v>
+        <v>4019.12</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="E87" s="3">
-        <v>91.19</v>
+        <v>38.07</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>75</v>
+        <v>238</v>
       </c>
       <c r="E88" s="3">
-        <v>157.49</v>
+        <v>742.67</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="E89" s="3">
-        <v>207.35</v>
+        <v>8361.81</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>8</v>
+        <v>242</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="E90" s="3">
-        <v>1484.4</v>
+        <v>714.18</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>8</v>
+        <v>242</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="E91" s="3">
-        <v>10.58</v>
+        <v>3278.53</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>10</v>
-[...758 lines deleted...]
-      <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3903,70 +2791,32 @@
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
-    <hyperlink ref="F92" r:id="rId92"/>
-[...36 lines deleted...]
-    <hyperlink ref="F129" r:id="rId129"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>