--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,94 +5,85 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="217">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>00078</t>
-[...2 lines deleted...]
-    <t>FONTANEZ LLINAS KHACENLIEN L</t>
+    <t>00676</t>
+  </si>
+  <si>
+    <t>MICKELSON ROBERT L</t>
   </si>
   <si>
     <t>AMHERST EVSD</t>
   </si>
   <si>
-    <t>18 SANDS AVE LOT 18</t>
+    <t>16 SANDS AVE LOT 16</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00676</t>
-[...7 lines deleted...]
-  <si>
     <t>00693</t>
   </si>
   <si>
     <t>KNOX JEFFREY L</t>
   </si>
   <si>
     <t>46 FLAMINGO AVE LOT 46</t>
   </si>
   <si>
     <t>01941</t>
   </si>
   <si>
     <t>ORTIZ CARLOS N TORRES</t>
   </si>
   <si>
     <t>54 STARDUST TRL LOT 54</t>
   </si>
   <si>
     <t>02-02-001-102-002</t>
   </si>
   <si>
     <t>BREZINA AMANDA J &amp; CODEIGH BLAIRE THOMPSON</t>
   </si>
   <si>
     <t xml:space="preserve">N MAIN ST  
@@ -139,77 +130,59 @@
   <si>
     <t>KIMBALL ANGIE &amp; CHRISTOPHER</t>
   </si>
   <si>
     <t>129 STARDUST TRL LOT 129</t>
   </si>
   <si>
     <t>03583</t>
   </si>
   <si>
     <t>KANE CHRISTOPHER T</t>
   </si>
   <si>
     <t>70 MIRAGE AVE LOT 70</t>
   </si>
   <si>
     <t>03624</t>
   </si>
   <si>
     <t>THURSTON MICHAEL R</t>
   </si>
   <si>
     <t>136 LUXOR LN LOT 136</t>
   </si>
   <si>
-    <t>03651</t>
-[...7 lines deleted...]
-  <si>
     <t>03733</t>
   </si>
   <si>
     <t>FARLEY LAUREN</t>
   </si>
   <si>
     <t>117 CAESARS CIR LOT 117</t>
   </si>
   <si>
-    <t>03750</t>
-[...7 lines deleted...]
-  <si>
     <t>03807</t>
   </si>
   <si>
     <t>OSBORNE MARGI &amp; KARL JR</t>
   </si>
   <si>
     <t>103 CAESARS CIR LOT 103</t>
   </si>
   <si>
     <t>03810</t>
   </si>
   <si>
     <t>BIGGS DAVID M</t>
   </si>
   <si>
     <t>61 FLAMINGO AVE LOT 61</t>
   </si>
   <si>
     <t>03828</t>
   </si>
   <si>
     <t>KOVELLO MICHAEL &amp; LYNN</t>
   </si>
   <si>
     <t>130 CAESARS CIR LOT 130</t>
@@ -233,96 +206,76 @@
   <si>
     <t>05-00-002-000-161</t>
   </si>
   <si>
     <t xml:space="preserve">921 JONATHAN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-002-000-164</t>
   </si>
   <si>
     <t xml:space="preserve">JONATHAN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-003-103-029</t>
   </si>
   <si>
     <t>REBMAN KENNETH &amp; SAMANTHA SCAVETTA REBMAN</t>
   </si>
   <si>
     <t xml:space="preserve">855 W MARTIN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-004-102-057</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-004-102-072</t>
   </si>
   <si>
     <t>TRIFILETTI SHANNON</t>
   </si>
   <si>
     <t xml:space="preserve">960 MILAN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-004-106-024</t>
   </si>
   <si>
     <t>COOPER JENNIFER A</t>
   </si>
   <si>
     <t>05-00-005-104-006</t>
   </si>
   <si>
     <t>FARLEY EDWARD H &amp; BULAH G</t>
   </si>
   <si>
     <t xml:space="preserve">766 GREEN FOREST DR  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-016-101-098</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-017-000-197</t>
   </si>
   <si>
     <t>R L R CONSTRUCTION</t>
   </si>
   <si>
     <t xml:space="preserve">SHADOW CREEK TRL  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-017-000-198</t>
   </si>
   <si>
     <t>05-00-017-000-268</t>
   </si>
   <si>
     <t>BOTAMER JAMES R TRUSTEE &amp; TED ZUNIS TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">294 CROCKER ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-018-101-053</t>
   </si>
@@ -335,112 +288,92 @@
   </si>
   <si>
     <t>05-00-018-101-054</t>
   </si>
   <si>
     <t>05-00-018-107-028</t>
   </si>
   <si>
     <t>TRIFILETTI JOSEPH</t>
   </si>
   <si>
     <t xml:space="preserve">555 MILAN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-020-000-172</t>
   </si>
   <si>
     <t>SHOVER RICHARD S</t>
   </si>
   <si>
     <t xml:space="preserve">207 HIDDEN COVE  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-022-108-016</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-022-111-001</t>
   </si>
   <si>
     <t>MCCONIHE ALLAN J &amp; BARBARA J</t>
   </si>
   <si>
     <t xml:space="preserve">521 SHADYLAWN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-022-112-001</t>
   </si>
   <si>
     <t>PHILLIPS DAVID E</t>
   </si>
   <si>
     <t xml:space="preserve">522 SHADYLAWN AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-023-103-003</t>
   </si>
   <si>
     <t>ADKINS JOHN LEE &amp; RITA LOUISE</t>
   </si>
   <si>
     <t xml:space="preserve">122 SIPPLE AVE  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-023-107-032</t>
   </si>
   <si>
     <t>DICK CLARENCE W &amp; SADIE T</t>
   </si>
   <si>
     <t>05-00-023-110-061</t>
   </si>
   <si>
     <t>MACKENZIE MARGARET R</t>
   </si>
   <si>
-    <t>05-00-023-112-020</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-023-112-034</t>
   </si>
   <si>
     <t>FRAMBACH HENRY</t>
   </si>
   <si>
     <t>05-00-024-110-021</t>
   </si>
   <si>
     <t>OHMANN SUSAN J</t>
   </si>
   <si>
     <t>05-00-024-110-023</t>
   </si>
   <si>
     <t xml:space="preserve">350 S MAIN ST  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-024-112-023</t>
   </si>
   <si>
     <t>MITTER JEREMY &amp; CEARA</t>
   </si>
   <si>
@@ -586,60 +519,50 @@
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-038-106-046</t>
   </si>
   <si>
     <t>FALISH PATRICIA E</t>
   </si>
   <si>
     <t xml:space="preserve">122 ORCHARD HILL DR  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-038-106-074</t>
   </si>
   <si>
     <t>05-00-038-106-094</t>
   </si>
   <si>
     <t>HOLLAND MICHAEL T &amp; ALICE</t>
   </si>
   <si>
     <t>05-00-038-106-096</t>
   </si>
   <si>
-    <t>05-00-038-107-028</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-039-105-022</t>
   </si>
   <si>
     <t>SWIFT DANN W &amp; JULIE</t>
   </si>
   <si>
     <t xml:space="preserve">N WOODHILL DR  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-039-108-049</t>
   </si>
   <si>
     <t>UNITED STATES POSTAL SERVICE</t>
   </si>
   <si>
     <t xml:space="preserve">350 N LEAVITT RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-040-104-008</t>
   </si>
   <si>
     <t>HUMPHREYS ELIZABETH A</t>
   </si>
@@ -721,74 +644,64 @@
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-060-103-012</t>
   </si>
   <si>
     <t>LORAIN ACQUISITIONS INC</t>
   </si>
   <si>
     <t xml:space="preserve">5531 LINN RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-060-103-031</t>
   </si>
   <si>
     <t>MADARAS ELLEN M &amp; ELLEN</t>
   </si>
   <si>
     <t>05-00-060-104-012</t>
   </si>
   <si>
     <t>R D COLLISON CONSTRUCTION CO INC</t>
   </si>
   <si>
-    <t>05-00-060-104-028</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-097-101-025</t>
   </si>
   <si>
     <t>BRADLEY SCOTT D</t>
   </si>
   <si>
     <t xml:space="preserve">48520 NORTH RIDGE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-097-102-023</t>
   </si>
   <si>
-    <t>ANDOLSEK FRANK &amp; FRANK J AKA &amp; FRANKLIN J AKA</t>
+    <t>AMHERST CITY OF</t>
   </si>
   <si>
     <t xml:space="preserve">265 CROSSE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-098-000-062</t>
   </si>
   <si>
     <t>CLARK SEAN J</t>
   </si>
   <si>
     <t xml:space="preserve">317 CROSSE RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-099-000-121</t>
   </si>
   <si>
     <t>KRIEG SANFORD M &amp; BARBARA A</t>
   </si>
   <si>
     <t>05-07-999-998-998</t>
   </si>
   <si>
@@ -846,1900 +759,1720 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F91" headerRowCount="1">
-  <autoFilter ref="A1:F91"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F82" headerRowCount="1">
+  <autoFilter ref="A1:F82"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97324&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=16405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=84995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=85810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=87961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=88975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=89770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=91845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=92860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=94806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97324&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F91"/>
+  <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="48.906455993652344" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.664461135864258" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>1.64</v>
+        <v>834.71</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>834.71</v>
+        <v>2298.78</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>2298.78</v>
+        <v>1244.31</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>1244.31</v>
+        <v>531.04</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="3">
-        <v>531.04</v>
+        <v>3203.18</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>3203.18</v>
+        <v>83.39</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>83.39</v>
+        <v>684.54</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>684.54</v>
+        <v>389.27</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>389.27</v>
+        <v>7479.06</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>7479.06</v>
+        <v>615.72</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>615.72</v>
+        <v>0.02</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>0.02</v>
+        <v>320.34</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>1120</v>
+        <v>0.59</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>320.34</v>
+        <v>8.88</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>13255.83</v>
+        <v>902.87</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>0.59</v>
+        <v>3629.51</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="0" t="s">
-        <v>57</v>
+      <c r="D18" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="E18" s="3">
-        <v>8.88</v>
+        <v>103</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>902.87</v>
+        <v>11937.27</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E20" s="3">
-        <v>3629.51</v>
+        <v>1.96</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="3">
-        <v>103</v>
+        <v>2905.93</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E22" s="3">
-        <v>11937.27</v>
+        <v>1319.36</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="E23" s="3">
-        <v>1.96</v>
+        <v>1.8</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>2905.93</v>
+        <v>2402.47</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>395.48</v>
+        <v>862.74</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E26" s="3">
-        <v>1319.36</v>
+        <v>6487.67</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="E27" s="3">
-        <v>1.8</v>
+        <v>16.35</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>2402.47</v>
+        <v>2921.98</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="E29" s="3">
-        <v>112.46</v>
+        <v>2549.72</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E30" s="3">
-        <v>862.74</v>
+        <v>27486.48</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>6487.67</v>
+        <v>3997.61</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>16.35</v>
+        <v>3667.73</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>2921.98</v>
+        <v>1974.44</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>2549.72</v>
+        <v>35.08</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>100</v>
+        <v>54</v>
       </c>
       <c r="E35" s="3">
-        <v>27486.48</v>
+        <v>8.84</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="E36" s="3">
-        <v>3997.61</v>
+        <v>294.3</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="E37" s="3">
-        <v>7806.66</v>
+        <v>3622.09</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="E38" s="3">
-        <v>3667.73</v>
+        <v>7.53</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E39" s="3">
-        <v>1974.44</v>
+        <v>156.05</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E40" s="3">
-        <v>35.08</v>
+        <v>1995.43</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E41" s="3">
-        <v>8.84</v>
+        <v>12.9</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E42" s="3">
-        <v>294.3</v>
+        <v>46.04</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E43" s="3">
-        <v>17986.53</v>
+        <v>100.76</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
       <c r="E44" s="3">
-        <v>3622.09</v>
+        <v>616.85</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="E45" s="3">
-        <v>7.53</v>
+        <v>3759.47</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E46" s="3">
-        <v>156.05</v>
+        <v>41.22</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E47" s="3">
-        <v>1995.43</v>
+        <v>6158.93</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>63</v>
+        <v>131</v>
       </c>
       <c r="E48" s="3">
-        <v>12.9</v>
+        <v>1342.79</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="B49" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" s="3">
-        <v>46.04</v>
+        <v>876.89</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>100.76</v>
+        <v>3416.5</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="3">
-        <v>616.85</v>
+        <v>5159.01</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" s="3">
-        <v>3759.47</v>
+        <v>1012.03</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>146</v>
+        <v>54</v>
       </c>
       <c r="E53" s="3">
-        <v>41.22</v>
+        <v>612.56</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" s="3">
-        <v>6158.93</v>
+        <v>6.92</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="E55" s="3">
-        <v>1342.79</v>
+        <v>91.19</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E56" s="3">
-        <v>876.89</v>
+        <v>148.74</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E57" s="3">
-        <v>3416.5</v>
+        <v>6412.65</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>161</v>
+        <v>54</v>
       </c>
       <c r="E58" s="3">
-        <v>5159.01</v>
+        <v>250.06</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="E59" s="3">
-        <v>1012.03</v>
+        <v>723.64</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E60" s="3">
-        <v>612.56</v>
+        <v>741.76</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="E61" s="3">
-        <v>90.94</v>
+        <v>444.01</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>63</v>
+        <v>165</v>
       </c>
       <c r="E62" s="3">
-        <v>91.19</v>
+        <v>426.73</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E63" s="3">
-        <v>148.74</v>
+        <v>11062.29</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E64" s="3">
-        <v>6412.65</v>
+        <v>169.74</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>63</v>
+        <v>174</v>
       </c>
       <c r="E65" s="3">
-        <v>250.06</v>
+        <v>1990.86</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>63</v>
+        <v>177</v>
       </c>
       <c r="E66" s="3">
-        <v>723.64</v>
+        <v>26.7</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>63</v>
+        <v>180</v>
       </c>
       <c r="E67" s="3">
-        <v>741.76</v>
+        <v>4850.95</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E68" s="3">
-        <v>240.6</v>
+        <v>13.09</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="3">
-        <v>444.01</v>
+        <v>366.28</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>426.73</v>
+        <v>7033.65</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="3">
-        <v>11062.29</v>
+        <v>1532.4</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="B72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E72" s="3">
-        <v>169.74</v>
+        <v>6464.06</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>198</v>
+        <v>54</v>
       </c>
       <c r="E73" s="3">
-        <v>1990.86</v>
+        <v>37.75</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>201</v>
+        <v>54</v>
       </c>
       <c r="E74" s="3">
-        <v>26.7</v>
+        <v>1488.52</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E75" s="3">
-        <v>4850.95</v>
+        <v>294.45</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="3">
-        <v>13.09</v>
+        <v>56873.29</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E77" s="3">
-        <v>366.28</v>
+        <v>4019.12</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>211</v>
+        <v>54</v>
       </c>
       <c r="E78" s="3">
-        <v>7033.65</v>
+        <v>38.07</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E79" s="3">
-        <v>1532.4</v>
+        <v>742.67</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="E80" s="3">
-        <v>6464.06</v>
+        <v>8361.81</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>8</v>
+        <v>215</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>63</v>
+        <v>211</v>
       </c>
       <c r="E81" s="3">
-        <v>37.75</v>
+        <v>714.18</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>8</v>
+        <v>215</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>63</v>
+        <v>211</v>
       </c>
       <c r="E82" s="3">
-        <v>1488.52</v>
+        <v>3278.53</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>10</v>
-[...178 lines deleted...]
-      <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2782,41 +2515,32 @@
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
-    <hyperlink ref="F83" r:id="rId83"/>
-[...7 lines deleted...]
-    <hyperlink ref="F91" r:id="rId91"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>