--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01707</t>
   </si>
   <si>
     <t>GENDEREN CLAYTON M &amp; KIMBERLY Z COLLINS</t>
   </si>
   <si>
@@ -157,167 +157,150 @@
   <si>
     <t>MCMILLAN DAVID A</t>
   </si>
   <si>
     <t xml:space="preserve">19720 ST RT 58  LOT 7</t>
   </si>
   <si>
     <t>04577</t>
   </si>
   <si>
     <t>TOCCO SANDRA K</t>
   </si>
   <si>
     <t xml:space="preserve">19720 ST RT 58  LOT 14</t>
   </si>
   <si>
     <t>05851</t>
   </si>
   <si>
     <t>KINGSLEY MIRANDA &amp; CHRISTINE COLLINS</t>
   </si>
   <si>
     <t xml:space="preserve">19720 ST RT 58  LOT 2</t>
   </si>
   <si>
-    <t>18-00-005-000-014</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">20440 WEST RD  
+    <t>18-00-003-000-033</t>
+  </si>
+  <si>
+    <t>GOTT CLINTON A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43853 ST RT 18  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>18-00-006-000-024</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">19588 WEST RD  
+    <t>18-00-006-000-032</t>
+  </si>
+  <si>
+    <t>MORTON GARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43800 PECK WADSWORTH RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>18-00-010-000-028</t>
   </si>
   <si>
     <t>WRIGHT JEFFREY J</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 18  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>18-00-012-000-011</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">44421 JONES RD  
+    <t>18-00-016-000-044</t>
+  </si>
+  <si>
+    <t>HARTMAN JAMES C &amp; LINDA M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45054 ST RT 18  
 WELLINGTON OH 44090</t>
+  </si>
+  <si>
+    <t>18-00-016-000-045</t>
   </si>
   <si>
     <t>18-00-019-000-009</t>
   </si>
   <si>
     <t>MCCLELLAN NORRIS JESSICA L</t>
   </si>
   <si>
     <t xml:space="preserve">45340 PECK WADSWORTH RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>18-00-030-000-032</t>
-[...8 lines deleted...]
-  <si>
     <t>18-00-030-000-033</t>
   </si>
   <si>
     <t>WLODYKA SARAH</t>
   </si>
   <si>
     <t xml:space="preserve">46072 PECK WADSWORTH RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>18-00-030-000-041</t>
-[...28 lines deleted...]
-  <si>
     <t>18-00-034-000-038</t>
   </si>
   <si>
     <t>GRAY BARBARA L</t>
   </si>
   <si>
     <t xml:space="preserve">22633 PITTS RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
+    <t>18-00-036-000-010</t>
+  </si>
+  <si>
+    <t>ZIEGLER MARK L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47301 JONES RD  
+WELLINGTON OH 44090</t>
+  </si>
+  <si>
     <t>18-00-037-000-003</t>
   </si>
   <si>
     <t>WELLS GUY E ET AL TRS</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
+WELLINGTON OH 44090</t>
+  </si>
+  <si>
+    <t>18-00-044-000-036</t>
+  </si>
+  <si>
+    <t>AUBLE JUDITH M TRUSTEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48350 WALNUT VALLEY RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>18-66-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>18-66-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
@@ -347,70 +330,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F29" headerRowCount="1">
-  <autoFilter ref="A1:F29"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F28" headerRowCount="1">
+  <autoFilter ref="A1:F28"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190078&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190078&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="42.98801803588867" customWidth="1"/>
     <col min="3" max="3" width="18.46003532409668" customWidth="1"/>
     <col min="4" max="4" width="21.83819580078125" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -694,328 +677,307 @@
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
         <v>316.75</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>683.45</v>
+        <v>5534.47</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>7679.33</v>
+        <v>387.9</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
         <v>5529.31</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>954.95</v>
+        <v>500.65</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E20" s="3">
-        <v>2481.1</v>
+        <v>143.64</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>45.71</v>
+        <v>2481.1</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>5716.04</v>
+        <v>4716.04</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>51.24</v>
+        <v>3305.16</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>0.01</v>
+        <v>387.76</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>298.26</v>
+        <v>664.84</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>3305.16</v>
+        <v>524.92</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" s="3">
-        <v>664.84</v>
+        <v>259.45</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E28" s="3">
-        <v>259.45</v>
+        <v>2681.79</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
-    <hyperlink ref="F29" r:id="rId29"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>