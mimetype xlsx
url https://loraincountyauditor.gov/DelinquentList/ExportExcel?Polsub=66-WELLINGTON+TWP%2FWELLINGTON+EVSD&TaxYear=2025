--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01707</t>
   </si>
   <si>
     <t>GENDEREN CLAYTON M &amp; KIMBERLY Z COLLINS</t>
   </si>
   <si>
@@ -187,61 +187,54 @@
   <si>
     <t xml:space="preserve">43853 ST RT 18  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>18-00-006-000-032</t>
   </si>
   <si>
     <t>MORTON GARY</t>
   </si>
   <si>
     <t xml:space="preserve">43800 PECK WADSWORTH RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>18-00-010-000-028</t>
   </si>
   <si>
     <t>WRIGHT JEFFREY J</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 18  
 WELLINGTON OH 44090</t>
   </si>
   <si>
-    <t>18-00-016-000-044</t>
+    <t>18-00-016-000-045</t>
   </si>
   <si>
     <t>HARTMAN JAMES C &amp; LINDA M</t>
-  </si>
-[...5 lines deleted...]
-    <t>18-00-016-000-045</t>
   </si>
   <si>
     <t>18-00-019-000-009</t>
   </si>
   <si>
     <t>MCCLELLAN NORRIS JESSICA L</t>
   </si>
   <si>
     <t xml:space="preserve">45340 PECK WADSWORTH RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>18-00-030-000-033</t>
   </si>
   <si>
     <t>WLODYKA SARAH</t>
   </si>
   <si>
     <t xml:space="preserve">46072 PECK WADSWORTH RD  
 WELLINGTON OH 44090</t>
   </si>
   <si>
     <t>18-00-034-000-038</t>
   </si>
   <si>
@@ -330,70 +323,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F28" headerRowCount="1">
-  <autoFilter ref="A1:F28"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F27" headerRowCount="1">
+  <autoFilter ref="A1:F27"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190078&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=186784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=189953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=190078&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="42.98801803588867" customWidth="1"/>
     <col min="3" max="3" width="18.46003532409668" customWidth="1"/>
     <col min="4" max="4" width="21.83819580078125" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -697,287 +690,266 @@
       </c>
       <c r="D16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
         <v>5534.47</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>387.9</v>
+        <v>319.71</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
         <v>5529.31</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E19" s="3">
-        <v>500.65</v>
+        <v>143.64</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>143.64</v>
+        <v>2231.1</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E21" s="3">
-        <v>2481.1</v>
+        <v>4716.04</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E22" s="3">
-        <v>4716.04</v>
+        <v>3305.16</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E23" s="3">
-        <v>3305.16</v>
+        <v>387.76</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E24" s="3">
-        <v>387.76</v>
+        <v>664.84</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E25" s="3">
-        <v>664.84</v>
+        <v>524.92</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E26" s="3">
-        <v>524.92</v>
+        <v>259.45</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" s="3">
-        <v>259.45</v>
+        <v>2681.79</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
-    <hyperlink ref="F28" r:id="rId28"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>