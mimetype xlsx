--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,185 +5,145 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="691">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="553" uniqueCount="553">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>03-00-075-104-005</t>
-[...2 lines deleted...]
-    <t>GOMEZ IVETTE</t>
+    <t>03-00-075-104-009</t>
+  </si>
+  <si>
+    <t>ALL AMERICAN HOME RENOVATIONS LLC</t>
   </si>
   <si>
     <t>CLEARVIEW LSD</t>
   </si>
   <si>
-    <t xml:space="preserve">5276 BOND AVE  
+    <t xml:space="preserve">5269 LIBERTY AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>03-00-075-104-009</t>
-[...9 lines deleted...]
-    <t>03-00-075-104-010</t>
+    <t>03-00-075-105-002</t>
+  </si>
+  <si>
+    <t>NEWMAN TERESA R</t>
   </si>
   <si>
     <t xml:space="preserve">BOND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-075-105-002</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-075-105-003</t>
   </si>
   <si>
     <t xml:space="preserve">5277 BOND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-105-004</t>
   </si>
   <si>
     <t>03-00-075-105-005</t>
   </si>
   <si>
     <t>03-00-075-107-005</t>
   </si>
   <si>
     <t>PHILLIPS ERNEST J III &amp; DAVID C</t>
   </si>
   <si>
     <t xml:space="preserve">FLEMING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-107-006</t>
   </si>
   <si>
     <t>03-00-075-107-007</t>
   </si>
   <si>
     <t xml:space="preserve">5328 FLEMING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-107-008</t>
   </si>
   <si>
     <t>03-00-075-108-003</t>
   </si>
   <si>
     <t>SMARR MATTHEW E &amp; STEPHANIE N</t>
   </si>
   <si>
     <t>03-00-075-108-004</t>
   </si>
   <si>
     <t>03-00-075-108-005</t>
   </si>
   <si>
     <t xml:space="preserve">5353 FLEMING AVE  
-LORAIN OH 44055</t>
-[...25 lines deleted...]
-    <t xml:space="preserve">5377 LIBERTY AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-109-023</t>
   </si>
   <si>
     <t>STUMPHAUZER KATHRYN</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-075-109-024</t>
   </si>
   <si>
     <t>03-00-075-110-023</t>
   </si>
   <si>
     <t>KRAUSE GUSTAV &amp; ROBYN</t>
   </si>
   <si>
     <t xml:space="preserve">FARR AVE  
 LORAIN OH 44055</t>
   </si>
@@ -215,226 +175,174 @@
   </si>
   <si>
     <t>03-00-075-111-046</t>
   </si>
   <si>
     <t>03-00-075-111-048</t>
   </si>
   <si>
     <t xml:space="preserve">2352 NORTH RIDGE RD E 
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>03-00-075-111-054</t>
   </si>
   <si>
     <t>BALDWIN RONALD &amp; GARY DAVIS</t>
   </si>
   <si>
     <t xml:space="preserve">2374 NORTH RIDGE RD E 
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>03-00-075-111-056</t>
   </si>
   <si>
-    <t>03-00-075-111-058</t>
-[...5 lines deleted...]
-  <si>
     <t>03-00-075-113-019</t>
   </si>
   <si>
     <t>03-00-075-113-021</t>
   </si>
   <si>
     <t xml:space="preserve">2480 NORTH RIDGE RD E 
 ELYRIA OH 44035</t>
   </si>
   <si>
-    <t>03-00-075-115-022</t>
-[...11 lines deleted...]
-  <si>
     <t>03-00-075-116-001</t>
   </si>
   <si>
     <t>BABICS BRUCE A</t>
   </si>
   <si>
     <t xml:space="preserve">3203 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-102-017</t>
+    <t>03-00-076-102-019</t>
   </si>
   <si>
     <t>HUNLEY TIMOTHY W &amp; JENNIFER J</t>
   </si>
   <si>
+    <t xml:space="preserve">2375 FRANKFORD ST  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-076-103-018</t>
+  </si>
+  <si>
+    <t>NEW BEGINNINGS BAPTIST CHURCH OF FAITH</t>
+  </si>
+  <si>
+    <t>03-00-076-103-019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4905 FLEMING AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-076-103-020</t>
+  </si>
+  <si>
+    <t>03-00-076-103-021</t>
+  </si>
+  <si>
+    <t>03-00-076-103-022</t>
+  </si>
+  <si>
+    <t>03-00-076-103-031</t>
+  </si>
+  <si>
+    <t>JACKSON MARVA A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5091 VINCENT AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-076-103-032</t>
+  </si>
+  <si>
+    <t>WHITLOCK HELEN &amp; MARY R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5002 FLEMING AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-076-103-033</t>
+  </si>
+  <si>
+    <t>03-00-076-104-001</t>
+  </si>
+  <si>
     <t xml:space="preserve">FRANKFORD ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-102-018</t>
-[...56 lines deleted...]
-  <si>
     <t>03-00-076-104-002</t>
   </si>
   <si>
     <t>03-00-076-104-003</t>
   </si>
   <si>
-    <t>03-00-076-105-003</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-076-106-006</t>
   </si>
   <si>
     <t>NEWMAN ROBIN</t>
   </si>
   <si>
-    <t>03-00-076-106-014</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-076-106-030</t>
   </si>
   <si>
     <t>GUNTER JAMES D &amp; DONNA B</t>
   </si>
   <si>
     <t xml:space="preserve">4971 BOND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-107-007</t>
   </si>
   <si>
     <t>SANCHEZ PRUDENCIO G</t>
   </si>
   <si>
     <t xml:space="preserve">5184 VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-108-004</t>
-[...2 lines deleted...]
-    <t>SCHOTT ISAAC &amp; KAYLEE LENGEL</t>
+    <t>03-00-076-108-005</t>
+  </si>
+  <si>
+    <t>VALENTIN DAWN &amp; JOSEPH</t>
   </si>
   <si>
     <t xml:space="preserve">VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-108-005</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-076-108-006</t>
   </si>
   <si>
     <t xml:space="preserve">5126 VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-108-007</t>
   </si>
   <si>
     <t>03-00-076-110-030</t>
   </si>
   <si>
     <t>CARTER JOSEPH M</t>
   </si>
   <si>
     <t xml:space="preserve">5249 LIBERTY AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-114-011</t>
   </si>
   <si>
     <t>BONELLI ROBERT II</t>
   </si>
@@ -496,106 +404,66 @@
   <si>
     <t>03-00-102-109-015</t>
   </si>
   <si>
     <t>PENTITO KAREN S</t>
   </si>
   <si>
     <t>03-00-102-109-016</t>
   </si>
   <si>
     <t>03-00-102-109-017</t>
   </si>
   <si>
     <t>03-00-102-109-018</t>
   </si>
   <si>
     <t>PEERY BARBARA &amp; BLACK DAVID G</t>
   </si>
   <si>
     <t>03-00-102-109-020</t>
   </si>
   <si>
     <t>DEL MONTE MILTON</t>
   </si>
   <si>
-    <t>03-00-102-109-031</t>
-[...28 lines deleted...]
-  <si>
     <t>03-00-102-109-039</t>
   </si>
   <si>
     <t>RIVAS JULIO MOJICA</t>
   </si>
   <si>
     <t xml:space="preserve">ALBANY AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-109-041</t>
   </si>
   <si>
     <t>ROSALEZ RALPH</t>
   </si>
   <si>
-    <t>03-00-102-109-042</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-102-110-007</t>
   </si>
   <si>
     <t>STEWART JENNIFER LYNN</t>
   </si>
   <si>
     <t>03-00-102-111-009</t>
   </si>
   <si>
     <t>WRICE J T &amp; GRACE</t>
   </si>
   <si>
     <t xml:space="preserve">ADA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-111-010</t>
   </si>
   <si>
     <t>HUNT SOPHIE &amp; FANNIE MAE JONE &amp; WILLIE L THURMAN</t>
   </si>
   <si>
     <t>03-00-102-111-011</t>
   </si>
   <si>
@@ -639,628 +507,486 @@
     <t>03-00-102-111-031</t>
   </si>
   <si>
     <t xml:space="preserve">3720 WOOD AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-111-036</t>
   </si>
   <si>
     <t>CONRAD DARLENE</t>
   </si>
   <si>
     <t>03-00-102-112-015</t>
   </si>
   <si>
     <t>WEESE JOHNNY RAY</t>
   </si>
   <si>
     <t>03-00-102-112-017</t>
   </si>
   <si>
     <t>DULANEY HEZEKIAH &amp; ROSIE LEE</t>
   </si>
   <si>
-    <t>03-00-102-112-020</t>
-[...7 lines deleted...]
-  <si>
     <t>03-00-102-112-031</t>
   </si>
   <si>
     <t xml:space="preserve">TEXAS AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-112-032</t>
   </si>
   <si>
     <t>03-00-102-112-033</t>
   </si>
   <si>
     <t>03-00-102-112-036</t>
   </si>
   <si>
     <t>COLE ROBERT W</t>
   </si>
   <si>
     <t>03-00-102-112-037</t>
   </si>
   <si>
     <t>03-00-102-112-038</t>
   </si>
   <si>
     <t>CHARLES EVELYN C</t>
   </si>
   <si>
-    <t>03-00-102-115-003</t>
-[...2 lines deleted...]
-    <t>SKOLYAK SHAWN &amp; CARLA EDMISTER DAVIES</t>
+    <t>03-00-102-115-008</t>
+  </si>
+  <si>
+    <t>ARBOGAST JACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4135 RUSSELL AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-009</t>
+  </si>
+  <si>
+    <t>19 STREET SHEFFIELD TOWNSHIP LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19TH AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-014</t>
+  </si>
+  <si>
+    <t>SHIELDS RICKY J</t>
+  </si>
+  <si>
+    <t>03-00-102-115-015</t>
+  </si>
+  <si>
+    <t>SHIELDS RICKEIL</t>
+  </si>
+  <si>
+    <t>03-00-102-115-016</t>
+  </si>
+  <si>
+    <t>OTERO ROSENDO</t>
+  </si>
+  <si>
+    <t>03-00-102-115-019</t>
+  </si>
+  <si>
+    <t>SANTIAGO SONIA I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3854 DUNTON RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-038</t>
+  </si>
+  <si>
+    <t>EVANS CARL R &amp; NICOLE D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3825 DALLAS AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-045</t>
+  </si>
+  <si>
+    <t>WEESE JOHNNY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3930 DUNTON RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3817 DALLAS AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-051</t>
+  </si>
+  <si>
+    <t>03-00-102-115-052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3850 DUNTON RD  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-054</t>
+  </si>
+  <si>
+    <t>EDWARDS ROSSANA</t>
+  </si>
+  <si>
+    <t>03-00-102-117-015</t>
+  </si>
+  <si>
+    <t>PUSKAS ROSE MARGARET</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 LORAIN OH 44055</t>
-  </si>
-[...108 lines deleted...]
-    <t>PUSKAS ROSE MARGARET</t>
   </si>
   <si>
     <t>03-00-102-117-020</t>
   </si>
   <si>
     <t>PUSKAS JAMES</t>
   </si>
   <si>
     <t xml:space="preserve">DUNTON RD  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-118-004</t>
   </si>
   <si>
     <t>ANTHONY RAYMOND</t>
   </si>
   <si>
     <t xml:space="preserve">220 E 39TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-103-118-022</t>
   </si>
   <si>
     <t>MAXWELL STEVEN ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">ELYRIA AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-103-118-023</t>
   </si>
   <si>
     <t xml:space="preserve">3938 ELYRIA AVE  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>03-00-103-118-027</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-103-118-047</t>
   </si>
   <si>
     <t>BETHEL CHAPEL INTERNAT PENT HOLINESS CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">4075 BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-103-118-061</t>
   </si>
   <si>
     <t xml:space="preserve">4065 BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-103-121-015</t>
   </si>
   <si>
     <t>JOHNSON EDMUND J</t>
   </si>
   <si>
     <t xml:space="preserve">E 39TH ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-121-016</t>
   </si>
   <si>
-    <t>03-00-103-121-033</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-103-121-039</t>
   </si>
   <si>
     <t>MATTHEWS JESSE L</t>
   </si>
   <si>
     <t xml:space="preserve">DEWITT ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-121-043</t>
   </si>
   <si>
     <t>LALLATHIN MYRON B &amp; DOLLIE M</t>
   </si>
   <si>
     <t xml:space="preserve">703 DEWITT ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-121-044</t>
   </si>
   <si>
     <t>03-00-103-121-045</t>
   </si>
   <si>
     <t>03-00-103-121-047</t>
   </si>
   <si>
     <t>JONES EVERETT</t>
   </si>
   <si>
     <t xml:space="preserve">717 DEWITT ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-103-122-013</t>
-[...19 lines deleted...]
-  <si>
     <t>03-00-103-122-034</t>
   </si>
   <si>
     <t>KLAMERT WILLIAM J &amp; SHARON A</t>
   </si>
   <si>
     <t xml:space="preserve">711 HARRIET ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-123-006</t>
   </si>
   <si>
     <t>WADE RAYMOND L &amp; REBEKAH F</t>
   </si>
   <si>
     <t xml:space="preserve">4113 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-123-011</t>
   </si>
   <si>
     <t>PAVLICH PHILLIP</t>
   </si>
   <si>
     <t xml:space="preserve">4131 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-123-016</t>
   </si>
   <si>
     <t xml:space="preserve">ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-123-017</t>
   </si>
   <si>
     <t>BROADWAY REVITILIZATION LLC</t>
   </si>
   <si>
     <t xml:space="preserve">4105 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-126-014</t>
   </si>
   <si>
+    <t>ODIE PROPERTY HOLDINGS LLC</t>
+  </si>
+  <si>
     <t xml:space="preserve">HARRIET ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-103-126-026</t>
   </si>
   <si>
     <t>ENSMINGER JAMES R &amp; ROWENA A</t>
   </si>
   <si>
     <t xml:space="preserve">4161 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-103-127-006</t>
+    <t>03-00-106-102-008</t>
+  </si>
+  <si>
+    <t>REVERCOMB ALAN L SR</t>
+  </si>
+  <si>
+    <t>03-00-107-101-001</t>
   </si>
   <si>
     <t xml:space="preserve">RUSSELL AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-106-102-008</t>
-[...17 lines deleted...]
-  <si>
     <t>03-00-107-101-023</t>
   </si>
   <si>
     <t>GONZALEZ ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">4587 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-107-101-055</t>
   </si>
   <si>
     <t>ANDERSON ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">4411 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-107-102-021</t>
   </si>
   <si>
     <t>JOHNSON RAYMOND TRIMBLE</t>
   </si>
   <si>
     <t xml:space="preserve">SQUIRE ST  
 LORAIN OH 44055</t>
   </si>
   <si>
+    <t>03-00-107-103-001</t>
+  </si>
+  <si>
+    <t>BROWNING ROSEMARY &amp; VAUGHN BROWNING ETAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4396 ELYRIA AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
     <t>03-00-107-103-002</t>
   </si>
   <si>
     <t>BROWNING ROSEMARY &amp; VAUGHN</t>
   </si>
   <si>
     <t xml:space="preserve">ONEIL BLVD  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-107-103-026</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-107-105-013</t>
   </si>
   <si>
     <t>BURTON MARK</t>
   </si>
   <si>
     <t xml:space="preserve">4787 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-107-105-019</t>
   </si>
   <si>
     <t xml:space="preserve">4713 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-107-105-020</t>
   </si>
   <si>
-    <t>REVERCOMB ALAN L SR</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">4717 ELYRIA AVE  
 LORAIN OH 44055</t>
-  </si>
-[...18 lines deleted...]
-LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-108-101-092</t>
   </si>
   <si>
     <t>GONZALEZ SANCHEZ CARLOS</t>
   </si>
   <si>
     <t xml:space="preserve">4510 BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>03-00-108-103-008</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-108-105-013</t>
   </si>
   <si>
     <t>GRIMES TAMMY</t>
   </si>
   <si>
     <t xml:space="preserve">312 E 44TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>03-00-108-105-021</t>
-[...18 lines deleted...]
-  <si>
     <t>03-00-108-108-013</t>
   </si>
   <si>
     <t>NOVAK JOHN &amp; MELANIE</t>
   </si>
   <si>
     <t xml:space="preserve">TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-109-009</t>
   </si>
   <si>
     <t>FRIES CRYSTAL D &amp; VINCENT A SR</t>
   </si>
   <si>
     <t xml:space="preserve">E 47TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-108-109-014</t>
   </si>
   <si>
     <t>MILLER THERESA M</t>
   </si>
   <si>
     <t xml:space="preserve">199 E 48TH ST  
 LORAIN OH 44052</t>
   </si>
   <si>
-    <t>03-00-108-110-002</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-108-111-001</t>
   </si>
   <si>
     <t>LIRE INVESTMENTS INC</t>
   </si>
   <si>
     <t xml:space="preserve">4122 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-111-071</t>
   </si>
   <si>
     <t>03-00-108-112-003</t>
   </si>
   <si>
     <t>EVANS BRUCE E</t>
   </si>
   <si>
     <t xml:space="preserve">4213 CLIFTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-112-005</t>
   </si>
@@ -1306,82 +1032,57 @@
   </si>
   <si>
     <t>THEILIG JONATHAN</t>
   </si>
   <si>
     <t>03-00-108-113-011</t>
   </si>
   <si>
     <t>STEVENS DAWN M &amp; ERIK W COBURN</t>
   </si>
   <si>
     <t xml:space="preserve">GRACE ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-113-012</t>
   </si>
   <si>
     <t xml:space="preserve">916 GRACE ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-108-113-013</t>
   </si>
   <si>
-    <t>03-00-109-103-046</t>
-[...30 lines deleted...]
-    <t xml:space="preserve">2061 HARRISON AVE  
+    <t>03-00-109-103-032</t>
+  </si>
+  <si>
+    <t>REHOREG BETTY C &amp; EUGENE W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021 HARRISON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-105-001</t>
   </si>
   <si>
     <t>CSINCSAK STEVEN &amp; PAMELA HORNING</t>
   </si>
   <si>
     <t xml:space="preserve">5297 CLINTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-105-011</t>
   </si>
   <si>
     <t>POULIN VIRGINIA C</t>
   </si>
   <si>
     <t xml:space="preserve">CLEVELAND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-105-025</t>
   </si>
@@ -1434,113 +1135,66 @@
   <si>
     <t>SOPER SHEILA B TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">ROOSEVELT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-107-017</t>
   </si>
   <si>
     <t xml:space="preserve">2072 ROOSEVELT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-107-039</t>
   </si>
   <si>
     <t>COOPER DAVID S II</t>
   </si>
   <si>
     <t xml:space="preserve">2075 TAFT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-109-108-019</t>
-[...35 lines deleted...]
-  <si>
     <t>03-00-109-113-012</t>
   </si>
   <si>
     <t>MOUNTS CHARLES T</t>
   </si>
   <si>
     <t>03-00-109-113-013</t>
   </si>
   <si>
     <t>DAVIS GARY</t>
   </si>
   <si>
     <t xml:space="preserve">2117 CLEVELAND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-109-114-004</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-109-114-006</t>
   </si>
   <si>
     <t>CRUZ MELENDEZ CARMEN M AKA &amp; CARMEN M MELENDEZ AKA</t>
   </si>
   <si>
     <t xml:space="preserve">2124 CLEVELAND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-120-024</t>
   </si>
   <si>
     <t>ROBINSON AVE 1252 LLC</t>
   </si>
   <si>
     <t xml:space="preserve">5064 GROVE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-120-025</t>
   </si>
   <si>
     <t xml:space="preserve">GROVE AVE  
 LORAIN OH 44055</t>
@@ -1552,100 +1206,84 @@
     <t>03-00-109-122-005</t>
   </si>
   <si>
     <t>POTEET GEORGE</t>
   </si>
   <si>
     <t xml:space="preserve">5207 RIDGELAND ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-109-128-009</t>
   </si>
   <si>
     <t>VALENTIN ALEXIS</t>
   </si>
   <si>
     <t>03-00-109-128-010</t>
   </si>
   <si>
     <t>03-00-109-128-011</t>
   </si>
   <si>
     <t>03-00-109-128-012</t>
   </si>
   <si>
-    <t>03-00-109-129-008</t>
-[...2 lines deleted...]
-    <t>OUR PLUMFIELD LLC</t>
+    <t>03-00-109-130-008</t>
+  </si>
+  <si>
+    <t>DUBESA BRIAN P &amp; CHAD M</t>
+  </si>
+  <si>
+    <t>03-00-109-130-009</t>
+  </si>
+  <si>
+    <t>03-00-109-130-010</t>
+  </si>
+  <si>
+    <t>03-00-109-130-011</t>
+  </si>
+  <si>
+    <t>03-00-109-130-012</t>
+  </si>
+  <si>
+    <t>EVENCHIK HARVEY</t>
+  </si>
+  <si>
+    <t>03-00-109-130-014</t>
+  </si>
+  <si>
+    <t>03-00-109-131-011</t>
+  </si>
+  <si>
+    <t>CHAMPE LATOYA MARIE &amp; SHAWKA I BAKER</t>
   </si>
   <si>
     <t xml:space="preserve">RIDGEWOOD ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-109-129-015</t>
-[...38 lines deleted...]
-  <si>
     <t>03-00-110-106-021</t>
   </si>
   <si>
     <t>KURKO GEORGE J ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">GRANT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-110-106-022</t>
   </si>
   <si>
     <t>KURKO DEVONES &amp; NELLIE</t>
   </si>
   <si>
     <t>03-00-110-107-001</t>
   </si>
   <si>
     <t>RIVERA HAROLD &amp; DIANA</t>
   </si>
   <si>
     <t xml:space="preserve">STEEL AVE  
 LORAIN OH 44055</t>
   </si>
@@ -1859,279 +1497,226 @@
     <t>03-00-110-115-011</t>
   </si>
   <si>
     <t>03-00-110-115-012</t>
   </si>
   <si>
     <t>03-00-110-115-013</t>
   </si>
   <si>
     <t>03-00-110-115-014</t>
   </si>
   <si>
     <t>03-00-110-115-015</t>
   </si>
   <si>
     <t>03-00-111-108-010</t>
   </si>
   <si>
     <t>SZABO GAYLE</t>
   </si>
   <si>
     <t xml:space="preserve">5295 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-111-108-024</t>
-[...18 lines deleted...]
-  <si>
     <t>03-00-111-109-021</t>
   </si>
   <si>
     <t>WEESE JOSHUA &amp; REYNA A</t>
   </si>
   <si>
     <t xml:space="preserve">1637 ELFLEDA ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-110-001</t>
   </si>
   <si>
     <t>RUNION JENNIFER</t>
   </si>
   <si>
     <t xml:space="preserve">1672 SCHOOL ST  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-111-001</t>
   </si>
   <si>
     <t>DOTSON INVESTMENT GROUP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-111-002</t>
   </si>
   <si>
     <t>03-00-111-111-003</t>
   </si>
   <si>
     <t>03-00-111-115-010</t>
   </si>
   <si>
     <t>RICHARD BOYS CONSTRUCTION</t>
   </si>
   <si>
     <t xml:space="preserve">ELFLEDA ST  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-111-116-009</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-111-116-011</t>
   </si>
   <si>
     <t>WYER SCOTT</t>
   </si>
   <si>
     <t xml:space="preserve">5390 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-116-020</t>
   </si>
   <si>
     <t>WEESE DYLAN</t>
   </si>
   <si>
     <t xml:space="preserve">5376 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-116-021</t>
   </si>
   <si>
     <t>WEESE KENNETH E &amp; KEN E</t>
   </si>
   <si>
     <t xml:space="preserve">5380 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-117-008</t>
   </si>
   <si>
     <t>CSINCSAK STEPHEN &amp; PAMELA HORNING</t>
   </si>
   <si>
     <t xml:space="preserve">5332 ROLLING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-117-021</t>
   </si>
   <si>
     <t>MEADE KIMBERLY I</t>
   </si>
   <si>
     <t xml:space="preserve">5397 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-111-118-005</t>
-[...21 lines deleted...]
-  <si>
     <t>03-00-111-119-006</t>
   </si>
   <si>
     <t>LAWSON RONALD L</t>
   </si>
   <si>
     <t xml:space="preserve">1779 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-101-047</t>
   </si>
   <si>
     <t>LORAIN JEWISH CEMETERY ASSN THE</t>
   </si>
   <si>
     <t xml:space="preserve">1461 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-101-053</t>
   </si>
   <si>
     <t>MEADOWS OF SHEFFIELD LLC</t>
   </si>
   <si>
     <t xml:space="preserve">4854 ONEIL BLVD UNIT A
-LORAIN OH 44055</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">4870 ELYRIA AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-102-025</t>
   </si>
   <si>
     <t>HANNAN-SHEFFIELD LTD</t>
   </si>
   <si>
     <t xml:space="preserve">LINCOLN BLVD  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-103-011</t>
   </si>
   <si>
     <t>KUBIAK VICTOR</t>
   </si>
   <si>
     <t xml:space="preserve">RIGHT OF WAY  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-102-041</t>
   </si>
   <si>
     <t>KISH ANNA M</t>
   </si>
   <si>
     <t xml:space="preserve">156 COOPER FOSTER PARK RD W 
 LORAIN OH 44053</t>
   </si>
   <si>
     <t>03-00-113-102-059</t>
   </si>
   <si>
     <t>HOOVER MICHAEL A</t>
   </si>
   <si>
     <t xml:space="preserve">5064 BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
+    <t>03-00-113-102-086</t>
+  </si>
+  <si>
+    <t>LEOS JESSICCA J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4970 BROADWAY  
+LORAIN OH 44052</t>
+  </si>
+  <si>
     <t>03-00-113-104-026</t>
   </si>
   <si>
     <t>MEYER ADAM M</t>
   </si>
   <si>
     <t>03-00-113-104-028</t>
   </si>
   <si>
     <t>BROWN TIMOTHY J &amp; KIMBERLY S</t>
   </si>
   <si>
     <t xml:space="preserve">330 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-104-098</t>
   </si>
   <si>
     <t>YOUNKIN HEATHER C</t>
   </si>
   <si>
     <t xml:space="preserve">5065 BROADWAY  
 LORAIN OH 44052</t>
   </si>
@@ -2174,86 +1759,50 @@
   </si>
   <si>
     <t>03-00-113-106-033</t>
   </si>
   <si>
     <t>HORNING PAMALA G</t>
   </si>
   <si>
     <t xml:space="preserve">4892 CLIFTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-106-034</t>
   </si>
   <si>
     <t>HORNING PAM</t>
   </si>
   <si>
     <t>03-00-113-106-051</t>
   </si>
   <si>
     <t>WRIGHT CAROLYN M &amp; JOHN R SR &amp; JOHN R</t>
   </si>
   <si>
     <t xml:space="preserve">5058 CLIFTON AVE  
-LORAIN OH 44055</t>
-[...34 lines deleted...]
-    <t xml:space="preserve">975 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-61-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>03-61-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>03-61-999-999-996</t>
   </si>
   <si>
     <t>CLEVELAND ELECTRIC ILLUMINATING CO</t>
   </si>
   <si>
@@ -2298,6860 +1847,5620 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F339" headerRowCount="1">
-  <autoFilter ref="A1:F339"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F277" headerRowCount="1">
+  <autoFilter ref="A1:F277"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197107&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197107&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F339"/>
+  <dimension ref="A1:F277"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="57.946258544921875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.981611251831055" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>30.27</v>
+        <v>56.82</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>56.82</v>
+        <v>999.61</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3">
-        <v>1.27</v>
+        <v>4474.31</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E5" s="3">
-        <v>1008.38</v>
+        <v>497.17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E6" s="3">
-        <v>4474.31</v>
+        <v>357.11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" s="3">
-        <v>505.94</v>
+        <v>2945.6</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E8" s="3">
-        <v>365.87</v>
+        <v>892.05</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>2945.6</v>
+        <v>9172.57</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E10" s="3">
-        <v>892.05</v>
+        <v>975.27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E11" s="3">
-        <v>9172.57</v>
+        <v>196.23</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E12" s="3">
-        <v>975.27</v>
+        <v>552.95</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="3">
-        <v>196.23</v>
+        <v>1666.88</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="E14" s="3">
-        <v>552.95</v>
+        <v>2010.33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" s="3">
-        <v>1666.88</v>
+        <v>2010.33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="3">
-        <v>2627.09</v>
+        <v>910.85</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="3">
-        <v>1882.36</v>
+        <v>591.57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E18" s="3">
-        <v>4153</v>
+        <v>317.32</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E19" s="3">
-        <v>2010.33</v>
+        <v>300.86</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="3">
-        <v>2010.33</v>
+        <v>900.14</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E21" s="3">
-        <v>910.85</v>
+        <v>208.42</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E22" s="3">
-        <v>591.57</v>
+        <v>1628.43</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>317.32</v>
+        <v>2858.45</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E24" s="3">
-        <v>300.86</v>
+        <v>394.49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E25" s="3">
-        <v>1550.14</v>
+        <v>235.35</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E26" s="3">
-        <v>208.42</v>
+        <v>1524.58</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E27" s="3">
-        <v>1628.43</v>
+        <v>5317.08</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>2858.45</v>
+        <v>2976.21</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E29" s="3">
-        <v>394.49</v>
+        <v>3.26</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>3555.28</v>
+        <v>150.72</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E31" s="3">
-        <v>235.35</v>
+        <v>3.26</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="E32" s="3">
-        <v>1524.58</v>
+        <v>3.26</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="E33" s="3">
-        <v>4096.27</v>
+        <v>3.26</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>6679.62</v>
+        <v>14160.22</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>5317.08</v>
+        <v>1553.4</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="E36" s="3">
-        <v>254.68</v>
+        <v>3.26</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E37" s="3">
-        <v>383.86</v>
+        <v>3.26</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E38" s="3">
-        <v>6976.21</v>
+        <v>3.26</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E39" s="3">
         <v>3.26</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="E40" s="3">
-        <v>150.72</v>
+        <v>253.55</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>3.26</v>
+        <v>3641.07</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="E42" s="3">
-        <v>3.26</v>
+        <v>17867.54</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="E43" s="3">
-        <v>3.26</v>
+        <v>517.31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E44" s="3">
-        <v>14160.22</v>
+        <v>6481.26</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E45" s="3">
-        <v>2553.4</v>
+        <v>299.61</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E46" s="3">
-        <v>3.26</v>
+        <v>3243.05</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="E47" s="3">
-        <v>3.26</v>
+        <v>13.04</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="E48" s="3">
-        <v>3.26</v>
+        <v>183.58</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="E49" s="3">
-        <v>3.26</v>
+        <v>3294.4</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E50" s="3">
-        <v>161.01</v>
+        <v>2680.38</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="E51" s="3">
-        <v>253.55</v>
+        <v>667.23</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" s="3">
-        <v>168.17</v>
+        <v>2680.38</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E53" s="3">
-        <v>4141.07</v>
+        <v>137.37</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E54" s="3">
-        <v>17967.54</v>
+        <v>137.37</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="E55" s="3">
-        <v>196.73</v>
+        <v>137.37</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E56" s="3">
-        <v>517.31</v>
+        <v>1888.05</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E57" s="3">
-        <v>6481.26</v>
+        <v>138.78</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E58" s="3">
-        <v>299.61</v>
+        <v>138.78</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E59" s="3">
-        <v>3243.05</v>
+        <v>138.78</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="E60" s="3">
-        <v>13.04</v>
+        <v>2200.1</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="E61" s="3">
-        <v>183.58</v>
+        <v>2873.67</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="E62" s="3">
-        <v>3294.4</v>
+        <v>585.73</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="E63" s="3">
-        <v>2680.38</v>
+        <v>306.4</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="E64" s="3">
-        <v>667.23</v>
+        <v>1119.94</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E65" s="3">
-        <v>2680.38</v>
+        <v>431.06</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E66" s="3">
-        <v>137.37</v>
+        <v>431.06</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E67" s="3">
-        <v>137.37</v>
+        <v>431.06</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E68" s="3">
-        <v>137.37</v>
+        <v>65.12</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="E69" s="3">
-        <v>1888.05</v>
+        <v>65.12</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E70" s="3">
-        <v>138.78</v>
+        <v>1133.04</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E71" s="3">
-        <v>138.78</v>
+        <v>431.06</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E72" s="3">
-        <v>138.78</v>
+        <v>431.06</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E73" s="3">
-        <v>2200.1</v>
+        <v>431.06</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E74" s="3">
-        <v>2873.67</v>
+        <v>65.12</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="E75" s="3">
-        <v>413.63</v>
+        <v>136.75</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="E76" s="3">
-        <v>534.8</v>
+        <v>81.83</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="E77" s="3">
-        <v>92.94</v>
+        <v>822.34</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="E78" s="3">
-        <v>585.73</v>
+        <v>354.19</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="E79" s="3">
-        <v>306.4</v>
+        <v>287.47</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="E80" s="3">
-        <v>100.63</v>
+        <v>68.11</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E81" s="3">
-        <v>1119.94</v>
+        <v>770.03</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="E82" s="3">
-        <v>431.06</v>
+        <v>68.11</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="E83" s="3">
-        <v>431.06</v>
+        <v>195.94</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="E84" s="3">
-        <v>431.06</v>
+        <v>195.94</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="E85" s="3">
-        <v>65.12</v>
+        <v>537.84</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="E86" s="3">
-        <v>65.12</v>
+        <v>1131.2</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E87" s="3">
-        <v>1133.04</v>
+        <v>1935.43</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E88" s="3">
-        <v>431.06</v>
+        <v>145.27</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E89" s="3">
-        <v>431.06</v>
+        <v>131.75</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E90" s="3">
-        <v>431.06</v>
+        <v>683.63</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E91" s="3">
-        <v>65.12</v>
+        <v>4797.43</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E92" s="3">
-        <v>136.75</v>
+        <v>5308.45</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="E93" s="3">
-        <v>81.83</v>
+        <v>1150.8</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="E94" s="3">
-        <v>822.34</v>
+        <v>3256.44</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E95" s="3">
-        <v>354.19</v>
+        <v>4149.12</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>195</v>
+        <v>178</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E96" s="3">
-        <v>287.47</v>
+        <v>6348.7</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E97" s="3">
-        <v>2.49</v>
+        <v>269.71</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="E98" s="3">
-        <v>2.49</v>
+        <v>1929.42</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E99" s="3">
-        <v>68.11</v>
+        <v>4586.84</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="B100" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E100" s="3">
-        <v>770.03</v>
+        <v>466.96</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E101" s="3">
-        <v>68.11</v>
+        <v>269.93</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E102" s="3">
-        <v>195.94</v>
+        <v>2357.96</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E103" s="3">
-        <v>195.94</v>
+        <v>7013.64</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="E104" s="3">
-        <v>537.84</v>
+        <v>577.28</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E105" s="3">
-        <v>94.56</v>
+        <v>340.28</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E106" s="3">
-        <v>1832.7</v>
+        <v>215.05</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E107" s="3">
-        <v>1131.2</v>
+        <v>1672.39</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E108" s="3">
-        <v>1935.43</v>
+        <v>1200.17</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E109" s="3">
-        <v>145.27</v>
+        <v>2075.67</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E110" s="3">
-        <v>131.75</v>
+        <v>1744.93</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="E111" s="3">
-        <v>683.63</v>
+        <v>1985.69</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>209</v>
+        <v>228</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="E112" s="3">
-        <v>38.14</v>
+        <v>12506.05</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E113" s="3">
-        <v>4797.43</v>
+        <v>14000.1</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E114" s="3">
-        <v>5308.45</v>
+        <v>592.09</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E115" s="3">
-        <v>1150.8</v>
+        <v>892.12</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E116" s="3">
-        <v>3256.44</v>
+        <v>2361.5</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>219</v>
+        <v>243</v>
       </c>
       <c r="E117" s="3">
-        <v>4149.12</v>
+        <v>95.13</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="E118" s="3">
-        <v>6348.7</v>
+        <v>5413.94</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="E119" s="3">
-        <v>269.71</v>
+        <v>213.43</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>244</v>
+        <v>166</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>210</v>
+        <v>250</v>
       </c>
       <c r="E120" s="3">
-        <v>1929.42</v>
+        <v>7.07</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="E121" s="3">
-        <v>4586.84</v>
+        <v>5321.13</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="E122" s="3">
-        <v>466.96</v>
+        <v>6429.13</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="E123" s="3">
-        <v>269.93</v>
+        <v>1611.54</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="E124" s="3">
-        <v>2357.96</v>
+        <v>2204.63</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="E125" s="3">
-        <v>8.24</v>
+        <v>156.73</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="E126" s="3">
-        <v>7013.64</v>
+        <v>1397.73</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="E127" s="3">
-        <v>577.28</v>
+        <v>17578.56</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="E128" s="3">
-        <v>340.28</v>
+        <v>45334.95</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="E129" s="3">
-        <v>215.05</v>
+        <v>1077.94</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="E130" s="3">
-        <v>15831.35</v>
+        <v>9445.65</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="E131" s="3">
-        <v>1672.39</v>
+        <v>759.73</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="E132" s="3">
-        <v>1600.17</v>
+        <v>2104.38</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="E133" s="3">
-        <v>2075.67</v>
+        <v>483.84</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="E134" s="3">
-        <v>1744.93</v>
+        <v>3569.57</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E135" s="3">
-        <v>1985.69</v>
+        <v>150.9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>273</v>
+        <v>294</v>
       </c>
       <c r="E136" s="3">
-        <v>15.01</v>
+        <v>3346.04</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>273</v>
+        <v>296</v>
       </c>
       <c r="E137" s="3">
-        <v>31.48</v>
+        <v>1068.07</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>273</v>
+        <v>299</v>
       </c>
       <c r="E138" s="3">
-        <v>35.35</v>
+        <v>2410.04</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>273</v>
+        <v>302</v>
       </c>
       <c r="E139" s="3">
-        <v>35.35</v>
+        <v>4628.91</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>273</v>
+        <v>237</v>
       </c>
       <c r="E140" s="3">
-        <v>13.12</v>
+        <v>550.47</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="E141" s="3">
-        <v>12616.05</v>
+        <v>727.11</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>294</v>
+        <v>237</v>
       </c>
       <c r="E142" s="3">
-        <v>14000.1</v>
+        <v>1060.95</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="E143" s="3">
-        <v>592.09</v>
+        <v>46.97</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="E144" s="3">
-        <v>892.12</v>
+        <v>17051.07</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="E145" s="3">
-        <v>2361.5</v>
+        <v>1563.57</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>212</v>
+        <v>316</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="E146" s="3">
-        <v>95.13</v>
+        <v>46</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="E147" s="3">
-        <v>5413.94</v>
+        <v>2535.52</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>209</v>
+        <v>322</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="E148" s="3">
-        <v>515.97</v>
+        <v>160.51</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>210</v>
+        <v>326</v>
       </c>
       <c r="E149" s="3">
-        <v>213.43</v>
+        <v>200.59</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>312</v>
+        <v>327</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>215</v>
+        <v>325</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="E150" s="3">
-        <v>7.07</v>
+        <v>209.09</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>313</v>
+        <v>328</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E151" s="3">
-        <v>1291.78</v>
+        <v>3367.19</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="E152" s="3">
-        <v>5321.13</v>
+        <v>1799.75</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="E153" s="3">
-        <v>6429.13</v>
+        <v>9503.15</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E154" s="3">
-        <v>1611.54</v>
+        <v>5161.48</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="B155" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D155" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="C155" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E155" s="3">
-        <v>256.73</v>
+        <v>4606.04</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
       <c r="E156" s="3">
-        <v>662.92</v>
+        <v>148.81</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="E157" s="3">
-        <v>1397.73</v>
+        <v>2174.18</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>311</v>
+        <v>344</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="E158" s="3">
-        <v>17578.56</v>
+        <v>60.1</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="E159" s="3">
-        <v>45334.95</v>
+        <v>3172.89</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="E160" s="3">
-        <v>209.32</v>
+        <v>1368.31</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="E161" s="3">
-        <v>2298.63</v>
+        <v>2349.7</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="E162" s="3">
-        <v>1077.94</v>
+        <v>5716.95</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="E163" s="3">
-        <v>204.21</v>
+        <v>430.34</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="E164" s="3">
-        <v>9445.65</v>
+        <v>420.08</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="E165" s="3">
-        <v>3381.78</v>
+        <v>2874.26</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>359</v>
+        <v>195</v>
       </c>
       <c r="E166" s="3">
-        <v>2224.15</v>
+        <v>41.18</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>362</v>
+        <v>195</v>
       </c>
       <c r="E167" s="3">
-        <v>759.73</v>
+        <v>41.18</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>365</v>
+        <v>195</v>
       </c>
       <c r="E168" s="3">
-        <v>2104.38</v>
+        <v>41.18</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>368</v>
+        <v>195</v>
       </c>
       <c r="E169" s="3">
-        <v>1292.04</v>
+        <v>41.18</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B170" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="B170" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>371</v>
+        <v>195</v>
       </c>
       <c r="E170" s="3">
-        <v>114.95</v>
+        <v>2.47</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>374</v>
+        <v>195</v>
       </c>
       <c r="E171" s="3">
-        <v>3569.57</v>
+        <v>2.47</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>362</v>
+        <v>195</v>
       </c>
       <c r="E172" s="3">
-        <v>150.9</v>
+        <v>2.41</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>378</v>
+        <v>195</v>
       </c>
       <c r="E173" s="3">
-        <v>3346.04</v>
+        <v>2.39</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>380</v>
+        <v>195</v>
       </c>
       <c r="E174" s="3">
-        <v>1068.07</v>
+        <v>18.81</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>383</v>
+        <v>195</v>
       </c>
       <c r="E175" s="3">
-        <v>3574.26</v>
+        <v>18.81</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="E176" s="3">
-        <v>4628.91</v>
+        <v>551.94</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>299</v>
+        <v>381</v>
       </c>
       <c r="E177" s="3">
-        <v>550.47</v>
+        <v>181.54</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="E178" s="3">
-        <v>727.11</v>
+        <v>181.54</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>299</v>
+        <v>386</v>
       </c>
       <c r="E179" s="3">
-        <v>1060.95</v>
+        <v>47.64</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="E180" s="3">
-        <v>46.97</v>
+        <v>47.64</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="E181" s="3">
-        <v>17051.07</v>
+        <v>47.64</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="E182" s="3">
-        <v>1563.57</v>
+        <v>47.64</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E183" s="3">
-        <v>42.61</v>
+        <v>47.64</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E184" s="3">
-        <v>33.89</v>
+        <v>47.64</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E185" s="3">
-        <v>21.3</v>
+        <v>47.64</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E186" s="3">
-        <v>21.3</v>
+        <v>47.64</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E187" s="3">
-        <v>21.3</v>
+        <v>47.64</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E188" s="3">
-        <v>21.3</v>
+        <v>47.64</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E189" s="3">
-        <v>21.3</v>
+        <v>47.64</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="E190" s="3">
-        <v>1533.72</v>
+        <v>47.64</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>411</v>
+        <v>385</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>412</v>
+        <v>386</v>
       </c>
       <c r="E191" s="3">
-        <v>2535.52</v>
+        <v>48.69</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>414</v>
+        <v>385</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>415</v>
+        <v>386</v>
       </c>
       <c r="E192" s="3">
-        <v>160.51</v>
+        <v>48.69</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>417</v>
+        <v>385</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>418</v>
+        <v>386</v>
       </c>
       <c r="E193" s="3">
-        <v>200.59</v>
+        <v>48.69</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>417</v>
+        <v>385</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>418</v>
+        <v>386</v>
       </c>
       <c r="E194" s="3">
-        <v>209.09</v>
+        <v>48.69</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>417</v>
+        <v>385</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>421</v>
+        <v>386</v>
       </c>
       <c r="E195" s="3">
-        <v>3367.19</v>
+        <v>48.69</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>422</v>
+        <v>403</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>414</v>
+        <v>385</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>423</v>
+        <v>386</v>
       </c>
       <c r="E196" s="3">
-        <v>1799.75</v>
+        <v>48.69</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>424</v>
+        <v>404</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="E197" s="3">
-        <v>9853.15</v>
+        <v>1069.04</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>427</v>
+        <v>407</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>428</v>
+        <v>408</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="E198" s="3">
-        <v>5161.48</v>
+        <v>54.75</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>429</v>
+        <v>410</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>428</v>
+        <v>385</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>418</v>
+        <v>386</v>
       </c>
       <c r="E199" s="3">
-        <v>4606.04</v>
+        <v>47.64</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>430</v>
+        <v>411</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>431</v>
+        <v>385</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>432</v>
+        <v>386</v>
       </c>
       <c r="E200" s="3">
-        <v>148.81</v>
+        <v>48.16</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>433</v>
+        <v>412</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>431</v>
+        <v>385</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>434</v>
+        <v>386</v>
       </c>
       <c r="E201" s="3">
-        <v>2174.18</v>
+        <v>48.16</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>435</v>
+        <v>413</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>436</v>
+        <v>385</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>437</v>
+        <v>386</v>
       </c>
       <c r="E202" s="3">
-        <v>60.1</v>
+        <v>48.16</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>438</v>
+        <v>414</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>439</v>
+        <v>385</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>440</v>
+        <v>386</v>
       </c>
       <c r="E203" s="3">
-        <v>216.41</v>
+        <v>48.16</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>441</v>
+        <v>415</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>442</v>
+        <v>385</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>443</v>
+        <v>386</v>
       </c>
       <c r="E204" s="3">
-        <v>601.59</v>
+        <v>48.16</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>444</v>
+        <v>416</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>442</v>
+        <v>385</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>445</v>
+        <v>386</v>
       </c>
       <c r="E205" s="3">
-        <v>32.65</v>
+        <v>48.16</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>447</v>
+        <v>385</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>448</v>
+        <v>386</v>
       </c>
       <c r="E206" s="3">
-        <v>1558.01</v>
+        <v>48.16</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>449</v>
+        <v>418</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>450</v>
+        <v>385</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>415</v>
+        <v>386</v>
       </c>
       <c r="E207" s="3">
-        <v>3172.89</v>
+        <v>48.16</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>451</v>
+        <v>419</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>452</v>
+        <v>385</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>453</v>
+        <v>386</v>
       </c>
       <c r="E208" s="3">
-        <v>1368.31</v>
+        <v>48.16</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>454</v>
+        <v>420</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>455</v>
+        <v>385</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>456</v>
+        <v>386</v>
       </c>
       <c r="E209" s="3">
-        <v>71.49</v>
+        <v>48.16</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>457</v>
+        <v>421</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>458</v>
+        <v>385</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>459</v>
+        <v>386</v>
       </c>
       <c r="E210" s="3">
-        <v>2749.7</v>
+        <v>48.16</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>460</v>
+        <v>422</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>461</v>
+        <v>385</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>462</v>
+        <v>386</v>
       </c>
       <c r="E211" s="3">
-        <v>5716.95</v>
+        <v>48.16</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>463</v>
+        <v>423</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>461</v>
+        <v>385</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>464</v>
+        <v>386</v>
       </c>
       <c r="E212" s="3">
-        <v>430.34</v>
+        <v>48.16</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>465</v>
+        <v>424</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>461</v>
+        <v>425</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>464</v>
+        <v>386</v>
       </c>
       <c r="E213" s="3">
-        <v>420.08</v>
+        <v>202.99</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>466</v>
+        <v>426</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>467</v>
+        <v>385</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>468</v>
+        <v>386</v>
       </c>
       <c r="E214" s="3">
-        <v>2874.26</v>
+        <v>48.16</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>469</v>
+        <v>427</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>470</v>
+        <v>385</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>210</v>
+        <v>386</v>
       </c>
       <c r="E215" s="3">
-        <v>41.18</v>
+        <v>48.16</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>471</v>
+        <v>428</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>470</v>
+        <v>385</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>210</v>
+        <v>386</v>
       </c>
       <c r="E216" s="3">
-        <v>41.18</v>
+        <v>48.69</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>472</v>
+        <v>429</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>470</v>
+        <v>385</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>210</v>
+        <v>386</v>
       </c>
       <c r="E217" s="3">
-        <v>41.18</v>
+        <v>48.69</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>473</v>
+        <v>430</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>470</v>
+        <v>385</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>210</v>
+        <v>386</v>
       </c>
       <c r="E218" s="3">
-        <v>41.18</v>
+        <v>48.69</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>474</v>
+        <v>431</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>475</v>
+        <v>385</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>476</v>
+        <v>386</v>
       </c>
       <c r="E219" s="3">
-        <v>0.19</v>
+        <v>140.18</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>477</v>
+        <v>432</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>478</v>
+        <v>385</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>479</v>
+        <v>386</v>
       </c>
       <c r="E220" s="3">
-        <v>4642.74</v>
+        <v>48.69</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>480</v>
+        <v>433</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>481</v>
+        <v>385</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>210</v>
+        <v>386</v>
       </c>
       <c r="E221" s="3">
-        <v>2.47</v>
+        <v>48.69</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>482</v>
+        <v>434</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>481</v>
+        <v>435</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>210</v>
+        <v>406</v>
       </c>
       <c r="E222" s="3">
-        <v>2.47</v>
+        <v>257.18</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>483</v>
+        <v>436</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>481</v>
+        <v>435</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>210</v>
+        <v>406</v>
       </c>
       <c r="E223" s="3">
-        <v>2.41</v>
+        <v>257.18</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>484</v>
+        <v>437</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>481</v>
+        <v>438</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>210</v>
+        <v>406</v>
       </c>
       <c r="E224" s="3">
-        <v>2.39</v>
+        <v>114.42</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>485</v>
+        <v>439</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>486</v>
+        <v>438</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>210</v>
+        <v>406</v>
       </c>
       <c r="E225" s="3">
-        <v>18.81</v>
+        <v>153.04</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>487</v>
+        <v>440</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>486</v>
+        <v>441</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>210</v>
+        <v>406</v>
       </c>
       <c r="E226" s="3">
-        <v>18.81</v>
+        <v>66.47</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>488</v>
+        <v>442</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>489</v>
+        <v>443</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>476</v>
+        <v>406</v>
       </c>
       <c r="E227" s="3">
-        <v>551.94</v>
+        <v>580.03</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>490</v>
+        <v>444</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>491</v>
+        <v>443</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>492</v>
+        <v>406</v>
       </c>
       <c r="E228" s="3">
-        <v>181.54</v>
+        <v>580.03</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>493</v>
+        <v>445</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>494</v>
+        <v>385</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>492</v>
+        <v>386</v>
       </c>
       <c r="E229" s="3">
-        <v>181.54</v>
+        <v>48.16</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>495</v>
+        <v>446</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E230" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>498</v>
+        <v>447</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E231" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>499</v>
+        <v>448</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E232" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>500</v>
+        <v>449</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E233" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>501</v>
+        <v>450</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E234" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>502</v>
+        <v>451</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E235" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>503</v>
+        <v>452</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E236" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>504</v>
+        <v>453</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E237" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>505</v>
+        <v>454</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E238" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>506</v>
+        <v>455</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E239" s="3">
-        <v>47.64</v>
+        <v>51.05</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>507</v>
+        <v>456</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E240" s="3">
-        <v>47.64</v>
+        <v>51.05</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>508</v>
+        <v>457</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E241" s="3">
-        <v>47.64</v>
+        <v>51.05</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>509</v>
+        <v>458</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E242" s="3">
-        <v>48.69</v>
+        <v>51.05</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>510</v>
+        <v>459</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>497</v>
+        <v>386</v>
       </c>
       <c r="E243" s="3">
-        <v>48.69</v>
+        <v>51.05</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>511</v>
+        <v>460</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>496</v>
+        <v>461</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>497</v>
+        <v>462</v>
       </c>
       <c r="E244" s="3">
-        <v>48.69</v>
+        <v>9252.7</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>512</v>
+        <v>463</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>496</v>
+        <v>464</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>497</v>
+        <v>465</v>
       </c>
       <c r="E245" s="3">
-        <v>48.69</v>
+        <v>5712.15</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>513</v>
+        <v>466</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>496</v>
+        <v>467</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>497</v>
+        <v>468</v>
       </c>
       <c r="E246" s="3">
-        <v>48.69</v>
+        <v>7811.23</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>514</v>
+        <v>469</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>496</v>
+        <v>470</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>497</v>
+        <v>471</v>
       </c>
       <c r="E247" s="3">
-        <v>48.69</v>
+        <v>738.52</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>515</v>
+        <v>472</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>516</v>
+        <v>470</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>517</v>
+        <v>471</v>
       </c>
       <c r="E248" s="3">
-        <v>1069.04</v>
+        <v>2490.71</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>518</v>
+        <v>473</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>519</v>
+        <v>470</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>520</v>
+        <v>471</v>
       </c>
       <c r="E249" s="3">
-        <v>54.75</v>
+        <v>2884.69</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>521</v>
+        <v>474</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="E250" s="3">
-        <v>47.64</v>
+        <v>1565.35</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>522</v>
+        <v>477</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>496</v>
+        <v>478</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>497</v>
+        <v>479</v>
       </c>
       <c r="E251" s="3">
-        <v>48.16</v>
+        <v>1205.99</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>523</v>
+        <v>480</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="E252" s="3">
-        <v>48.16</v>
+        <v>2196.06</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>524</v>
+        <v>483</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="E253" s="3">
-        <v>48.16</v>
+        <v>1871.4</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>525</v>
+        <v>486</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="E254" s="3">
-        <v>48.16</v>
+        <v>2844.39</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>526</v>
+        <v>489</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="E255" s="3">
-        <v>48.16</v>
+        <v>273.55</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>527</v>
+        <v>492</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="E256" s="3">
-        <v>48.16</v>
+        <v>1922.22</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>528</v>
+        <v>495</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E257" s="3">
-        <v>48.16</v>
+        <v>1630.78</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>529</v>
+        <v>498</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="E258" s="3">
-        <v>48.16</v>
+        <v>1153.22</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>530</v>
+        <v>501</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E259" s="3">
-        <v>48.16</v>
+        <v>2084.27</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>531</v>
+        <v>504</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="E260" s="3">
-        <v>48.16</v>
+        <v>5331.19</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>532</v>
+        <v>507</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="E261" s="3">
-        <v>48.16</v>
+        <v>16.06</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>533</v>
+        <v>510</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>496</v>
+        <v>511</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="E262" s="3">
-        <v>48.16</v>
+        <v>6592.61</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>496</v>
+        <v>514</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="E263" s="3">
-        <v>48.16</v>
+        <v>48.32</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>497</v>
+        <v>32</v>
       </c>
       <c r="E264" s="3">
-        <v>202.99</v>
+        <v>23</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>537</v>
+        <v>518</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>496</v>
+        <v>519</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>497</v>
+        <v>520</v>
       </c>
       <c r="E265" s="3">
-        <v>48.16</v>
+        <v>2660.73</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>496</v>
+        <v>522</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>497</v>
+        <v>523</v>
       </c>
       <c r="E266" s="3">
-        <v>48.16</v>
+        <v>2900.95</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>539</v>
+        <v>524</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>496</v>
+        <v>522</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
       <c r="E267" s="3">
-        <v>48.69</v>
+        <v>35.35</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>496</v>
+        <v>527</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>497</v>
+        <v>528</v>
       </c>
       <c r="E268" s="3">
-        <v>48.69</v>
+        <v>2673.95</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>496</v>
+        <v>530</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>497</v>
+        <v>531</v>
       </c>
       <c r="E269" s="3">
-        <v>48.69</v>
+        <v>119.57</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>496</v>
+        <v>533</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>497</v>
+        <v>534</v>
       </c>
       <c r="E270" s="3">
-        <v>140.18</v>
+        <v>1091.27</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>497</v>
+        <v>537</v>
       </c>
       <c r="E271" s="3">
-        <v>48.69</v>
+        <v>3355.56</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>496</v>
+        <v>539</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>497</v>
+        <v>296</v>
       </c>
       <c r="E272" s="3">
-        <v>48.69</v>
+        <v>408.68</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>517</v>
+        <v>542</v>
       </c>
       <c r="E273" s="3">
-        <v>257.18</v>
+        <v>3411.42</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>517</v>
+        <v>545</v>
       </c>
       <c r="E274" s="3">
-        <v>257.18</v>
+        <v>1707.88</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>517</v>
+        <v>545</v>
       </c>
       <c r="E275" s="3">
-        <v>114.42</v>
+        <v>19356.12</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>517</v>
+        <v>545</v>
       </c>
       <c r="E276" s="3">
-        <v>153.04</v>
+        <v>373.03</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B277" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="B277" s="0" t="s">
+      <c r="C277" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D277" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="C277" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E277" s="3">
-        <v>66.47</v>
+        <v>1712.07</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>10</v>
-[...1238 lines deleted...]
-      <c r="F339" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -9389,94 +7698,32 @@
     <hyperlink ref="F253" r:id="rId253"/>
     <hyperlink ref="F254" r:id="rId254"/>
     <hyperlink ref="F255" r:id="rId255"/>
     <hyperlink ref="F256" r:id="rId256"/>
     <hyperlink ref="F257" r:id="rId257"/>
     <hyperlink ref="F258" r:id="rId258"/>
     <hyperlink ref="F259" r:id="rId259"/>
     <hyperlink ref="F260" r:id="rId260"/>
     <hyperlink ref="F261" r:id="rId261"/>
     <hyperlink ref="F262" r:id="rId262"/>
     <hyperlink ref="F263" r:id="rId263"/>
     <hyperlink ref="F264" r:id="rId264"/>
     <hyperlink ref="F265" r:id="rId265"/>
     <hyperlink ref="F266" r:id="rId266"/>
     <hyperlink ref="F267" r:id="rId267"/>
     <hyperlink ref="F268" r:id="rId268"/>
     <hyperlink ref="F269" r:id="rId269"/>
     <hyperlink ref="F270" r:id="rId270"/>
     <hyperlink ref="F271" r:id="rId271"/>
     <hyperlink ref="F272" r:id="rId272"/>
     <hyperlink ref="F273" r:id="rId273"/>
     <hyperlink ref="F274" r:id="rId274"/>
     <hyperlink ref="F275" r:id="rId275"/>
     <hyperlink ref="F276" r:id="rId276"/>
     <hyperlink ref="F277" r:id="rId277"/>
-    <hyperlink ref="F278" r:id="rId278"/>
-[...60 lines deleted...]
-    <hyperlink ref="F339" r:id="rId339"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>