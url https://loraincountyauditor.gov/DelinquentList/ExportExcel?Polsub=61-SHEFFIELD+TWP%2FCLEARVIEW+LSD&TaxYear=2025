--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="553" uniqueCount="553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="520">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>03-00-075-104-009</t>
   </si>
   <si>
     <t>ALL AMERICAN HOME RENOVATIONS LLC</t>
   </si>
   <si>
@@ -195,118 +195,70 @@
   </si>
   <si>
     <t>03-00-075-111-056</t>
   </si>
   <si>
     <t>03-00-075-113-019</t>
   </si>
   <si>
     <t>03-00-075-113-021</t>
   </si>
   <si>
     <t xml:space="preserve">2480 NORTH RIDGE RD E 
 ELYRIA OH 44035</t>
   </si>
   <si>
     <t>03-00-075-116-001</t>
   </si>
   <si>
     <t>BABICS BRUCE A</t>
   </si>
   <si>
     <t xml:space="preserve">3203 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-102-019</t>
-[...30 lines deleted...]
-  <si>
     <t>03-00-076-103-031</t>
   </si>
   <si>
     <t>JACKSON MARVA A</t>
   </si>
   <si>
     <t xml:space="preserve">5091 VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-103-032</t>
   </si>
   <si>
     <t>WHITLOCK HELEN &amp; MARY R</t>
   </si>
   <si>
     <t xml:space="preserve">5002 FLEMING AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-076-103-033</t>
-[...14 lines deleted...]
-  <si>
     <t>03-00-076-106-006</t>
   </si>
   <si>
     <t>NEWMAN ROBIN</t>
   </si>
   <si>
     <t>03-00-076-106-030</t>
   </si>
   <si>
     <t>GUNTER JAMES D &amp; DONNA B</t>
   </si>
   <si>
     <t xml:space="preserve">4971 BOND AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-076-107-007</t>
   </si>
   <si>
     <t>SANCHEZ PRUDENCIO G</t>
   </si>
   <si>
     <t xml:space="preserve">5184 VINCENT AVE  
 LORAIN OH 44055</t>
   </si>
@@ -495,173 +447,134 @@
     <t>03-00-102-111-027</t>
   </si>
   <si>
     <t>03-00-102-111-028</t>
   </si>
   <si>
     <t>03-00-102-111-029</t>
   </si>
   <si>
     <t>03-00-102-111-030</t>
   </si>
   <si>
     <t>03-00-102-111-031</t>
   </si>
   <si>
     <t xml:space="preserve">3720 WOOD AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-111-036</t>
   </si>
   <si>
     <t>CONRAD DARLENE</t>
   </si>
   <si>
-    <t>03-00-102-112-015</t>
-[...4 lines deleted...]
-  <si>
     <t>03-00-102-112-017</t>
   </si>
   <si>
     <t>DULANEY HEZEKIAH &amp; ROSIE LEE</t>
   </si>
   <si>
-    <t>03-00-102-112-031</t>
+    <t>03-00-102-112-036</t>
+  </si>
+  <si>
+    <t>COLE ROBERT W</t>
   </si>
   <si>
     <t xml:space="preserve">TEXAS AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-102-112-032</t>
-[...10 lines deleted...]
-  <si>
     <t>03-00-102-112-037</t>
   </si>
   <si>
     <t>03-00-102-112-038</t>
   </si>
   <si>
     <t>CHARLES EVELYN C</t>
   </si>
   <si>
     <t>03-00-102-115-008</t>
   </si>
   <si>
     <t>ARBOGAST JACK</t>
   </si>
   <si>
     <t xml:space="preserve">4135 RUSSELL AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-009</t>
   </si>
   <si>
     <t>19 STREET SHEFFIELD TOWNSHIP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">19TH AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-014</t>
   </si>
   <si>
     <t>SHIELDS RICKY J</t>
   </si>
   <si>
     <t>03-00-102-115-015</t>
   </si>
   <si>
     <t>SHIELDS RICKEIL</t>
   </si>
   <si>
     <t>03-00-102-115-016</t>
   </si>
   <si>
     <t>OTERO ROSENDO</t>
   </si>
   <si>
-    <t>03-00-102-115-019</t>
+    <t>03-00-102-115-038</t>
+  </si>
+  <si>
+    <t>EVANS CARL R &amp; NICOLE D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3825 DALLAS AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3817 DALLAS AVE  
+LORAIN OH 44055</t>
+  </si>
+  <si>
+    <t>03-00-102-115-051</t>
   </si>
   <si>
     <t>SANTIAGO SONIA I</t>
-  </si>
-[...39 lines deleted...]
-LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-115-054</t>
   </si>
   <si>
     <t>EDWARDS ROSSANA</t>
   </si>
   <si>
     <t>03-00-102-117-015</t>
   </si>
   <si>
     <t>PUSKAS ROSE MARGARET</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-102-117-020</t>
   </si>
   <si>
     <t>PUSKAS JAMES</t>
   </si>
   <si>
     <t xml:space="preserve">DUNTON RD  
@@ -1613,60 +1526,50 @@
   <si>
     <t xml:space="preserve">5397 GLOBE AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-111-119-006</t>
   </si>
   <si>
     <t>LAWSON RONALD L</t>
   </si>
   <si>
     <t xml:space="preserve">1779 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-101-047</t>
   </si>
   <si>
     <t>LORAIN JEWISH CEMETERY ASSN THE</t>
   </si>
   <si>
     <t xml:space="preserve">1461 NORTH RIDGE RD E 
 LORAIN OH 44055</t>
   </si>
   <si>
-    <t>03-00-112-101-053</t>
-[...8 lines deleted...]
-  <si>
     <t>03-00-112-102-025</t>
   </si>
   <si>
     <t>HANNAN-SHEFFIELD LTD</t>
   </si>
   <si>
     <t xml:space="preserve">LINCOLN BLVD  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-112-103-011</t>
   </si>
   <si>
     <t>KUBIAK VICTOR</t>
   </si>
   <si>
     <t xml:space="preserve">RIGHT OF WAY  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-102-041</t>
   </si>
   <si>
     <t>KISH ANNA M</t>
   </si>
@@ -1723,60 +1626,50 @@
   <si>
     <t>03-00-113-104-099</t>
   </si>
   <si>
     <t xml:space="preserve">BROADWAY  
 LORAIN OH 44052</t>
   </si>
   <si>
     <t>03-00-113-105-020</t>
   </si>
   <si>
     <t>TROWER HOWARD &amp; EVA</t>
   </si>
   <si>
     <t xml:space="preserve">4886 TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-105-026</t>
   </si>
   <si>
     <t>SIMMONS CLINTON W</t>
   </si>
   <si>
     <t xml:space="preserve">4976 TOLEDO AVE  
-LORAIN OH 44055</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">4994 TOLEDO AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-106-033</t>
   </si>
   <si>
     <t>HORNING PAMALA G</t>
   </si>
   <si>
     <t xml:space="preserve">4892 CLIFTON AVE  
 LORAIN OH 44055</t>
   </si>
   <si>
     <t>03-00-113-106-034</t>
   </si>
   <si>
     <t>HORNING PAM</t>
   </si>
   <si>
     <t>03-00-113-106-051</t>
   </si>
   <si>
     <t>WRIGHT CAROLYN M &amp; JOHN R SR &amp; JOHN R</t>
   </si>
   <si>
@@ -1847,70 +1740,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F277" headerRowCount="1">
-  <autoFilter ref="A1:F277"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F258" headerRowCount="1">
+  <autoFilter ref="A1:F258"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197107&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=43900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=50789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=51708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=52975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=53990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=54830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197107&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F277"/>
+  <dimension ref="A1:F258"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="57.946258544921875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.981611251831055" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -2274,51 +2167,51 @@
       </c>
       <c r="D19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="3">
         <v>300.86</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="3">
-        <v>900.14</v>
+        <v>700.14</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="3">
         <v>208.42</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2434,5033 +2327,4653 @@
       </c>
       <c r="D27" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E27" s="3">
         <v>5317.08</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="3">
-        <v>2976.21</v>
+        <v>14160.22</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="E29" s="3">
-        <v>3.26</v>
+        <v>953.4</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="E30" s="3">
-        <v>150.72</v>
+        <v>253.55</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E31" s="3">
-        <v>3.26</v>
+        <v>3141.07</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="E32" s="3">
-        <v>3.26</v>
+        <v>17767.54</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="E33" s="3">
-        <v>3.26</v>
+        <v>517.31</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E34" s="3">
-        <v>14160.22</v>
+        <v>6481.26</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E35" s="3">
-        <v>1553.4</v>
+        <v>299.61</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="E36" s="3">
-        <v>3.26</v>
+        <v>3243.05</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E37" s="3">
-        <v>3.26</v>
+        <v>13.04</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="E38" s="3">
-        <v>3.26</v>
+        <v>183.58</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E39" s="3">
-        <v>3.26</v>
+        <v>3294.4</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="E40" s="3">
-        <v>253.55</v>
+        <v>2680.38</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E41" s="3">
-        <v>3641.07</v>
+        <v>667.23</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E42" s="3">
-        <v>17867.54</v>
+        <v>2680.38</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E43" s="3">
-        <v>517.31</v>
+        <v>137.37</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E44" s="3">
-        <v>6481.26</v>
+        <v>137.37</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E45" s="3">
-        <v>299.61</v>
+        <v>137.37</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E46" s="3">
-        <v>3243.05</v>
+        <v>1888.05</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E47" s="3">
-        <v>13.04</v>
+        <v>138.78</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E48" s="3">
-        <v>183.58</v>
+        <v>138.78</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E49" s="3">
-        <v>3294.4</v>
+        <v>138.78</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E50" s="3">
-        <v>2680.38</v>
+        <v>2200.1</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E51" s="3">
-        <v>667.23</v>
+        <v>2873.67</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="E52" s="3">
-        <v>2680.38</v>
+        <v>585.73</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="E53" s="3">
-        <v>137.37</v>
+        <v>306.4</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" s="3">
-        <v>137.37</v>
+        <v>1119.94</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="E55" s="3">
-        <v>137.37</v>
+        <v>431.06</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E56" s="3">
-        <v>1888.05</v>
+        <v>431.06</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E57" s="3">
-        <v>138.78</v>
+        <v>431.06</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E58" s="3">
-        <v>138.78</v>
+        <v>65.12</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E59" s="3">
-        <v>138.78</v>
+        <v>65.12</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="E60" s="3">
-        <v>2200.1</v>
+        <v>1133.04</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="E61" s="3">
-        <v>2873.67</v>
+        <v>431.06</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E62" s="3">
-        <v>585.73</v>
+        <v>431.06</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B63" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E63" s="3">
-        <v>306.4</v>
+        <v>431.06</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E64" s="3">
-        <v>1119.94</v>
+        <v>65.12</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E65" s="3">
-        <v>431.06</v>
+        <v>136.75</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="3">
-        <v>431.06</v>
+        <v>81.83</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E67" s="3">
-        <v>431.06</v>
+        <v>822.34</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E68" s="3">
-        <v>65.12</v>
+        <v>287.47</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="E69" s="3">
-        <v>65.12</v>
+        <v>195.94</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E70" s="3">
-        <v>1133.04</v>
+        <v>195.94</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E71" s="3">
-        <v>431.06</v>
+        <v>537.84</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="E72" s="3">
-        <v>431.06</v>
+        <v>1131.2</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="E73" s="3">
-        <v>431.06</v>
+        <v>1935.43</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="E74" s="3">
-        <v>65.12</v>
+        <v>145.27</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="E75" s="3">
-        <v>136.75</v>
+        <v>131.75</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E76" s="3">
-        <v>81.83</v>
+        <v>683.63</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="E77" s="3">
-        <v>822.34</v>
+        <v>5308.45</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="E78" s="3">
-        <v>354.19</v>
+        <v>3256.44</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="E79" s="3">
-        <v>287.47</v>
+        <v>4149.12</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="E80" s="3">
-        <v>68.11</v>
+        <v>269.71</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="E81" s="3">
-        <v>770.03</v>
+        <v>1929.42</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="E82" s="3">
-        <v>68.11</v>
+        <v>4586.84</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="E83" s="3">
-        <v>195.94</v>
+        <v>466.96</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="E84" s="3">
-        <v>195.94</v>
+        <v>269.93</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="E85" s="3">
-        <v>537.84</v>
+        <v>2357.96</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="E86" s="3">
-        <v>1131.2</v>
+        <v>7013.64</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="E87" s="3">
-        <v>1935.43</v>
+        <v>577.28</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="E88" s="3">
-        <v>145.27</v>
+        <v>340.28</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="E89" s="3">
-        <v>131.75</v>
+        <v>215.05</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E90" s="3">
-        <v>683.63</v>
+        <v>1672.39</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="E91" s="3">
-        <v>4797.43</v>
+        <v>1200.17</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="E92" s="3">
-        <v>5308.45</v>
+        <v>2075.67</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E93" s="3">
-        <v>1150.8</v>
+        <v>1744.93</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>174</v>
+        <v>198</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="E94" s="3">
-        <v>3256.44</v>
+        <v>1985.69</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>178</v>
+        <v>201</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>170</v>
+        <v>202</v>
       </c>
       <c r="E95" s="3">
-        <v>4149.12</v>
+        <v>12506.05</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>178</v>
+        <v>204</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="E96" s="3">
-        <v>6348.7</v>
+        <v>14000.1</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
       <c r="E97" s="3">
-        <v>269.71</v>
+        <v>592.09</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="E98" s="3">
-        <v>1929.42</v>
+        <v>892.12</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="E99" s="3">
-        <v>4586.84</v>
+        <v>2361.5</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="E100" s="3">
-        <v>466.96</v>
+        <v>95.13</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="E101" s="3">
-        <v>269.93</v>
+        <v>5413.94</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>206</v>
+        <v>168</v>
       </c>
       <c r="E102" s="3">
-        <v>2357.96</v>
+        <v>213.43</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>208</v>
+        <v>146</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="E103" s="3">
-        <v>7013.64</v>
+        <v>7.07</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="E104" s="3">
-        <v>577.28</v>
+        <v>5321.13</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="E105" s="3">
-        <v>340.28</v>
+        <v>6429.13</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>214</v>
+        <v>232</v>
       </c>
       <c r="E106" s="3">
-        <v>215.05</v>
+        <v>1611.54</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="E107" s="3">
-        <v>1672.39</v>
+        <v>2179.63</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="E108" s="3">
-        <v>1200.17</v>
+        <v>131.73</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="E109" s="3">
-        <v>2075.67</v>
+        <v>1397.73</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>218</v>
+        <v>243</v>
       </c>
       <c r="E110" s="3">
-        <v>1744.93</v>
+        <v>17578.56</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="E111" s="3">
-        <v>1985.69</v>
+        <v>45334.95</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="E112" s="3">
-        <v>12506.05</v>
+        <v>1077.94</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="E113" s="3">
-        <v>14000.1</v>
+        <v>9445.65</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="E114" s="3">
-        <v>592.09</v>
+        <v>559.73</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>231</v>
+        <v>256</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="E115" s="3">
-        <v>892.12</v>
+        <v>2104.38</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="E116" s="3">
-        <v>2361.5</v>
+        <v>79.74</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>243</v>
+        <v>263</v>
       </c>
       <c r="E117" s="3">
-        <v>95.13</v>
+        <v>3569.57</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="E118" s="3">
-        <v>5413.94</v>
+        <v>150.9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>195</v>
+        <v>267</v>
       </c>
       <c r="E119" s="3">
-        <v>213.43</v>
+        <v>3346.04</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>166</v>
+        <v>266</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="E120" s="3">
-        <v>7.07</v>
+        <v>1068.07</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="E121" s="3">
-        <v>5321.13</v>
+        <v>2410.04</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>255</v>
+        <v>274</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="E122" s="3">
-        <v>6429.13</v>
+        <v>4628.91</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>259</v>
+        <v>210</v>
       </c>
       <c r="E123" s="3">
-        <v>1611.54</v>
+        <v>550.47</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="E124" s="3">
-        <v>2204.63</v>
+        <v>727.11</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>265</v>
+        <v>210</v>
       </c>
       <c r="E125" s="3">
-        <v>156.73</v>
+        <v>1060.95</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="E126" s="3">
-        <v>1397.73</v>
+        <v>46.97</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>248</v>
+        <v>283</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="E127" s="3">
-        <v>17578.56</v>
+        <v>17051.07</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>248</v>
+        <v>283</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="E128" s="3">
-        <v>45334.95</v>
+        <v>1563.57</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="E129" s="3">
-        <v>1077.94</v>
+        <v>46</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="E130" s="3">
-        <v>9445.65</v>
+        <v>2535.52</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="E131" s="3">
-        <v>759.73</v>
+        <v>160.51</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="E132" s="3">
-        <v>2104.38</v>
+        <v>200.59</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="E133" s="3">
-        <v>483.84</v>
+        <v>209.09</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="E134" s="3">
-        <v>3569.57</v>
+        <v>3367.19</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="E135" s="3">
-        <v>150.9</v>
+        <v>1799.75</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="E136" s="3">
-        <v>3346.04</v>
+        <v>9503.15</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E137" s="3">
-        <v>1068.07</v>
+        <v>5161.48</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E138" s="3">
-        <v>2410.04</v>
+        <v>4606.04</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="E139" s="3">
-        <v>4628.91</v>
+        <v>148.81</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>237</v>
+        <v>315</v>
       </c>
       <c r="E140" s="3">
-        <v>550.47</v>
+        <v>2174.18</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="E141" s="3">
-        <v>727.11</v>
+        <v>60.1</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>237</v>
+        <v>296</v>
       </c>
       <c r="E142" s="3">
-        <v>1060.95</v>
+        <v>3172.89</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="E143" s="3">
-        <v>46.97</v>
+        <v>1368.31</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="E144" s="3">
-        <v>17051.07</v>
+        <v>2349.7</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="E145" s="3">
-        <v>1563.57</v>
+        <v>5716.95</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="E146" s="3">
-        <v>46</v>
+        <v>430.34</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="E147" s="3">
-        <v>2535.52</v>
+        <v>420.08</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="E148" s="3">
-        <v>160.51</v>
+        <v>2874.26</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>326</v>
+        <v>168</v>
       </c>
       <c r="E149" s="3">
-        <v>200.59</v>
+        <v>41.18</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>326</v>
+        <v>168</v>
       </c>
       <c r="E150" s="3">
-        <v>209.09</v>
+        <v>41.18</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>329</v>
+        <v>168</v>
       </c>
       <c r="E151" s="3">
-        <v>3367.19</v>
+        <v>41.18</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>322</v>
+        <v>337</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>331</v>
+        <v>168</v>
       </c>
       <c r="E152" s="3">
-        <v>1799.75</v>
+        <v>41.18</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>334</v>
+        <v>168</v>
       </c>
       <c r="E153" s="3">
-        <v>9503.15</v>
+        <v>2.47</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>326</v>
+        <v>168</v>
       </c>
       <c r="E154" s="3">
-        <v>5161.48</v>
+        <v>2.47</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>326</v>
+        <v>168</v>
       </c>
       <c r="E155" s="3">
-        <v>4606.04</v>
+        <v>2.41</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>340</v>
+        <v>168</v>
       </c>
       <c r="E156" s="3">
-        <v>148.81</v>
+        <v>2.39</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>342</v>
+        <v>168</v>
       </c>
       <c r="E157" s="3">
-        <v>2174.18</v>
+        <v>18.81</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>345</v>
+        <v>168</v>
       </c>
       <c r="E158" s="3">
-        <v>60.1</v>
+        <v>18.81</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="E159" s="3">
-        <v>3172.89</v>
+        <v>551.94</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="E160" s="3">
-        <v>1368.31</v>
+        <v>181.54</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E161" s="3">
-        <v>2349.7</v>
+        <v>181.54</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="E162" s="3">
-        <v>5716.95</v>
+        <v>47.64</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E163" s="3">
-        <v>430.34</v>
+        <v>47.64</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D164" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B164" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E164" s="3">
-        <v>420.08</v>
+        <v>47.64</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="E165" s="3">
-        <v>2874.26</v>
+        <v>47.64</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E166" s="3">
-        <v>41.18</v>
+        <v>47.64</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E167" s="3">
-        <v>41.18</v>
+        <v>47.64</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E168" s="3">
-        <v>41.18</v>
+        <v>47.64</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E169" s="3">
-        <v>41.18</v>
+        <v>47.64</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E170" s="3">
-        <v>2.47</v>
+        <v>47.64</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E171" s="3">
-        <v>2.47</v>
+        <v>47.64</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E172" s="3">
-        <v>2.41</v>
+        <v>47.64</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E173" s="3">
-        <v>2.39</v>
+        <v>47.64</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E174" s="3">
-        <v>18.81</v>
+        <v>48.69</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="E175" s="3">
-        <v>18.81</v>
+        <v>48.69</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>378</v>
+        <v>359</v>
       </c>
       <c r="E176" s="3">
-        <v>551.94</v>
+        <v>48.69</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>380</v>
+        <v>358</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>381</v>
+        <v>359</v>
       </c>
       <c r="E177" s="3">
-        <v>181.54</v>
+        <v>48.69</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>383</v>
+        <v>358</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>381</v>
+        <v>359</v>
       </c>
       <c r="E178" s="3">
-        <v>181.54</v>
+        <v>48.69</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E179" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E180" s="3">
-        <v>47.64</v>
+        <v>1069.04</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="E181" s="3">
-        <v>47.64</v>
+        <v>54.75</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E182" s="3">
         <v>47.64</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E183" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E184" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E185" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E186" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E187" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E188" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E189" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E190" s="3">
-        <v>47.64</v>
+        <v>48.16</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E191" s="3">
-        <v>48.69</v>
+        <v>48.16</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E192" s="3">
-        <v>48.69</v>
+        <v>48.16</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E193" s="3">
-        <v>48.69</v>
+        <v>48.16</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E194" s="3">
-        <v>48.69</v>
+        <v>48.16</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E195" s="3">
-        <v>48.69</v>
+        <v>48.16</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E196" s="3">
-        <v>48.69</v>
+        <v>202.99</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>405</v>
+        <v>358</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>406</v>
+        <v>359</v>
       </c>
       <c r="E197" s="3">
-        <v>1069.04</v>
+        <v>48.16</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>408</v>
+        <v>358</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>409</v>
+        <v>359</v>
       </c>
       <c r="E198" s="3">
-        <v>54.75</v>
+        <v>48.16</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E199" s="3">
-        <v>47.64</v>
+        <v>48.69</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E200" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E201" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E202" s="3">
-        <v>48.16</v>
+        <v>140.18</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E203" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E204" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>385</v>
+        <v>408</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E205" s="3">
-        <v>48.16</v>
+        <v>257.18</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>385</v>
+        <v>408</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E206" s="3">
-        <v>48.16</v>
+        <v>257.18</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>385</v>
+        <v>411</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E207" s="3">
-        <v>48.16</v>
+        <v>114.42</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>385</v>
+        <v>411</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E208" s="3">
-        <v>48.16</v>
+        <v>153.04</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>385</v>
+        <v>414</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E209" s="3">
-        <v>48.16</v>
+        <v>66.47</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>385</v>
+        <v>416</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E210" s="3">
-        <v>48.16</v>
+        <v>580.03</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>385</v>
+        <v>416</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E211" s="3">
-        <v>48.16</v>
+        <v>580.03</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E212" s="3">
         <v>48.16</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>425</v>
+        <v>358</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E213" s="3">
-        <v>202.99</v>
+        <v>48.69</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E214" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E215" s="3">
-        <v>48.16</v>
+        <v>48.69</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E216" s="3">
         <v>48.69</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E217" s="3">
         <v>48.69</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E218" s="3">
         <v>48.69</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E219" s="3">
-        <v>140.18</v>
+        <v>48.69</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E220" s="3">
         <v>48.69</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E221" s="3">
         <v>48.69</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>435</v>
+        <v>358</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>406</v>
+        <v>359</v>
       </c>
       <c r="E222" s="3">
-        <v>257.18</v>
+        <v>51.05</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>435</v>
+        <v>358</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>406</v>
+        <v>359</v>
       </c>
       <c r="E223" s="3">
-        <v>257.18</v>
+        <v>51.05</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>438</v>
+        <v>358</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>406</v>
+        <v>359</v>
       </c>
       <c r="E224" s="3">
-        <v>114.42</v>
+        <v>51.05</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>438</v>
+        <v>358</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>406</v>
+        <v>359</v>
       </c>
       <c r="E225" s="3">
-        <v>153.04</v>
+        <v>51.05</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>441</v>
+        <v>358</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>406</v>
+        <v>359</v>
       </c>
       <c r="E226" s="3">
-        <v>66.47</v>
+        <v>51.05</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>406</v>
+        <v>435</v>
       </c>
       <c r="E227" s="3">
-        <v>580.03</v>
+        <v>9252.7</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>406</v>
+        <v>438</v>
       </c>
       <c r="E228" s="3">
-        <v>580.03</v>
+        <v>5712.15</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>385</v>
+        <v>440</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>386</v>
+        <v>441</v>
       </c>
       <c r="E229" s="3">
-        <v>48.16</v>
+        <v>7811.23</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>385</v>
+        <v>443</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>386</v>
+        <v>444</v>
       </c>
       <c r="E230" s="3">
-        <v>48.69</v>
+        <v>738.52</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>385</v>
+        <v>443</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>386</v>
+        <v>444</v>
       </c>
       <c r="E231" s="3">
-        <v>48.69</v>
+        <v>2490.71</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>385</v>
+        <v>443</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>386</v>
+        <v>444</v>
       </c>
       <c r="E232" s="3">
-        <v>48.69</v>
+        <v>2884.69</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="B233" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E233" s="3">
-        <v>48.69</v>
+        <v>1565.35</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>450</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>386</v>
+        <v>452</v>
       </c>
       <c r="E234" s="3">
-        <v>48.69</v>
+        <v>1205.99</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>385</v>
+        <v>454</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>386</v>
+        <v>455</v>
       </c>
       <c r="E235" s="3">
-        <v>48.69</v>
+        <v>2196.06</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>385</v>
+        <v>457</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>386</v>
+        <v>458</v>
       </c>
       <c r="E236" s="3">
-        <v>48.69</v>
+        <v>1871.4</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>385</v>
+        <v>460</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>386</v>
+        <v>461</v>
       </c>
       <c r="E237" s="3">
-        <v>48.69</v>
+        <v>2844.39</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>385</v>
+        <v>463</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>386</v>
+        <v>464</v>
       </c>
       <c r="E238" s="3">
-        <v>48.69</v>
+        <v>273.55</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>385</v>
+        <v>466</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>386</v>
+        <v>467</v>
       </c>
       <c r="E239" s="3">
-        <v>51.05</v>
+        <v>1922.22</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>385</v>
+        <v>469</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>386</v>
+        <v>470</v>
       </c>
       <c r="E240" s="3">
-        <v>51.05</v>
+        <v>1630.78</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>457</v>
+        <v>471</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>385</v>
+        <v>472</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>386</v>
+        <v>473</v>
       </c>
       <c r="E241" s="3">
-        <v>51.05</v>
+        <v>2084.27</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>385</v>
+        <v>475</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>386</v>
+        <v>476</v>
       </c>
       <c r="E242" s="3">
-        <v>51.05</v>
+        <v>5331.19</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>459</v>
+        <v>477</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>385</v>
+        <v>478</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>386</v>
+        <v>479</v>
       </c>
       <c r="E243" s="3">
-        <v>51.05</v>
+        <v>16.06</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>461</v>
+        <v>481</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
       <c r="E244" s="3">
-        <v>9252.7</v>
+        <v>6592.61</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>463</v>
+        <v>483</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="E245" s="3">
-        <v>5712.15</v>
+        <v>48.32</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>468</v>
+        <v>32</v>
       </c>
       <c r="E246" s="3">
-        <v>7811.23</v>
+        <v>23</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>469</v>
+        <v>488</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="E247" s="3">
-        <v>738.52</v>
+        <v>2660.73</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>471</v>
+        <v>493</v>
       </c>
       <c r="E248" s="3">
-        <v>2490.71</v>
+        <v>2900.95</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="E249" s="3">
-        <v>2884.69</v>
+        <v>35.35</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>474</v>
+        <v>496</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>476</v>
+        <v>498</v>
       </c>
       <c r="E250" s="3">
-        <v>1565.35</v>
+        <v>2673.95</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>477</v>
+        <v>499</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>479</v>
+        <v>501</v>
       </c>
       <c r="E251" s="3">
-        <v>1205.99</v>
+        <v>119.57</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>481</v>
+        <v>503</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>482</v>
+        <v>504</v>
       </c>
       <c r="E252" s="3">
-        <v>2196.06</v>
+        <v>3355.56</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>483</v>
+        <v>505</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>485</v>
+        <v>269</v>
       </c>
       <c r="E253" s="3">
-        <v>1871.4</v>
+        <v>408.68</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>486</v>
+        <v>507</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>487</v>
+        <v>508</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>488</v>
+        <v>509</v>
       </c>
       <c r="E254" s="3">
-        <v>2844.39</v>
+        <v>3411.42</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>489</v>
+        <v>510</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>490</v>
+        <v>511</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>491</v>
+        <v>512</v>
       </c>
       <c r="E255" s="3">
-        <v>273.55</v>
+        <v>1707.88</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>492</v>
+        <v>513</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>493</v>
+        <v>514</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
       <c r="E256" s="3">
-        <v>1922.22</v>
+        <v>19356.12</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>495</v>
+        <v>515</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>496</v>
+        <v>516</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="E257" s="3">
-        <v>1630.78</v>
+        <v>373.03</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D258" s="1" t="s">
-        <v>500</v>
+      <c r="D258" s="0" t="s">
+        <v>519</v>
       </c>
       <c r="E258" s="3">
-        <v>1153.22</v>
+        <v>712.07</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>10</v>
-[...378 lines deleted...]
-      <c r="F277" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -7679,51 +7192,32 @@
     <hyperlink ref="F234" r:id="rId234"/>
     <hyperlink ref="F235" r:id="rId235"/>
     <hyperlink ref="F236" r:id="rId236"/>
     <hyperlink ref="F237" r:id="rId237"/>
     <hyperlink ref="F238" r:id="rId238"/>
     <hyperlink ref="F239" r:id="rId239"/>
     <hyperlink ref="F240" r:id="rId240"/>
     <hyperlink ref="F241" r:id="rId241"/>
     <hyperlink ref="F242" r:id="rId242"/>
     <hyperlink ref="F243" r:id="rId243"/>
     <hyperlink ref="F244" r:id="rId244"/>
     <hyperlink ref="F245" r:id="rId245"/>
     <hyperlink ref="F246" r:id="rId246"/>
     <hyperlink ref="F247" r:id="rId247"/>
     <hyperlink ref="F248" r:id="rId248"/>
     <hyperlink ref="F249" r:id="rId249"/>
     <hyperlink ref="F250" r:id="rId250"/>
     <hyperlink ref="F251" r:id="rId251"/>
     <hyperlink ref="F252" r:id="rId252"/>
     <hyperlink ref="F253" r:id="rId253"/>
     <hyperlink ref="F254" r:id="rId254"/>
     <hyperlink ref="F255" r:id="rId255"/>
     <hyperlink ref="F256" r:id="rId256"/>
     <hyperlink ref="F257" r:id="rId257"/>
     <hyperlink ref="F258" r:id="rId258"/>
-    <hyperlink ref="F259" r:id="rId259"/>
-[...17 lines deleted...]
-    <hyperlink ref="F277" r:id="rId277"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>