--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="186">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01917</t>
   </si>
   <si>
     <t>HOLLINGSWORTH CHRISTA U</t>
   </si>
   <si>
@@ -90,140 +90,100 @@
   <si>
     <t>PRECHTEL THOMAS &amp; TRISTA</t>
   </si>
   <si>
     <t xml:space="preserve">42785 PARSONS RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-003-630-001</t>
   </si>
   <si>
     <t xml:space="preserve">OIL AND GAS WELL  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-005-000-024</t>
   </si>
   <si>
     <t>ABAHAZI MATTHEW L</t>
   </si>
   <si>
     <t xml:space="preserve">14802 ST RT 301 N 
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-006-000-042</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-009-000-035</t>
   </si>
   <si>
     <t>DORAN KELLI S &amp; TYLER R</t>
   </si>
   <si>
     <t xml:space="preserve">39305 PARSONS RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>15-00-013-000-003</t>
   </si>
   <si>
     <t>TODD DAWN &amp; FRANK J VAN WIE JR</t>
   </si>
   <si>
     <t xml:space="preserve">15439 WHEELER RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-015-000-022</t>
   </si>
   <si>
     <t>ABAHAZI MATTHEW L &amp; MATTHEW LUDWIG</t>
   </si>
   <si>
     <t xml:space="preserve">ST RT 301 N 
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-024-000-034</t>
-[...18 lines deleted...]
-  <si>
     <t>15-00-031-000-033</t>
   </si>
   <si>
     <t>POOLEY RAY S</t>
   </si>
   <si>
     <t xml:space="preserve">BIGGS RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>15-00-031-000-056</t>
   </si>
   <si>
     <t>PENCE RALPH A &amp; PAMELA A</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 GRAFTON OH 44044</t>
   </si>
   <si>
-    <t>15-00-042-000-011</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-043-000-004</t>
   </si>
   <si>
     <t>HOTTENROTT SUE LYNNE</t>
   </si>
   <si>
     <t xml:space="preserve">16620 WHITEHEAD RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-052-000-075</t>
   </si>
   <si>
     <t>MBE PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">17402 INDIAN HOLLOW RD  
 GRAFTON OH 44044</t>
   </si>
   <si>
     <t>15-00-053-000-001</t>
   </si>
   <si>
     <t>VANCE GAIL R</t>
   </si>
@@ -320,133 +280,106 @@
   <si>
     <t xml:space="preserve">BLACK BEAR RUN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-083-102-002</t>
   </si>
   <si>
     <t>QUINONES AMANDA &amp; JOSE</t>
   </si>
   <si>
     <t xml:space="preserve">EAST PKWY  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-083-103-005</t>
   </si>
   <si>
     <t>OTIS EMANUEL A</t>
   </si>
   <si>
     <t xml:space="preserve">RINGNECK CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-085-000-008</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-094-000-021</t>
   </si>
   <si>
     <t>HONOSHOFSKY DANIEL EDWARD</t>
   </si>
   <si>
     <t xml:space="preserve">40330 WEBSTER RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-096-000-006</t>
-[...5 lines deleted...]
-  <si>
     <t>15-00-098-101-005</t>
   </si>
   <si>
     <t>ALMAN JEFFREY J &amp; DEBORAH L</t>
   </si>
   <si>
     <t>15-00-098-101-016</t>
   </si>
   <si>
     <t>YOSA STEPHEN W &amp; MARY J</t>
   </si>
   <si>
     <t xml:space="preserve">42272 CHUCKAR CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-102-086</t>
   </si>
   <si>
-    <t>RENSEL KENNETH EMIL</t>
+    <t>RENSEL KENNETH J JR</t>
   </si>
   <si>
     <t xml:space="preserve">383 STABLE RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-104-032</t>
   </si>
   <si>
     <t>STANLEY EMILY R</t>
   </si>
   <si>
     <t xml:space="preserve">TURTLE CRK  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-105-043</t>
   </si>
   <si>
     <t>OWCA JOE &amp; JULIE</t>
   </si>
   <si>
     <t xml:space="preserve">HORSESHOE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-098-107-019</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-098-107-020</t>
   </si>
   <si>
     <t>MCLAUGHLIN DANNY &amp; DENA MCLAUGHLIN ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">QUARTER HORSE LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-107-021</t>
   </si>
   <si>
     <t xml:space="preserve">367 QUARTER HORSE LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-107-031</t>
   </si>
   <si>
     <t>SMITH RUSSELL</t>
   </si>
   <si>
     <t xml:space="preserve">359 STABLE RD  
 LAGRANGE OH 44050</t>
@@ -470,60 +403,50 @@
   <si>
     <t xml:space="preserve">410 PALOMINO CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-119</t>
   </si>
   <si>
     <t>MERIDIAN CONSTRUCTION &amp; DESIGN INC</t>
   </si>
   <si>
     <t xml:space="preserve">421 STABLE RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-138</t>
   </si>
   <si>
     <t>WILSON BRIAN JR</t>
   </si>
   <si>
     <t xml:space="preserve">MORGAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-098-108-147</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-098-108-156</t>
   </si>
   <si>
     <t>WESTERN MIKE</t>
   </si>
   <si>
     <t xml:space="preserve">456 STALLION CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-166</t>
   </si>
   <si>
     <t>KAJA HOLDINGS 2 LLC</t>
   </si>
   <si>
     <t xml:space="preserve">STALLION CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-176</t>
   </si>
   <si>
     <t>WELLS JEFFERSON D &amp; ANGEL M</t>
   </si>
@@ -567,111 +490,73 @@
   <si>
     <t xml:space="preserve">ARABIAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-195</t>
   </si>
   <si>
     <t>BURNETT CHARLES E</t>
   </si>
   <si>
     <t xml:space="preserve">493 ARABIAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-208</t>
   </si>
   <si>
     <t>GRAY HEATHER A</t>
   </si>
   <si>
     <t xml:space="preserve">505 ARABIAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-098-108-209</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-098-108-213</t>
   </si>
   <si>
     <t>CLE PRIME HOMES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">510 ARABIAN CT  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-098-108-275</t>
   </si>
   <si>
-    <t>15-00-098-108-295</t>
-[...10 lines deleted...]
-  <si>
     <t>15-00-099-101-019</t>
   </si>
   <si>
     <t>GARN MAE L</t>
   </si>
   <si>
     <t xml:space="preserve">42494 WEBSTER RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-099-101-165</t>
-[...14 lines deleted...]
-  <si>
     <t>15-00-099-101-237</t>
   </si>
   <si>
     <t>KEELEY PAUL E &amp; PATRICIA A</t>
   </si>
   <si>
     <t>15-00-099-101-243</t>
   </si>
   <si>
     <t>HOLCOMB HIRAM W &amp; VICKI L</t>
   </si>
   <si>
     <t xml:space="preserve">19409 DIAGONAL RD  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-102-041</t>
   </si>
   <si>
     <t>WILSON ALMA E</t>
   </si>
   <si>
     <t xml:space="preserve">32 SUNSET DR  
 LAGRANGE OH 44050</t>
   </si>
@@ -701,84 +586,64 @@
   <si>
     <t xml:space="preserve">49 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-102-061</t>
   </si>
   <si>
     <t>HOME CRAFTERS PLUMBING</t>
   </si>
   <si>
     <t xml:space="preserve">ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-103-055</t>
   </si>
   <si>
     <t>HARTLEY DIANNA</t>
   </si>
   <si>
     <t xml:space="preserve">27 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-099-103-057</t>
-[...8 lines deleted...]
-  <si>
     <t>15-00-099-103-082</t>
   </si>
   <si>
     <t xml:space="preserve">61 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
-    <t>15-00-099-103-086</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">220 EASTLAKE DR  
+    <t>15-00-099-103-167</t>
+  </si>
+  <si>
+    <t>NORGARD GREG &amp; LINDA J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">282 EASTLAKE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-105-023</t>
   </si>
   <si>
     <t>15-40-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>15-40-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -811,70 +676,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F82" headerRowCount="1">
-  <autoFilter ref="A1:F82"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F66" headerRowCount="1">
+  <autoFilter ref="A1:F66"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182934&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182934&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F82"/>
+  <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="45.201934814453125" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.430179595947266" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -958,51 +823,51 @@
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="3">
         <v>2.26</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3">
-        <v>4073.72</v>
+        <v>27.05</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="3">
         <v>42.23</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1018,1513 +883,1193 @@
       </c>
       <c r="D8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="3">
         <v>51.73</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="3">
-        <v>294.37</v>
+        <v>4936.57</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="3">
-        <v>4936.57</v>
+        <v>8001.34</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="3">
-        <v>9101.34</v>
+        <v>15.69</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="3">
-        <v>15.69</v>
+        <v>77.17</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="3">
-        <v>12.71</v>
+        <v>265.81</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="3">
-        <v>2973.34</v>
+        <v>4771.15</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="3">
-        <v>77.17</v>
+        <v>3312.2</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="3">
-        <v>265.81</v>
+        <v>1648.96</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>1168.41</v>
+        <v>710.49</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="E18" s="3">
-        <v>4771.15</v>
+        <v>191.84</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E19" s="3">
-        <v>3312.2</v>
+        <v>6.47</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E20" s="3">
-        <v>1648.96</v>
+        <v>48.02</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E21" s="3">
-        <v>710.49</v>
+        <v>1208.46</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>191.84</v>
+        <v>7002.47</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="3">
-        <v>249.25</v>
+        <v>22526.57</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="3">
-        <v>1848.89</v>
+        <v>23182.46</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E25" s="3">
-        <v>1208.46</v>
+        <v>7166.45</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="3">
-        <v>7002.47</v>
+        <v>39.2</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="3">
-        <v>22526.57</v>
+        <v>726.14</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="3">
-        <v>23182.46</v>
+        <v>350.14</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E29" s="3">
-        <v>7166.45</v>
+        <v>15281.14</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="E30" s="3">
-        <v>39.2</v>
+        <v>1177.67</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>726.14</v>
+        <v>1898.91</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>350.14</v>
+        <v>2667.32</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>268.52</v>
+        <v>1286.46</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>15281.14</v>
+        <v>199.44</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="3">
-        <v>85</v>
+        <v>739.83</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>1177.67</v>
+        <v>13078.19</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="3">
-        <v>3738.91</v>
+        <v>2615.51</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="3">
-        <v>2667.32</v>
+        <v>255.75</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="3">
-        <v>1374.24</v>
+        <v>5670.11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E40" s="3">
-        <v>199.44</v>
+        <v>946.41</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E41" s="3">
-        <v>327.01</v>
+        <v>235.17</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E42" s="3">
-        <v>739.83</v>
+        <v>6864.8</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E43" s="3">
-        <v>13078.19</v>
+        <v>2705.76</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E44" s="3">
-        <v>2615.51</v>
+        <v>1296.17</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E45" s="3">
-        <v>1890.8</v>
+        <v>3708.52</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E46" s="3">
-        <v>5670.11</v>
+        <v>904.64</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E47" s="3">
-        <v>946.41</v>
+        <v>1679.98</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="3">
-        <v>235.17</v>
+        <v>1772.94</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E49" s="3">
-        <v>2526.24</v>
+        <v>9783.73</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E50" s="3">
-        <v>6914.8</v>
+        <v>15995</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>148</v>
       </c>
       <c r="E51" s="3">
-        <v>2705.76</v>
+        <v>5772.81</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>151</v>
+        <v>55</v>
       </c>
       <c r="E52" s="3">
-        <v>2296.17</v>
+        <v>36.42</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E53" s="3">
-        <v>3708.52</v>
+        <v>9101.9</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>157</v>
+        <v>55</v>
       </c>
       <c r="E54" s="3">
-        <v>904.64</v>
+        <v>529.31</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E55" s="3">
-        <v>1679.98</v>
+        <v>2061.43</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E56" s="3">
-        <v>1772.94</v>
+        <v>1172.87</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="B57" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" s="3">
-        <v>9783.73</v>
+        <v>1175.48</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E58" s="3">
-        <v>19995</v>
+        <v>1225.95</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E59" s="3">
-        <v>12900.79</v>
+        <v>1194.36</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E60" s="3">
-        <v>5772.81</v>
+        <v>4916.06</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>67</v>
+        <v>174</v>
       </c>
       <c r="E61" s="3">
-        <v>36.42</v>
+        <v>30833.02</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="B62" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E62" s="3">
-        <v>17.62</v>
+        <v>1085.47</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>67</v>
+        <v>179</v>
       </c>
       <c r="E63" s="3">
-        <v>12.94</v>
+        <v>113.28</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>170</v>
+        <v>69</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="E64" s="3">
-        <v>33.17</v>
+        <v>173.84</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E65" s="3">
-        <v>9101.9</v>
+        <v>595.82</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" s="3">
-        <v>2.48</v>
+        <v>6142.54</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>10</v>
-[...318 lines deleted...]
-      <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2551,48 +2096,32 @@
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
-    <hyperlink ref="F67" r:id="rId67"/>
-[...14 lines deleted...]
-    <hyperlink ref="F82" r:id="rId82"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>