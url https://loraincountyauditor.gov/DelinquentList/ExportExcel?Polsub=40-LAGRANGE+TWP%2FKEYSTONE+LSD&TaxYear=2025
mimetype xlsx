--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01917</t>
   </si>
   <si>
     <t>HOLLINGSWORTH CHRISTA U</t>
   </si>
   <si>
@@ -590,60 +590,50 @@
   <si>
     <t>15-00-099-102-061</t>
   </si>
   <si>
     <t>HOME CRAFTERS PLUMBING</t>
   </si>
   <si>
     <t xml:space="preserve">ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-103-055</t>
   </si>
   <si>
     <t>HARTLEY DIANNA</t>
   </si>
   <si>
     <t xml:space="preserve">27 ANGLERS LN  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-103-082</t>
   </si>
   <si>
     <t xml:space="preserve">61 ANGLERS LN  
-LAGRANGE OH 44050</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">282 EASTLAKE DR  
 LAGRANGE OH 44050</t>
   </si>
   <si>
     <t>15-00-099-105-023</t>
   </si>
   <si>
     <t>15-40-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>15-40-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -676,70 +666,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F66" headerRowCount="1">
-  <autoFilter ref="A1:F66"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F65" headerRowCount="1">
+  <autoFilter ref="A1:F65"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182934&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=178925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=179968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=180739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=181866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=182934&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F66"/>
+  <dimension ref="A1:F65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="45.201934814453125" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.430179595947266" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -903,51 +893,51 @@
       </c>
       <c r="D9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="3">
         <v>4936.57</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="3">
-        <v>8001.34</v>
+        <v>6901.34</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="3">
         <v>15.69</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1323,51 +1313,51 @@
       </c>
       <c r="D30" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="3">
         <v>1177.67</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="3">
-        <v>1898.91</v>
+        <v>1598.91</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E32" s="3">
         <v>2667.32</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1483,51 +1473,51 @@
       </c>
       <c r="D38" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="3">
         <v>255.75</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="3">
-        <v>5670.11</v>
+        <v>2670.11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E40" s="3">
         <v>946.41</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1543,51 +1533,51 @@
       </c>
       <c r="D41" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E41" s="3">
         <v>235.17</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E42" s="3">
-        <v>6864.8</v>
+        <v>6814.8</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E43" s="3">
         <v>2705.76</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1954,122 +1944,102 @@
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="3">
         <v>1085.47</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>178</v>
+        <v>69</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>179</v>
+        <v>55</v>
       </c>
       <c r="E63" s="3">
-        <v>113.28</v>
+        <v>173.84</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="3">
-        <v>173.84</v>
+        <v>595.82</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E65" s="3">
-        <v>595.82</v>
+        <v>6142.54</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2095,33 +2065,32 @@
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
-    <hyperlink ref="F66" r:id="rId66"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>