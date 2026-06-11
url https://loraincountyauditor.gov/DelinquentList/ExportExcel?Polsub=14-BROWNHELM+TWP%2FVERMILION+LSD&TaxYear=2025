--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -51,64 +51,64 @@
   </si>
   <si>
     <t>KREICHER COWLING CARON MARIE &amp; TAD GARY COWLING</t>
   </si>
   <si>
     <t>VERMILION LSD</t>
   </si>
   <si>
     <t xml:space="preserve">4575 LINDA DR  
 VERMILION OH 44089</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>01-00-017-000-195</t>
   </si>
   <si>
     <t>LOVETT RUSSELL &amp; ELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 VERMILION OH 44089</t>
   </si>
   <si>
-    <t>01-00-017-000-263</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">6551 WEST RIVER RD  
+    <t>01-00-032-000-050</t>
+  </si>
+  <si>
+    <t>KREICHER JAMES BRYAN &amp; CARON MARIE</t>
+  </si>
+  <si>
+    <t>01-00-033-000-039</t>
+  </si>
+  <si>
+    <t>HOOPES JEFFREY L &amp; LAURIE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52434 DARROW RD  
 VERMILION OH 44089</t>
-  </si>
-[...4 lines deleted...]
-    <t>KREICHER JAMES BRYAN &amp; CARON MARIE</t>
   </si>
   <si>
     <t>01-00-034-000-056</t>
   </si>
   <si>
     <t>SMITH JOSEPH</t>
   </si>
   <si>
     <t>01-14-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>01-14-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
 </sst>
 </file>
@@ -157,51 +157,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F8" headerRowCount="1">
   <autoFilter ref="A1:F8"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6854&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=4528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=5235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=6854&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="53.043731689453125" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
@@ -247,74 +247,74 @@
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>66.84</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E4" s="3">
-        <v>2033.46</v>
+        <v>60.21</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="3">
-        <v>60.21</v>
+        <v>489.14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3">
         <v>151.9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>