--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00505</t>
   </si>
   <si>
     <t>CRUM MARY K</t>
   </si>
   <si>
@@ -184,59 +184,50 @@
   <si>
     <t>FARLEY KEITH</t>
   </si>
   <si>
     <t xml:space="preserve">177 AMHERST MOBILE HOMES  LOT 177</t>
   </si>
   <si>
     <t>04139</t>
   </si>
   <si>
     <t>MCKINNEY BETTY &amp; CHADWICK</t>
   </si>
   <si>
     <t xml:space="preserve">174 AMHERST MOBILE HOMES  LOT 174</t>
   </si>
   <si>
     <t>04140</t>
   </si>
   <si>
     <t>MARCUM ERNEST R</t>
   </si>
   <si>
     <t xml:space="preserve">203 AMHERST MOBILE HOMES  LOT 203</t>
   </si>
   <si>
-    <t>04341</t>
-[...7 lines deleted...]
-  <si>
     <t>04437</t>
   </si>
   <si>
     <t>ROBINSON TRINITY H</t>
   </si>
   <si>
     <t xml:space="preserve">236 AMHERST MOBILE HOMES  LOT 236</t>
   </si>
   <si>
     <t>04520</t>
   </si>
   <si>
     <t>ABBEY TYLER &amp; COURTNEY CASADA</t>
   </si>
   <si>
     <t xml:space="preserve">344 AMHERST MOBILE HOMES  LOT 344</t>
   </si>
   <si>
     <t>04534</t>
   </si>
   <si>
     <t>MCCANN ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">250 AMHERST MOBILE HOMES  LOT 250</t>
@@ -272,229 +263,178 @@
     <t>04578</t>
   </si>
   <si>
     <t>AMHERST MOBILE HOME PARK INC</t>
   </si>
   <si>
     <t xml:space="preserve">309 AMHERST MOBILE HOMES  LOT 309</t>
   </si>
   <si>
     <t>04611</t>
   </si>
   <si>
     <t>KOLER NIKOLAS I</t>
   </si>
   <si>
     <t xml:space="preserve">333 AMHERST MOBILE HOMES  LOT 333</t>
   </si>
   <si>
     <t>04715</t>
   </si>
   <si>
     <t>TIMCHAK TAMMY &amp; BRUCE TOWELL</t>
   </si>
   <si>
     <t xml:space="preserve">239 AMHERST MOBILE HOMES  LOT 239</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">321 AMHERST MOBILE HOMES  LOT 321</t>
   </si>
   <si>
     <t>04815</t>
   </si>
   <si>
     <t>CARR KEVIN</t>
   </si>
   <si>
     <t xml:space="preserve">292 AMHERST MOBILE HOMES  LOT 292</t>
   </si>
   <si>
     <t>04830</t>
   </si>
   <si>
     <t>STAUB ERIC R</t>
   </si>
   <si>
     <t xml:space="preserve">245 AMHERST MOBILE HOMES  LOT 245</t>
   </si>
   <si>
     <t>04932</t>
   </si>
   <si>
     <t>MITCHELL ERIC &amp; SONDRA</t>
   </si>
   <si>
     <t xml:space="preserve">274 AMHERST MOBILE HOMES  LOT 274</t>
   </si>
   <si>
     <t>04985</t>
   </si>
   <si>
     <t>TENNEY REGINA RAE &amp; DAVID N</t>
   </si>
   <si>
     <t xml:space="preserve">310 AMHERST MOBILE HOMES  LOT 310</t>
   </si>
   <si>
     <t>05-00-014-000-036</t>
   </si>
   <si>
     <t>LEIMBACH JOYCE</t>
   </si>
   <si>
     <t xml:space="preserve">REAR LAND  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-029-000-043</t>
-[...11 lines deleted...]
-  <si>
     <t>05-00-029-000-094</t>
   </si>
   <si>
     <t>BERNER LUKE</t>
   </si>
   <si>
     <t xml:space="preserve">46585 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-030-000-059</t>
   </si>
   <si>
     <t xml:space="preserve">46605 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-032-000-068</t>
   </si>
   <si>
     <t>HOWARD INVESTMENT PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">46384 TELEGRAPH RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-094-102-012</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-094-103-020</t>
   </si>
   <si>
     <t>HEMBREE JEFFREY T &amp; PATRICIA K</t>
   </si>
   <si>
     <t xml:space="preserve">92 HORNYAK RD  
 AMHERST OH 44001</t>
   </si>
   <si>
-    <t>05-00-094-103-021</t>
-[...8 lines deleted...]
-  <si>
     <t>05-00-094-103-075</t>
   </si>
   <si>
     <t>VANDAL DEREK M</t>
   </si>
   <si>
     <t xml:space="preserve">8110 QUARRY RD  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-00-095-000-019</t>
   </si>
   <si>
     <t>PADGETT STEPHEN &amp; MARY C</t>
   </si>
   <si>
     <t xml:space="preserve">106 RICE CT  
 AMHERST OH 44001</t>
   </si>
   <si>
     <t>05-01-999-998-998</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC UTILITIES PERSONAL PROP  
 </t>
   </si>
   <si>
     <t>05-01-999-999-978</t>
   </si>
   <si>
     <t>OHIO EDISON CO FIRST ENERGY</t>
   </si>
   <si>
     <t>05031</t>
   </si>
   <si>
     <t>AMHERST MOBILE HOME PARK</t>
   </si>
   <si>
     <t xml:space="preserve">294 AMHERST MOBILE HOMES  LOT 294</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">290 AMHERST MOBILE HOMES  LOT 290</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -507,70 +447,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F48" headerRowCount="1">
-  <autoFilter ref="A1:F48"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F41" headerRowCount="1">
+  <autoFilter ref="A1:F41"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197807&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="39.817543029785156" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="36.615352630615234" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -914,667 +854,520 @@
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
         <v>1163.45</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>3015.03</v>
+        <v>880.18</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>880.18</v>
+        <v>8.74</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>8.74</v>
+        <v>225.26</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>225.26</v>
+        <v>149.64</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>149.64</v>
+        <v>4727.87</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>4727.87</v>
+        <v>644.52</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>644.52</v>
+        <v>1968.3</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="3">
-        <v>1968.3</v>
+        <v>1696.72</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="3">
-        <v>1696.72</v>
+        <v>390.7</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="3">
-        <v>740.7</v>
+        <v>1740.22</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="3">
-        <v>43.47</v>
+        <v>6047.89</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="3">
-        <v>1740.22</v>
+        <v>236.28</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="3">
-        <v>6047.89</v>
+        <v>6466.48</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="D32" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="3">
-        <v>236.28</v>
+        <v>398.61</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="D33" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="3">
-        <v>6466.48</v>
+        <v>5098.36</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>398.61</v>
+        <v>856.73</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>722.15</v>
+        <v>6442.35</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" s="3">
-        <v>5644.19</v>
+        <v>1805.06</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E37" s="3">
-        <v>5098.36</v>
+        <v>1120.9</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E38" s="3">
-        <v>856.73</v>
+        <v>3122.07</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E39" s="3">
-        <v>6442.35</v>
+        <v>394.47</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>107.75</v>
+        <v>5864.97</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D41" s="2" t="s">
-        <v>124</v>
+      <c r="D41" s="0" t="s">
+        <v>125</v>
       </c>
       <c r="E41" s="3">
-        <v>2805.06</v>
+        <v>1921.4</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>10</v>
-[...138 lines deleted...]
-      <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
-    <hyperlink ref="F42" r:id="rId42"/>
-[...5 lines deleted...]
-    <hyperlink ref="F48" r:id="rId48"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>