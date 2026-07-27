--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00505</t>
   </si>
   <si>
     <t>CRUM MARY K</t>
   </si>
   <si>
@@ -227,59 +227,50 @@
     <t>04534</t>
   </si>
   <si>
     <t>MCCANN ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">250 AMHERST MOBILE HOMES  LOT 250</t>
   </si>
   <si>
     <t>04537</t>
   </si>
   <si>
     <t>MOYERS RUTH ANN</t>
   </si>
   <si>
     <t xml:space="preserve">242 AMHERST MOBILE HOMES  LOT 242</t>
   </si>
   <si>
     <t>04540</t>
   </si>
   <si>
     <t>MCKINNEY BETTY J</t>
   </si>
   <si>
     <t xml:space="preserve">162 AMHERST MOBILE HOMES  LOT 162</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">163 AMHERST MOBILE HOMES  LOT 163</t>
   </si>
   <si>
     <t>04578</t>
   </si>
   <si>
     <t>AMHERST MOBILE HOME PARK INC</t>
   </si>
   <si>
     <t xml:space="preserve">309 AMHERST MOBILE HOMES  LOT 309</t>
   </si>
   <si>
     <t>04611</t>
   </si>
   <si>
     <t>KOLER NIKOLAS I</t>
   </si>
   <si>
     <t xml:space="preserve">333 AMHERST MOBILE HOMES  LOT 333</t>
   </si>
   <si>
     <t>04715</t>
   </si>
   <si>
     <t>TIMCHAK TAMMY &amp; BRUCE TOWELL</t>
   </si>
@@ -447,70 +438,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F41" headerRowCount="1">
-  <autoFilter ref="A1:F41"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F40" headerRowCount="1">
+  <autoFilter ref="A1:F40"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=194834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=195438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=193802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=196933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=86934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=90373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=96688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/RealEstate/Index?Property_ID=97275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loraincountyauditor.gov/ManufacturedHome?Property_ID=197276&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="39.817543029785156" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="36.615352630615234" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -954,420 +945,399 @@
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="3">
         <v>4727.87</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>644.52</v>
+        <v>1968.3</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>1968.3</v>
+        <v>1696.72</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="3">
-        <v>1696.72</v>
+        <v>390.7</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="3">
-        <v>390.7</v>
+        <v>1740.22</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="3">
-        <v>1740.22</v>
+        <v>6047.89</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="3">
-        <v>6047.89</v>
+        <v>236.28</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="3">
-        <v>236.28</v>
+        <v>6466.48</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="D31" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="3">
-        <v>6466.48</v>
+        <v>398.61</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="3">
-        <v>398.61</v>
+        <v>5098.36</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>5098.36</v>
+        <v>856.73</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="3">
-        <v>856.73</v>
+        <v>6442.35</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E35" s="3">
-        <v>6442.35</v>
+        <v>1805.06</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E36" s="3">
-        <v>1805.06</v>
+        <v>1120.9</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E37" s="3">
-        <v>1120.9</v>
+        <v>3122.07</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="3">
-        <v>3122.07</v>
+        <v>394.47</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E39" s="3">
-        <v>394.47</v>
+        <v>5864.97</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>5864.97</v>
+        <v>1921.4</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
-    <hyperlink ref="F41" r:id="rId41"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>